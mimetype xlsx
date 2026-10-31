--- v0 (2025-11-29)
+++ v1 (2026-10-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -99,82 +99,50 @@
     <t>Mandatory</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>IS 16590 with all amendments</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency (BEE)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/efficiency-policy-chillers</t>
-  </si>
-[...30 lines deleted...]
-    <t>https://beestarlabel.com/Content/LPG-Gas-Stove-Notification-14(a).pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Light Commercial Air Conditioners</t>
   </si>
   <si>
     <t>This policy specifies energy consumption standards, star ratings, and labeling requirements for light commercial air conditioners with a rated capacity above 10,500 Watts and up to and including 18,000 Watts for a single- or three-phase non-ducted split with fixed and variable speed air conditioners and heat pumps employing air cooled condensers being manufactured, commercially purchased, or sold in India.</t>
   </si>
   <si>
     <t>Air Conditioning</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>May 2023</t>
   </si>
   <si>
     <t>IS 1391:2018 (all amendments)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-light-commercial-air-conditioners</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/LCAC_Regulations.pdf</t>
   </si>
@@ -211,94 +179,116 @@
   </si>
   <si>
     <t>IEC 62087-3, 2015
 ,   
                     IS 616: 2017
 ,   
                     IEC 60065:2014 Edition 8.0
 ,</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-ultra-high-definition-televisions</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/UHD_TV_Schedule.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Washing Machine</t>
   </si>
   <si>
     <t>This policy mandates energy performance standards for star labeled washing machine (with or without heating devices utilizing cold or hot water supply) for household and similar use.</t>
   </si>
   <si>
     <t>Washing Machines</t>
   </si>
   <si>
+    <t>August 2025</t>
+  </si>
+  <si>
     <t>IEC 60456:2010 
 ,   
                     IS 302-7-7:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-washing-machine</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/WM%20Notification%20e-gazette.pdf</t>
   </si>
   <si>
+    <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Electric Oven</t>
+  </si>
+  <si>
+    <t>This guideline specifies the minimum energy performance standards and rating labels for portable or built-in type electric oven with the following function mode:
+(a) conventional mode;
+(b) convectional mode;
+(c) conventional and convectional mode; and
+(d) conventional, convectional and steam mode</t>
+  </si>
+  <si>
+    <t>Malaysia</t>
+  </si>
+  <si>
+    <t>Ovens</t>
+  </si>
+  <si>
+    <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-electric-oven-0</t>
+  </si>
+  <si>
+    <t>https://www.st.gov.my/contents/2025/EECA/20250505%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+  </si>
+  <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Freezers</t>
   </si>
   <si>
     <t>The guideline specifies minimum energy performance standards and star rating for freezer with size up to
 or equal to 320 L, chest type with solid door.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Malaysia</t>
   </si>
   <si>
     <t>Freezers-only</t>
   </si>
   <si>
     <t>IEC 62552-1:2015/AMD1:2020
 ,   
                     IEC 62552-3:2015/AMD1:2020</t>
   </si>
   <si>
-    <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-freezers</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/20250505%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Guide on Minimum Energy Performance Standard (Meps) Requirement for Washing Machine (Amendment 1)</t>
   </si>
   <si>
     <t>This guide specifies minimum energy performance standard (MEPS) and energy labeling requirements of washing machines for households use, with or without heating devices utilizing cold and/or hot water supply.</t>
   </si>
   <si>
+    <t>New, Superseded</t>
+  </si>
+  <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>IEC 60456: 2010, MS IEC 60456: 2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standard-meps-requirement-washing-machine-amendment-1</t>
   </si>
   <si>
     <t>https://www.st.gov.my/en/contents/files/download/95/Guide_on_MEPS_for_Washing_Machine.pdf</t>
   </si>
   <si>
     <t>Guide on Minimum Energy Performance Standards for Fans</t>
   </si>
   <si>
     <t>This Guide applies to (a) wall (b) desk (c) pedestal (d) ceiling fans.</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>MS 2574:2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standards-fans</t>
@@ -330,57 +320,60 @@
   <si>
     <t>This Guide is developed by the Commission to specify the MEPS and energy labeling requirements for rice cooker that can be connected to mains power and for household use. This Guide shall apply to the rice cooker with size up to or equal to 3.6 L and rated power up to 1600 Watt.</t>
   </si>
   <si>
     <t>Rice Cookers</t>
   </si>
   <si>
     <t>MS 2024</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standards-rice-cooker</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/2021/MEPS/20210108%20-%20Guide%20on%20MEPS%20for%20Rice%20Cooker%20(UPDATED).pdf</t>
   </si>
   <si>
     <t>Guideline for Obtaining the Certificate of Approval (COA) for Led Lamps under Minimum Energy Performance Standards (MEPS)</t>
   </si>
   <si>
     <t>This policy applies to tubular fluorescent lamps, compact fluorescent lamps (CFL), light emitting diode (LED) lamps, and incandescent lamps. This guideline applies only for self-ballasted LED lamps for general lighting services.</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
     <t>MS 62612 (P), MS IEC 60061-1, MS IEC 60064, MS IEC 60081, MS IEC 60901, MS IEC 60969</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guideline-obtaining-certificate-approval-coa-led-lamps-under-minimum-energy-performance</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/en/web/consumer/details/7/3----http://portal.unimap.edu.my/portal/page/portal30/Lecture%20Notes/KEJURUTERAAN_SISTEM_ELEKTRIK/Semester%202%20Sidang%20Akademik%2020182019/EET432%20Electrical%20Energy%20Utilization/Reading%20References/MS%202598%202014%20(MEPS%20for%20Lamp).pdf</t>
+    <t>https://www.st.gov.my/contents/article/consumer/2014/GUIDELINES_FOR_Certificate_of_Approval_Lamp_latest.pdf</t>
   </si>
   <si>
     <t>Schedule 13 - Diesel Engine Driven Monoset Pumps for Agricultural purposes</t>
   </si>
   <si>
     <t>This schedule specifies the minimum fuel consumption and labeling instructions for  Diesel Engine Driven Monoset Pumps for Agricultural purposes being manufactured, imported, or sold in India. The scope covers Diesel Engine Driven Monoset Pumps for clear, cold, fresh water for agricultural purposes within the range of 2 HP to 10 HP for which the Schedule is applicable.</t>
   </si>
   <si>
     <t>Agricultural Pumps</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Oil</t>
   </si>
   <si>
     <t>IS 11501:1986, IS 11170:1985 , IS 11346:2002</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-13-diesel-engine-driven-monoset-pumps-agricultural-purposes</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/Schedule%2013-Diesel%20Engine%20Driven%20MonosetPumps%20for%20Agricultural%20Purposes.pdf</t>
   </si>
@@ -636,50 +629,53 @@
     <t>Schedule 6 - Induction Motors</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and labeling instructions for 3 phase squirrel cage induction motor in 2 Pole, 4 Pole and 6 Pole of ratings up to 375 kW for continuous duty (S1) operation, suitable for voltage and frequency variation as per IS 12615:2011</t>
   </si>
   <si>
     <t>3-Phase Motors</t>
   </si>
   <si>
     <t>IS 12615:2011, IS IEC 60034-2-1, IS 15999:2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-6-induction-motors</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/Schedule6-InductionMotors.pdf</t>
   </si>
   <si>
     <t>Schedule 9 - Domestic Liquefied Petroleum Gas Stoves</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and labeling requirements for domestic gas stoves using LPG at 30 gf/cm2 gas inlet pressure being manufactured, imported, or sold in India</t>
   </si>
   <si>
     <t>Cooktops or Hobs</t>
+  </si>
+  <si>
+    <t>LPG</t>
   </si>
   <si>
     <t>IS 4246:2002</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-9-domestic-liquefied-petroleum-gas-stoves</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/Final_LPG_schedule.pdf</t>
   </si>
   <si>
     <t>SCHEDULE-29 Li-ion traction batteries and Systems</t>
   </si>
   <si>
     <t>This schedule specifies energy-labelling requirement for high-energy Lithium-Ion based Battery packs and systems for electrically propelled road vehicles. The schedule covers high energy lithium-ion battery packs/modules with specific energy up to 350Wh/kg and Cycle
 life up to 4,000 cycles. For this schedule, the star rating of high-energy Battery pack/module shall be based on specific energy, life cycle and energy efficiency tested in accordance with ISO 12405-4:2018.</t>
   </si>
   <si>
     <t>Mobility</t>
   </si>
   <si>
     <t>ISO 12405-4: 2018.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-29-li-ion-traction-batteries-and-systems</t>
@@ -1178,1425 +1174,1423 @@
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" t="s">
         <v>32</v>
       </c>
-      <c r="G3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
         <v>33</v>
       </c>
       <c r="K3" t="s">
+        <v>24</v>
+      </c>
+      <c r="L3" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="M3" t="s">
         <v>26</v>
       </c>
       <c r="N3" t="s">
+        <v>27</v>
+      </c>
+      <c r="O3" t="s">
+        <v>35</v>
+      </c>
+      <c r="P3" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B4" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H4">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="I4"/>
+        <v>2015</v>
+      </c>
+      <c r="I4">
+        <v>2022</v>
+      </c>
       <c r="J4" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="M4" t="s">
         <v>26</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="P4" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H5">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I5"/>
       <c r="J5" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="M5" t="s">
         <v>26</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="P5" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B6" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H6">
         <v>2023</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M6" t="s">
         <v>26</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="P6" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D7" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H7">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L7"/>
       <c r="M7" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="P7" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" t="s">
+        <v>59</v>
+      </c>
+      <c r="D8" t="s">
         <v>66</v>
-      </c>
-[...7 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H8">
         <v>2025</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="M8" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P8" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="B9" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="C9" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="D9" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>42</v>
+        <v>71</v>
       </c>
       <c r="H9">
         <v>2018</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="M9" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="P9" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B10" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="C10" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="D10" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>42</v>
+        <v>71</v>
       </c>
       <c r="H10">
         <v>2013</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="M10" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="P10" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B11" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C11" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="D11" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>42</v>
+        <v>71</v>
       </c>
       <c r="H11">
         <v>2020</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="M11" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="P11" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B12" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="C12" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="D12" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H12">
         <v>2020</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="M12" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="P12" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B13" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="C13" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="D13" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
+        <v>97</v>
+      </c>
+      <c r="G13" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="H13">
         <v>2015</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="M13" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="P13" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B14" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="E14" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H14">
         <v>2015</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K14" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="L14" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="M14" t="s">
         <v>26</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="P14" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B15" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="E15" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F15" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="G15" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H15">
         <v>2011</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="M15" t="s">
         <v>26</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="P15" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B16" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="E16" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F16" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="G16" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H16">
         <v>2014</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="M16" t="s">
         <v>26</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="P16" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B17" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="E17" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H17">
         <v>2013</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="M17" t="s">
         <v>26</v>
       </c>
       <c r="N17" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="O17" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="P17" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B18" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
         <v>19</v>
       </c>
       <c r="E18" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H18">
         <v>2018</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="M18" t="s">
         <v>26</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="P18" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B19" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="E19" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H19">
         <v>2019</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="M19" t="s">
         <v>26</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="P19" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="B20" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C20" t="s">
         <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="E20" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H20">
         <v>2019</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K20" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="L20" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="M20" t="s">
         <v>26</v>
       </c>
       <c r="N20" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="O20" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="P20" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B21" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C21" t="s">
         <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="E21" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H21">
         <v>2020</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="M21" t="s">
         <v>26</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="P21" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B22" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C22" t="s">
         <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="E22" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H22">
         <v>2021</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M22" t="s">
         <v>26</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="P22" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="B23" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C23" t="s">
         <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="E23" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H23">
         <v>2021</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="M23" t="s">
         <v>26</v>
       </c>
       <c r="N23" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="O23" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="P23" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="B24" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C24" t="s">
         <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="E24" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H24">
         <v>2021</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="M24" t="s">
         <v>26</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="P24" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B25" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C25" t="s">
         <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="E25" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H25">
         <v>2024</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="K25" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="L25" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="M25" t="s">
         <v>26</v>
       </c>
       <c r="N25" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="O25" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="P25" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B26" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="C26" t="s">
         <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="E26" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H26">
         <v>2024</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="M26" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="P26" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="B27" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C27" t="s">
         <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="E27" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H27">
         <v>2024</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="M27" t="s">
         <v>26</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="P27" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B28" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="E28" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H28">
         <v>2010</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="M28" t="s">
         <v>26</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="P28" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="B29" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="E29" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H29">
         <v>2014</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K29" t="s">
-        <v>34</v>
+        <v>198</v>
       </c>
       <c r="L29" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="M29" t="s">
         <v>26</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="P29" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B30" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E30" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H30">
         <v>2021</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="M30" t="s">
         <v>26</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="P30" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>208</v>
+      </c>
+      <c r="B31" t="s">
+        <v>209</v>
+      </c>
+      <c r="C31" t="s">
         <v>210</v>
       </c>
-      <c r="B31" t="s">
+      <c r="D31" t="s">
         <v>211</v>
       </c>
-      <c r="C31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
         <v>2025</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="M31" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="P31" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">