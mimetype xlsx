--- v0 (2025-11-05)
+++ v1 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="488">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -201,63 +201,63 @@
                     Refrigerators: ISO 15502:2005; IEC 62552:2007
 ,   
                     Clothes Dryers: IEC 61121:2005
 ,   
                     Televisions: IEC 62087:2008
 ,   
                     General Lighting: CIE 84:1989; IEC 60064
 ,   
                     Three-phase VRF air-conditioners: ISO 15042:2017
 ,   
                     Three-phase induction motors: IEC 60032:2014</t>
   </si>
   <si>
     <t>Minister for the Environment and Water Resources </t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-conservation-regulated-goods-and-registered-suppliers-regulations-2017</t>
   </si>
   <si>
     <t>https://sso.agc.gov.sg/Act/ECA2012/Uncommenced/20171227?ValidDt=20180101&amp;ViewType=Sl</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Ceiling Fans</t>
   </si>
   <si>
-    <t>This policy defines star labeling requirements and minimum energy perfomance requirements for electric ceiling type fans operated by induction motors and Brushless Electric Motors of all the standard sweep sizes covered under the scope of IS 374: 2019 ( 900 mm, 1050 mm, 1200 mm, 1400 mm, 1500 mm) as amended from time to time that work on single phase alternating current supply up to and including 250V, 50Hz, being manufactured, commercially purchased, imported or sold in India.</t>
+    <t>This policy defines star labeling requirements and minimum energy performance requirements for electric ceiling type fans operated by induction motors and Brushless Electric Motors of all the standard sweep sizes covered under the scope of IS 374: 2019 ( 900 mm, 1050 mm, 1200 mm, 1400 mm, 1500 mm) as amended from time to time that work on single phase alternating current supply up to and including 250V, 50Hz, being manufactured, commercially purchased, imported or sold in India.</t>
   </si>
   <si>
     <t>Space Heating and Space Cooling, Ventilation, Ceiling Fans</t>
   </si>
   <si>
     <t>IS 374:2019</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-ceiling-fans</t>
   </si>
   <si>
-    <t>https://www.beestarlabel.com/Home/EquipmentSchemes?type=M</t>
+    <t>https://beeindia.gov.in/sites/default/files/CFN_Notification.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Color Televisions (Color TV)</t>
   </si>
   <si>
     <t>This policy specifies the MEPS and labeling instructions for every colour television with native resolution up to 1920 x 1080 pixels, of cathode ray tube (CRT), liquid crystal display (LCD) with cold cathode fluorescent lamp backlight, and plasma technologies type, and liquid crystal display with light emitting diode backlight, excluding computer monitors being manufactured, commercially purchased or sold in India. The policy is revised in the year of 2022.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>IEC 62301 (Ed 2.0), IEC 62087 (Ed 3.0), IS 13384:1992 (part 1, 2), IS 13900:1993, IS 616:2010/IEC 60065:2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-color-televisions-color-tv</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/CTV_notification.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Direct Cool Refrigerator</t>
   </si>
   <si>
     <t>This policy specifies the MEPS and labeling instructions for electric mains powered direct cool refrigerating appliance of the vapour compression type intended for household and similar use being manufactures; imported; or sold in India. From January 2020, a revised star rating table will be in effect and ratcheted up by 1 star.
 This policy was revised in 2014, 2017 and 2020.</t>
@@ -300,51 +300,51 @@
   </si>
   <si>
     <t>LPG Stoves</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>LPG</t>
   </si>
   <si>
     <t>IS 4246:2002
 ,   
                     IS 4246:2002</t>
   </si>
   <si>
     <t>Cookstoves, Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-domestic-liquefied-petroleum-gas-stove</t>
   </si>
   <si>
-    <t>https://beestarlabel.com/Content/LPG-Gas-Stove-Notification-14(a).pdf</t>
+    <t>https://beeindia.gov.in/star-label.php</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Frost-Free Refrigerators</t>
   </si>
   <si>
     <t>This policy specifies the MEPS and labeling instructions for electric mains powered Frost-Free refrigerating appliances cooled by internal natural convection (Direct Cool) or forced air circulation (Frost Free) that are manufactured, commercially purchased, sold or imported in India.</t>
   </si>
   <si>
     <t>IS 17550</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-frost-free-refrigerators</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/FFRnoti.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Light Commercial Air Conditioners</t>
   </si>
   <si>
     <t>This policy specifies energy consumption standards, star ratings, and labeling requirements for light commercial air conditioners with a rated capacity above 10,500 Watts and up to and including 18,000 Watts for a single- or three-phase non-ducted split with fixed and variable speed air conditioners and heat pumps employing air cooled condensers being manufactured, commercially purchased, or sold in India.</t>
   </si>
   <si>
     <t>Air Conditioning</t>
   </si>
@@ -591,72 +591,75 @@
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/tick-rating</t>
   </si>
   <si>
     <t>MELS for Clothes Dryers</t>
   </si>
   <si>
     <t>This policy defines minimum energy labeling scheme (MELS) requirements for clothes dryers with a rated capacity of up to 10kg.
 Energy Consumption (EC) per wash in kWh (all clothes dryers)
 - 1 tick: NA
 - 2 tick: Rated capacity x 0.55 ≥ EC &gt; Rated capacity x 0.45
 - 3 tick: Rated capacity x 0.45 ≥ EC &gt; Rated capacity x 0.37
 - 4 tick: Rated capacity x 0.37 ≥ EC &gt; Rated capacity x 0.30
 - 5 tick: Rated capacity x 0.30 ≥ EC
 Rated Capacity means the mass in kilograms of a particular type of dry textiles which, according to the instructions of the manufacturer of the clothes dryer, can be treated in a particular drying program suitable for drying the particular type of dry textile.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
     <t>IEC 61121:2005 with amendment 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mels-clothes-dryers</t>
   </si>
   <si>
-    <t>MELS for Commercial Storage Refrigerators</t>
+    <t>MELS for Commercial Storage Refrigerators (2025)</t>
   </si>
   <si>
     <t>This policy defines minimum energy labeling scheme requirements for chiller, freezers, and combinations type of all capacities.</t>
   </si>
   <si>
     <t>Refrigerated Cabinets, Wine Chillers, Walk-In Coolers and Freezers, Refrigerated Vending Machines, Freezers-only</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/mels-commercial-storage-refrigerators</t>
-[...2 lines deleted...]
-    <t>MELS for General Lighting</t>
+    <t>https://cprc-clasp.ngo/policies/mels-commercial-storage-refrigerators-2025</t>
+  </si>
+  <si>
+    <t>MELS for General Lighting (2019)</t>
   </si>
   <si>
     <t>This policy defines minimum energy labeling scheme requirements for incandescent lamps, CFLi lamps, and LEDs with an Edison screw or a bayonet lamp cap.</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/mels-general-lighting</t>
+    <t>Revised, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/mels-general-lighting-2019</t>
   </si>
   <si>
     <t>MELS for General Lighting (2024)</t>
   </si>
   <si>
     <t>This policy set energy label scheme for all regulated lamps:</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mels-general-lighting-2024</t>
   </si>
   <si>
     <t>MELS for Portable Air-Conditioners (2024)</t>
   </si>
   <si>
     <t>This policy defines the minimum energy labeling scheme for single-phase portable air-conditioners:</t>
   </si>
   <si>
     <t>Portable ACs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mels-portable-air-conditioners-2024</t>
   </si>
   <si>
     <t>MELS for Refrigerators</t>
   </si>
@@ -699,60 +702,60 @@
   </si>
   <si>
     <t>IEC 62087:2008
 ,   
                     IEC 62087:2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mels-televisions</t>
   </si>
   <si>
     <t>MELS for Three-Phase VRF Air-Conditioners</t>
   </si>
   <si>
     <t>This policy defines the minimum energy labeling scheme requirements for base module/units of a three-phase VRF air-conditioners (unit efficiency) of all cooling capacities.</t>
   </si>
   <si>
     <t>Central ACs</t>
   </si>
   <si>
     <t>ISO 15042:2017</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mels-three-phase-vrf-air-conditioners</t>
   </si>
   <si>
-    <t>MELS for Water Heater</t>
+    <t>MELS for Water Heater (2025)</t>
   </si>
   <si>
     <t>This policy defines minimum energy labeling scheme requirements for all regulated water heaters:</t>
   </si>
   <si>
     <t>Instantaneous Water Heaters, Storage Water Heaters</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/mels-water-heater</t>
+    <t>https://cprc-clasp.ngo/policies/mels-water-heater-2025</t>
   </si>
   <si>
     <t>MEPS for casement and window air-conditioners</t>
   </si>
   <si>
     <t>This policy applies to casement and window (up to 8.8 kW). The Minimum Coefficient of Performance (COP) is set at COP100% &gt; 3.78. Cooling capacity refers to the measured total cooling capacity in accordance with the applicable test standards: ISO 5151:2017, Section 5.1: Cooling capacity test, Climate Class T1.</t>
   </si>
   <si>
     <t>ISO 5151:2017, Section 5.1: Cooling capacity test, Climate Class T1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-casement-and-window-air-conditioners</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/about-mandatory-energy-labelling-and-minimum-energy-performance-standards</t>
   </si>
   <si>
     <t>MEPS for Clothes Dryers</t>
   </si>
   <si>
     <t>This policy defines minimum energy performance requirements for clothes dryers with a rated capacity of https://www.nea.gov.sg/up to 10kg. The revised 2022 MEPS are: EC ≤ [Rated Capacity x 0.55], where “Rated Capacity” means the mass in kilograms of a particular type of dry textiles which, according to the instructions of the manufacturer of the clothes dryer, can be treated in a particular drying program suitable for drying the particular type of dry textile and “EC” means Energy Consumption in kWh per wash.</t>
   </si>
   <si>
     <t>IEC1 61121:2005 with amendment 1, Section 9.2.1: Drying tests general</t>
   </si>
@@ -800,156 +803,156 @@
   </si>
   <si>
     <t>MEPS for General Lighting (2024)</t>
   </si>
   <si>
     <t>This policy sets minimum energy performance standards for lamps as shown below</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-general-lighting-2024</t>
   </si>
   <si>
     <t>MEPS for Portable Air-Conditioners (2024)</t>
   </si>
   <si>
     <t>This policy regulates minimum energy performance standard for portable air conditioners.
 Single-phase portable air-conditioners having a single exhaust duct (up to 12 kW) should have Coefficient of Performance (COP) 100% equal or greater than 3.0.
 Cooling capacity refers to the measured total cooling capacity in accordance with the applicable test standards. 
 1 Weighted COP = 0.4 x COP100% + 0.6 x COP50%
  N is the number of indoor and outdoor units
  Standby power is expressed in Watts</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-portable-air-conditioners-2024</t>
   </si>
   <si>
-    <t>MEPS for Refrigerators</t>
+    <t>MEPS for Refrigerators (2022)</t>
   </si>
   <si>
     <t>This policy defines minimum energy performance requirements for the following refrigerators: 
 - Refrigerators without a freezer up to 900L: 
 - Refrigerators with a freezer up to 300L: AEC ≤ [(465 + 1.378 xVadj tot) x 0.427]
 - Refrigerators with a freezer &gt; 300L to 900L: AEC ≤ [(465 + 1.378 xVadj tot) x 0.427]
 - Refrigerators with freezer and through-the-door ice dispenser: AEC ≤ [(585 + 1.378 x
 Vadj tot) x 0.409]
 - Vadj tot is defined as the sum of the adjusted volumes of the refrigerator compartments.
 - “Through-the-door ice dispenser” means an automatic ice maker coupled with a device that
 delivers ice on demand externally through a door.
 - “AEC” means Annual Energy Consumption.</t>
   </si>
   <si>
     <t>IEC 62552:2007 or ISO2 15502:2005, Section 15: Energy consumption test, climate class T</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/meps-refrigerators-0</t>
+    <t>https://cprc-clasp.ngo/policies/meps-refrigerators-2022</t>
   </si>
   <si>
     <t>MEPS for Refrigerators (2025)</t>
   </si>
   <si>
     <t>This policy raises minimum energy performance standards for refrigerators with adjusted volumes no greater than 900 litres.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-refrigerators-2025</t>
   </si>
   <si>
-    <t>MEPS for Split Type Air-Conditioners</t>
+    <t>MEPS for Split Type Air-Conditioners (2022)</t>
   </si>
   <si>
     <t>This policy applies to any single-phase non-ducted room air-conditioner (split type (inverter)) with a cooling capacity of 17.6 kW or lower and any single-phase non-ducted room air-conditioner (split type (non-inverter)) with a cooling capacity of 17.6 kW or lower.
 The established MEPS are: 
 Single/Multi Split (inverter) up to 17.6kW: COP100% ≥ 3.34
 Single/Multi Split (inverter) up to 17.6kW: COPweighted ≥ 4.04
 Single/Multi Split (non-inverter) up to 17.6kW: COP100% ≥ 4.04
 COPweighted = 0.4 x COP100% + 0.6 x COP50%</t>
   </si>
   <si>
     <t>ISO 15042:2017, Section 6.1: Cooling capacity test, climate class T1
 ,   
                     ISO 5151:2017, Section 5.1: Cooling capacity test, Climate class T1
 ,   
                     IEC 62301:2005 or IEC 62301:2011, Section 5.3.1 or 5.3.2 of IEC 62301:2005 or Section 5.3.2, 5.3.3 or 5.3.4 of IEC 62301:2011, Climate class Nil</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/meps-split-type-air-conditioners</t>
+    <t>https://cprc-clasp.ngo/policies/meps-split-type-air-conditioners-2022</t>
   </si>
   <si>
     <t>MEPS for Split Type Air-Conditioners (2025)</t>
   </si>
   <si>
     <t>This policy raises MEPS for single and multi split air conditioners.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-split-type-air-conditioners-2025</t>
   </si>
   <si>
     <t>MEPS for Televisions (2024/2025)</t>
   </si>
   <si>
     <t>This policy sets minimum energy performance standards for non-8K TV at 4-tick and 8K TV at 3-tick, effective in April 2024, and April 2025 respectively, as shown below</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-televisions-20242025</t>
   </si>
   <si>
-    <t>MEPS for Three-Phase Induction Motors</t>
+    <t>MEPS for Three-Phase Induction Motors (2018)</t>
   </si>
   <si>
     <t>This policy applies to three-phase induction motors with a rated output from 0.75kW to 200kW and three-phase induction motors with a rated output &gt;200kW to ≤ 375kW.</t>
   </si>
   <si>
     <t>3-Phase Motors</t>
   </si>
   <si>
     <t>IEC 60034-2-1 (2014), Method 2-1-1B
 ,   
                     IEEE 112 (2004), Method B</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/meps-three-phase-induction-motors</t>
-[...2 lines deleted...]
-    <t>MEPS for Three-Phase VRF Air-Conditioners</t>
+    <t>https://cprc-clasp.ngo/policies/meps-three-phase-induction-motors-2018</t>
+  </si>
+  <si>
+    <t>MEPS for Three-Phase VRF Air-Conditioners (2021)</t>
   </si>
   <si>
     <t>A base module/unit of a three-phase VRF air-conditioner (unit efficiency) of all cooling capacities must meet the following Minimum Integrated Energy Efficiency Ratio (IEER): ≥ 4.35.
 Integrated Energy Efficiency Ratio (IEER) = (0.020 x A) + (0.617 x B) + (0.238 x C) + (0.125 x D)
 where A = COP at full load cooling capacity tested under ISO 15042 T1 condition,
             B = COP at 75% part load cooling capacity tested under ISO 15042 T1 condition,
             C = COP at 50% part load cooling capacity tested under ISO 15042 T1 condition,
             D = COP at 25% part load cooling capacity tested under ISO 15042 T1 condition.</t>
   </si>
   <si>
     <t>ISO 15042:2017, Section 6.1: Cooling capacity test, climate class T1
 ,   
                     IEC 62301:2005 or IEC 62301:2011, Section 5.3.1 or 5.3.2 of IEC 62301:2005 or Section 5.3.2, 5.3.3 or 5.3.4 of IEC 62301:2011</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/meps-three-phase-vrf-air-conditioners</t>
+    <t>https://cprc-clasp.ngo/policies/meps-three-phase-vrf-air-conditioners-2021</t>
   </si>
   <si>
     <t>MEPS for Water Heater (2025)</t>
   </si>
   <si>
     <t>This policy sets minimum energy performance standards for water heaters as shown below</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-water-heater-2025</t>
   </si>
   <si>
     <t>Schedule 12 - Washing Machines</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and labeling instructions for all types of washing machines covered under the scope of IEC 60456 and IS 302-2-7 meant for household and similar use, being manufactured, imported and sold in India. The label is voluntary until December 31, 2020, and is expected to become mandatory in 2021.</t>
   </si>
   <si>
     <t>IEC 60456:2010, IS 302-7-7:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-12-washing-machines</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/Schedule12-WM.pdf</t>
   </si>
@@ -1160,51 +1163,51 @@
   <si>
     <t>This schedule specifies the requirement for participating in the star labelling program for Ultra-High Definition (UHD) televisions of Liquid Crystal Display with LED backlighting, OLED displays, QLED displays, Micro-LED displays, that may be utilised to make and sell UHD televisions in the Indian market having native resolution of 3,840 x 2,160 pixels (4K) and 7,680 x 4,320 pixels (8K) which can be powered only by an external power supply at a voltage not exceeding 250 V ac, 50 Hz being manufactured, imported and commercially purchased or sold in India.</t>
   </si>
   <si>
     <t>IEC 62087-3, 2015, Edition 1.0, IS 616: 2017</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-26-ultra-high-definition-televisions-uhd-tv</t>
   </si>
   <si>
     <t>Schedule 27 - Positive Displacement Air Compressors</t>
   </si>
   <si>
     <t>This schedule specifies the requirement for participating in the star labeling program for electrically driven positive displacement, fixed speed rotary and reciprocating, oil lubricated/oil-injected, air-cooled and water-cooled, air compressor having a full load operating gauge pressure greater than equal to 500 kPa or 5 bar[g] and motor rating between 0.37 to 500 kW with rated voltage of 230 / 415 V and frequency 50Hz AC. covered under the scope of IS 5456 and IS/ISO 1217: 2009 with all its amendments, being manufactured, imported or assembled for the purpose of commercial sale in India.</t>
   </si>
   <si>
     <t>Motors and Motor Driven Equipment</t>
   </si>
   <si>
     <t>IS/ISO 1217, IS 5456</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-27-positive-displacement-air-compressors</t>
   </si>
   <si>
-    <t>https://beestarlabel.com/Content/Files/Air_Compressor_Schedule_Final.pdf</t>
+    <t>https://beeindia.gov.in/sites/default/files/Air_Compressor_Schedule_Final.pdf</t>
   </si>
   <si>
     <t>Schedule 30 Tyres</t>
   </si>
   <si>
     <t>This schedule species requirements for participating in energy labelling programme for C1, C2 &amp; C3 tyres covered under scope of AIS:142, meant for manufactured, imported and sold in India. This schedule covers the terminology, general guidelines and method of tests to be conducted on tyres as per AIS: 142 particularly the methodology for testing of rolling resistance coefficient &amp; wet grip index. This schedule specifies the tyres star rating band which is based on Rolling Resistance Coefficients. This schedule is applicable for base model, its batch and their variant model tyres.</t>
   </si>
   <si>
     <t>IS 15633</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-30-tyres</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/Schedule_30.pdf</t>
   </si>
   <si>
     <t>Schedule 36 Packaged Boiler</t>
   </si>
   <si>
     <t>This policy specifies the requirement for participating in the voluntary star labeling program for Packaged Boilers using coal, biomass, oil and natural gas as fuel across all capacities under Indian Boiler Regulation (IBR) with or without air pre-heater, economizer, or waste heat recovery system, covered under the scope of IS 13979: 1994 as amended from time to time, being manufactured, imported or assembled for the purpose of commercial sale in India.</t>
   </si>
   <si>
     <t>Boilers and Furnaces</t>
   </si>
@@ -3145,2979 +3148,2981 @@
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>179</v>
       </c>
       <c r="B25" t="s">
         <v>180</v>
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25" t="s">
         <v>181</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>168</v>
       </c>
       <c r="G25" t="s">
         <v>99</v>
       </c>
       <c r="H25">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
         <v>118</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
         <v>171</v>
       </c>
       <c r="N25" t="s">
         <v>38</v>
       </c>
       <c r="O25" t="s">
         <v>182</v>
       </c>
       <c r="P25" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>183</v>
       </c>
       <c r="B26" t="s">
         <v>184</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26" t="s">
         <v>185</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>168</v>
       </c>
       <c r="G26" t="s">
-        <v>8</v>
+        <v>186</v>
       </c>
       <c r="H26">
         <v>2015</v>
       </c>
       <c r="I26">
         <v>2019</v>
       </c>
       <c r="J26" t="s">
         <v>169</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
         <v>171</v>
       </c>
       <c r="N26" t="s">
         <v>38</v>
       </c>
       <c r="O26" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="P26" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B27" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C27" t="s">
         <v>50</v>
       </c>
       <c r="D27" t="s">
         <v>185</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>168</v>
       </c>
       <c r="G27" t="s">
         <v>43</v>
       </c>
       <c r="H27">
         <v>2015</v>
       </c>
       <c r="I27">
         <v>2024</v>
       </c>
       <c r="J27" t="s">
         <v>118</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
         <v>171</v>
       </c>
       <c r="N27" t="s">
         <v>38</v>
       </c>
       <c r="O27" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="P27" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B28" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>168</v>
       </c>
       <c r="G28" t="s">
         <v>99</v>
       </c>
-      <c r="H28">
+      <c r="H28"/>
+      <c r="I28">
         <v>2024</v>
       </c>
-      <c r="I28"/>
       <c r="J28" t="s">
         <v>118</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
         <v>171</v>
       </c>
       <c r="N28" t="s">
         <v>38</v>
       </c>
       <c r="O28" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="P28" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C29" t="s">
         <v>50</v>
       </c>
       <c r="D29" t="s">
         <v>71</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>168</v>
       </c>
       <c r="G29" t="s">
         <v>34</v>
       </c>
       <c r="H29">
         <v>2008</v>
       </c>
       <c r="I29">
         <v>2014</v>
       </c>
       <c r="J29" t="s">
         <v>169</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="M29" t="s">
         <v>171</v>
       </c>
       <c r="N29" t="s">
         <v>38</v>
       </c>
       <c r="O29" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="P29" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B30" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C30" t="s">
         <v>50</v>
       </c>
       <c r="D30" t="s">
         <v>106</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>168</v>
       </c>
       <c r="G30" t="s">
         <v>8</v>
       </c>
       <c r="H30">
         <v>2008</v>
       </c>
       <c r="I30">
         <v>2014</v>
       </c>
       <c r="J30" t="s">
         <v>169</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="M30" t="s">
         <v>171</v>
       </c>
       <c r="N30" t="s">
         <v>38</v>
       </c>
       <c r="O30" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="P30" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B31" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C31" t="s">
         <v>50</v>
       </c>
       <c r="D31" t="s">
         <v>65</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>168</v>
       </c>
       <c r="G31" t="s">
         <v>34</v>
       </c>
       <c r="H31">
         <v>2014</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
         <v>169</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="M31" t="s">
         <v>171</v>
       </c>
       <c r="N31" t="s">
         <v>38</v>
       </c>
       <c r="O31" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="P31" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B32" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C32" t="s">
         <v>50</v>
       </c>
       <c r="D32" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>168</v>
       </c>
       <c r="G32" t="s">
         <v>34</v>
       </c>
       <c r="H32">
         <v>2021</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
         <v>169</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="M32" t="s">
         <v>171</v>
       </c>
       <c r="N32" t="s">
         <v>38</v>
       </c>
       <c r="O32" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="P32" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B33" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C33" t="s">
         <v>50</v>
       </c>
       <c r="D33" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>168</v>
       </c>
       <c r="G33" t="s">
-        <v>99</v>
+        <v>34</v>
       </c>
       <c r="H33">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>118</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33"/>
       <c r="M33" t="s">
         <v>171</v>
       </c>
       <c r="N33" t="s">
         <v>38</v>
       </c>
       <c r="O33" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="P33" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B34" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C34" t="s">
         <v>50</v>
       </c>
       <c r="D34" t="s">
         <v>106</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>84</v>
       </c>
       <c r="G34" t="s">
         <v>43</v>
       </c>
       <c r="H34">
         <v>2011</v>
       </c>
       <c r="I34">
         <v>2022</v>
       </c>
       <c r="J34" t="s">
         <v>169</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="M34" t="s">
         <v>171</v>
       </c>
       <c r="N34" t="s">
         <v>38</v>
       </c>
       <c r="O34" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="P34" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B35" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C35" t="s">
         <v>50</v>
       </c>
       <c r="D35" t="s">
         <v>176</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>84</v>
       </c>
       <c r="G35" t="s">
         <v>8</v>
       </c>
       <c r="H35">
         <v>2014</v>
       </c>
       <c r="I35">
         <v>2022</v>
       </c>
       <c r="J35" t="s">
         <v>169</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="M35" t="s">
         <v>171</v>
       </c>
       <c r="N35" t="s">
         <v>38</v>
       </c>
       <c r="O35" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="P35" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B36" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C36" t="s">
         <v>50</v>
       </c>
       <c r="D36" t="s">
         <v>181</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>84</v>
       </c>
       <c r="G36" t="s">
         <v>99</v>
       </c>
       <c r="H36">
         <v>2025</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
         <v>118</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36"/>
       <c r="M36" t="s">
         <v>171</v>
       </c>
       <c r="N36" t="s">
         <v>38</v>
       </c>
       <c r="O36" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="P36" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B37" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C37" t="s">
         <v>50</v>
       </c>
       <c r="D37" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>84</v>
       </c>
       <c r="G37" t="s">
-        <v>8</v>
+        <v>186</v>
       </c>
       <c r="H37">
         <v>2015</v>
       </c>
       <c r="I37">
         <v>2019</v>
       </c>
       <c r="J37" t="s">
         <v>169</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="M37" t="s">
         <v>171</v>
       </c>
       <c r="N37" t="s">
         <v>38</v>
       </c>
       <c r="O37" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="P37" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B38" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C38" t="s">
         <v>50</v>
       </c>
       <c r="D38" t="s">
         <v>185</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>84</v>
       </c>
       <c r="G38" t="s">
         <v>8</v>
       </c>
       <c r="H38">
         <v>2015</v>
       </c>
       <c r="I38">
         <v>2024</v>
       </c>
       <c r="J38" t="s">
         <v>118</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38"/>
       <c r="M38" t="s">
         <v>171</v>
       </c>
       <c r="N38" t="s">
         <v>38</v>
       </c>
       <c r="O38" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="P38" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B39" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C39" t="s">
         <v>50</v>
       </c>
       <c r="D39" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>84</v>
       </c>
       <c r="G39" t="s">
         <v>34</v>
       </c>
       <c r="H39">
         <v>2024</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
         <v>118</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39"/>
       <c r="M39" t="s">
         <v>171</v>
       </c>
       <c r="N39" t="s">
         <v>38</v>
       </c>
       <c r="O39" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="P39" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B40" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C40" t="s">
         <v>50</v>
       </c>
       <c r="D40" t="s">
         <v>71</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>84</v>
       </c>
       <c r="G40" t="s">
-        <v>43</v>
+        <v>186</v>
       </c>
       <c r="H40">
         <v>2011</v>
       </c>
       <c r="I40">
         <v>2022</v>
       </c>
       <c r="J40" t="s">
         <v>169</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="M40" t="s">
         <v>171</v>
       </c>
       <c r="N40" t="s">
         <v>38</v>
       </c>
       <c r="O40" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="P40" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B41" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C41" t="s">
         <v>50</v>
       </c>
       <c r="D41" t="s">
         <v>71</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>84</v>
       </c>
       <c r="G41" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="H41">
         <v>2011</v>
       </c>
       <c r="I41">
         <v>2025</v>
       </c>
       <c r="J41" t="s">
         <v>118</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41"/>
       <c r="M41" t="s">
         <v>171</v>
       </c>
       <c r="N41" t="s">
         <v>38</v>
       </c>
       <c r="O41" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="P41" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B42" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C42" t="s">
         <v>50</v>
       </c>
       <c r="D42" t="s">
         <v>106</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>84</v>
       </c>
       <c r="G42" t="s">
-        <v>8</v>
+        <v>186</v>
       </c>
       <c r="H42">
         <v>2011</v>
       </c>
       <c r="I42">
         <v>2022</v>
       </c>
       <c r="J42" t="s">
         <v>169</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="M42" t="s">
         <v>171</v>
       </c>
       <c r="N42" t="s">
         <v>38</v>
       </c>
       <c r="O42" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="P42" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B43" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C43" t="s">
         <v>50</v>
       </c>
       <c r="D43" t="s">
         <v>106</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>84</v>
       </c>
       <c r="G43" t="s">
         <v>43</v>
       </c>
       <c r="H43">
         <v>2011</v>
       </c>
       <c r="I43">
         <v>2025</v>
       </c>
       <c r="J43" t="s">
         <v>118</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43"/>
       <c r="M43" t="s">
         <v>171</v>
       </c>
       <c r="N43" t="s">
         <v>38</v>
       </c>
       <c r="O43" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="P43" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B44" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C44" t="s">
         <v>50</v>
       </c>
       <c r="D44" t="s">
         <v>65</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>84</v>
       </c>
       <c r="G44" t="s">
         <v>99</v>
       </c>
-      <c r="H44"/>
+      <c r="H44">
+        <v>2024</v>
+      </c>
       <c r="I44"/>
       <c r="J44" t="s">
         <v>118</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44"/>
       <c r="M44" t="s">
         <v>171</v>
       </c>
       <c r="N44" t="s">
         <v>38</v>
       </c>
       <c r="O44" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="P44" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B45" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C45" t="s">
         <v>50</v>
       </c>
       <c r="D45" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>84</v>
       </c>
       <c r="G45" t="s">
         <v>34</v>
       </c>
       <c r="H45">
         <v>2018</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
         <v>169</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="M45" t="s">
         <v>171</v>
       </c>
       <c r="N45" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="O45" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="P45" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B46" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C46" t="s">
         <v>50</v>
       </c>
       <c r="D46" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>84</v>
       </c>
       <c r="G46" t="s">
         <v>34</v>
       </c>
       <c r="H46">
         <v>2021</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
         <v>169</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="M46" t="s">
         <v>171</v>
       </c>
       <c r="N46" t="s">
         <v>38</v>
       </c>
       <c r="O46" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="P46" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B47" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C47" t="s">
         <v>50</v>
       </c>
       <c r="D47" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>84</v>
       </c>
       <c r="G47" t="s">
         <v>99</v>
       </c>
       <c r="H47">
         <v>2025</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
         <v>118</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
       <c r="L47"/>
       <c r="M47" t="s">
         <v>171</v>
       </c>
       <c r="N47" t="s">
         <v>38</v>
       </c>
       <c r="O47" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="P47" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B48" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C48" t="s">
         <v>31</v>
       </c>
       <c r="D48" t="s">
         <v>152</v>
       </c>
       <c r="E48" t="s">
         <v>159</v>
       </c>
       <c r="F48" t="s">
         <v>33</v>
       </c>
       <c r="G48" t="s">
         <v>43</v>
       </c>
       <c r="H48">
         <v>2011</v>
       </c>
       <c r="I48">
         <v>2019</v>
       </c>
       <c r="J48" t="s">
         <v>52</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
       <c r="L48" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="M48" t="s">
         <v>37</v>
       </c>
       <c r="N48" t="s">
         <v>38</v>
       </c>
       <c r="O48" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="P48" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B49" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C49" t="s">
         <v>31</v>
       </c>
       <c r="D49" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E49" t="s">
         <v>159</v>
       </c>
       <c r="F49" t="s">
         <v>33</v>
       </c>
       <c r="G49" t="s">
         <v>99</v>
       </c>
       <c r="H49">
         <v>2015</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
         <v>52</v>
       </c>
       <c r="K49" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="L49" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="M49" t="s">
         <v>37</v>
       </c>
       <c r="N49" t="s">
         <v>38</v>
       </c>
       <c r="O49" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="P49" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B50" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C50" t="s">
         <v>31</v>
       </c>
       <c r="D50" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E50" t="s">
         <v>159</v>
       </c>
       <c r="F50" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G50" t="s">
         <v>99</v>
       </c>
       <c r="H50">
         <v>2011</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
         <v>52</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
       <c r="L50" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="M50" t="s">
         <v>37</v>
       </c>
       <c r="N50" t="s">
         <v>38</v>
       </c>
       <c r="O50" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="P50" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B51" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C51" t="s">
         <v>31</v>
       </c>
       <c r="D51" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E51" t="s">
         <v>159</v>
       </c>
       <c r="F51" t="s">
         <v>33</v>
       </c>
       <c r="G51" t="s">
         <v>43</v>
       </c>
       <c r="H51">
         <v>2013</v>
       </c>
       <c r="I51">
         <v>2016</v>
       </c>
       <c r="J51" t="s">
         <v>52</v>
       </c>
       <c r="K51" t="s">
         <v>24</v>
       </c>
       <c r="L51" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="M51" t="s">
         <v>37</v>
       </c>
       <c r="N51" t="s">
         <v>38</v>
       </c>
       <c r="O51" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="P51" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B52" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C52" t="s">
         <v>31</v>
       </c>
       <c r="D52" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E52" t="s">
         <v>159</v>
       </c>
       <c r="F52" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G52" t="s">
         <v>99</v>
       </c>
       <c r="H52">
         <v>2014</v>
       </c>
       <c r="I52"/>
       <c r="J52" t="s">
         <v>52</v>
       </c>
       <c r="K52" t="s">
         <v>24</v>
       </c>
       <c r="L52" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="M52" t="s">
         <v>37</v>
       </c>
       <c r="N52" t="s">
         <v>38</v>
       </c>
       <c r="O52" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="P52" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B53" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C53" t="s">
         <v>31</v>
       </c>
       <c r="D53" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E53" t="s">
         <v>159</v>
       </c>
       <c r="F53" t="s">
         <v>33</v>
       </c>
       <c r="G53" t="s">
         <v>99</v>
       </c>
       <c r="H53">
         <v>2013</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
         <v>52</v>
       </c>
       <c r="K53" t="s">
         <v>24</v>
       </c>
       <c r="L53" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="M53" t="s">
         <v>37</v>
       </c>
       <c r="N53" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="O53" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="P53" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B54" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C54" t="s">
         <v>31</v>
       </c>
       <c r="D54" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E54" t="s">
         <v>159</v>
       </c>
       <c r="F54" t="s">
         <v>33</v>
       </c>
       <c r="G54" t="s">
         <v>43</v>
       </c>
       <c r="H54">
         <v>2014</v>
       </c>
       <c r="I54">
         <v>2016</v>
       </c>
       <c r="J54" t="s">
         <v>52</v>
       </c>
       <c r="K54" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="L54" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="M54" t="s">
         <v>37</v>
       </c>
       <c r="N54" t="s">
         <v>38</v>
       </c>
       <c r="O54" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="P54" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B55" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C55" t="s">
         <v>31</v>
       </c>
       <c r="D55" t="s">
         <v>32</v>
       </c>
       <c r="E55" t="s">
         <v>159</v>
       </c>
       <c r="F55" t="s">
         <v>33</v>
       </c>
       <c r="G55" t="s">
         <v>99</v>
       </c>
       <c r="H55">
         <v>2018</v>
       </c>
       <c r="I55"/>
       <c r="J55" t="s">
         <v>52</v>
       </c>
       <c r="K55" t="s">
         <v>24</v>
       </c>
       <c r="L55" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="M55" t="s">
         <v>37</v>
       </c>
       <c r="N55" t="s">
         <v>38</v>
       </c>
       <c r="O55" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="P55" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C56" t="s">
         <v>31</v>
       </c>
       <c r="D56" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E56" t="s">
         <v>159</v>
       </c>
       <c r="F56" t="s">
         <v>33</v>
       </c>
       <c r="G56" t="s">
         <v>99</v>
       </c>
       <c r="H56">
         <v>2019</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="s">
         <v>52</v>
       </c>
       <c r="K56" t="s">
         <v>24</v>
       </c>
       <c r="L56" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="M56" t="s">
         <v>37</v>
       </c>
       <c r="N56" t="s">
         <v>38</v>
       </c>
       <c r="O56" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="P56" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B57" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C57" t="s">
         <v>31</v>
       </c>
       <c r="D57" t="s">
         <v>135</v>
       </c>
       <c r="E57" t="s">
         <v>159</v>
       </c>
       <c r="F57" t="s">
         <v>33</v>
       </c>
       <c r="G57" t="s">
         <v>99</v>
       </c>
       <c r="H57">
         <v>2019</v>
       </c>
       <c r="I57"/>
       <c r="J57" t="s">
         <v>52</v>
       </c>
       <c r="K57" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="L57" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="M57" t="s">
         <v>37</v>
       </c>
       <c r="N57" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="O57" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="P57" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B58" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C58" t="s">
         <v>31</v>
       </c>
       <c r="D58" t="s">
         <v>106</v>
       </c>
       <c r="E58" t="s">
         <v>159</v>
       </c>
       <c r="F58" t="s">
         <v>33</v>
       </c>
       <c r="G58" t="s">
         <v>43</v>
       </c>
       <c r="H58">
         <v>2020</v>
       </c>
       <c r="I58">
         <v>2023</v>
       </c>
       <c r="J58" t="s">
         <v>44</v>
       </c>
       <c r="K58" t="s">
         <v>24</v>
       </c>
       <c r="L58" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="M58" t="s">
         <v>37</v>
       </c>
       <c r="N58" t="s">
         <v>38</v>
       </c>
       <c r="O58" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="P58" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B59" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C59" t="s">
         <v>31</v>
       </c>
       <c r="D59" t="s">
         <v>42</v>
       </c>
       <c r="E59" t="s">
         <v>159</v>
       </c>
       <c r="F59" t="s">
         <v>33</v>
       </c>
       <c r="G59" t="s">
         <v>99</v>
       </c>
       <c r="H59">
         <v>2020</v>
       </c>
       <c r="I59"/>
       <c r="J59" t="s">
         <v>52</v>
       </c>
       <c r="K59" t="s">
         <v>24</v>
       </c>
       <c r="L59" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="M59" t="s">
         <v>37</v>
       </c>
       <c r="N59" t="s">
         <v>38</v>
       </c>
       <c r="O59" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="P59" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B60" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C60" t="s">
         <v>31</v>
       </c>
       <c r="D60" t="s">
         <v>65</v>
       </c>
       <c r="E60" t="s">
         <v>159</v>
       </c>
       <c r="F60" t="s">
         <v>33</v>
       </c>
       <c r="G60" t="s">
         <v>99</v>
       </c>
       <c r="H60">
         <v>2021</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
         <v>52</v>
       </c>
       <c r="K60" t="s">
         <v>24</v>
       </c>
       <c r="L60" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="M60" t="s">
         <v>37</v>
       </c>
       <c r="N60" t="s">
         <v>38</v>
       </c>
       <c r="O60" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="P60" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B61" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C61" t="s">
         <v>31</v>
       </c>
       <c r="D61" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E61" t="s">
         <v>159</v>
       </c>
       <c r="F61" t="s">
         <v>33</v>
       </c>
       <c r="G61" t="s">
         <v>99</v>
       </c>
       <c r="H61">
         <v>2021</v>
       </c>
       <c r="I61"/>
       <c r="J61" t="s">
         <v>52</v>
       </c>
       <c r="K61" t="s">
         <v>24</v>
       </c>
       <c r="L61" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M61" t="s">
         <v>37</v>
       </c>
       <c r="N61" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="O61" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="P61" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B62" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C62" t="s">
         <v>31</v>
       </c>
       <c r="D62" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E62" t="s">
         <v>159</v>
       </c>
       <c r="F62" t="s">
         <v>33</v>
       </c>
       <c r="G62" t="s">
         <v>99</v>
       </c>
       <c r="H62">
         <v>2021</v>
       </c>
       <c r="I62"/>
       <c r="J62" t="s">
         <v>52</v>
       </c>
       <c r="K62" t="s">
         <v>24</v>
       </c>
       <c r="L62" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="M62" t="s">
         <v>37</v>
       </c>
       <c r="N62" t="s">
         <v>38</v>
       </c>
       <c r="O62" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="P62" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B63" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C63" t="s">
         <v>31</v>
       </c>
       <c r="D63" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E63" t="s">
         <v>159</v>
       </c>
       <c r="F63" t="s">
         <v>33</v>
       </c>
       <c r="G63" t="s">
         <v>99</v>
       </c>
       <c r="H63">
         <v>2024</v>
       </c>
       <c r="I63"/>
       <c r="J63" t="s">
         <v>44</v>
       </c>
       <c r="K63" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="L63" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="M63" t="s">
         <v>37</v>
       </c>
       <c r="N63" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="O63" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="P63" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B64" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C64" t="s">
         <v>31</v>
       </c>
       <c r="D64" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="E64" t="s">
         <v>159</v>
       </c>
       <c r="F64" t="s">
         <v>33</v>
       </c>
       <c r="G64" t="s">
         <v>99</v>
       </c>
       <c r="H64">
         <v>2024</v>
       </c>
       <c r="I64"/>
       <c r="J64" t="s">
         <v>44</v>
       </c>
       <c r="K64" t="s">
         <v>24</v>
       </c>
       <c r="L64" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="M64" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="N64" t="s">
         <v>38</v>
       </c>
       <c r="O64" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="P64" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B65" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C65" t="s">
         <v>31</v>
       </c>
       <c r="D65" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E65" t="s">
         <v>159</v>
       </c>
       <c r="F65" t="s">
         <v>33</v>
       </c>
       <c r="G65" t="s">
         <v>99</v>
       </c>
       <c r="H65">
         <v>2024</v>
       </c>
       <c r="I65"/>
       <c r="J65" t="s">
         <v>44</v>
       </c>
       <c r="K65" t="s">
         <v>24</v>
       </c>
       <c r="L65" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="M65" t="s">
         <v>37</v>
       </c>
       <c r="N65" t="s">
         <v>38</v>
       </c>
       <c r="O65" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="P65" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B66" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C66" t="s">
         <v>31</v>
       </c>
       <c r="D66" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E66" t="s">
         <v>159</v>
       </c>
       <c r="F66" t="s">
         <v>33</v>
       </c>
       <c r="G66" t="s">
         <v>99</v>
       </c>
       <c r="H66">
         <v>2010</v>
       </c>
       <c r="I66"/>
       <c r="J66" t="s">
         <v>52</v>
       </c>
       <c r="K66" t="s">
         <v>24</v>
       </c>
       <c r="L66" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="M66" t="s">
         <v>37</v>
       </c>
       <c r="N66" t="s">
         <v>38</v>
       </c>
       <c r="O66" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="P66" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B67" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C67" t="s">
         <v>31</v>
       </c>
       <c r="D67" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E67" t="s">
         <v>159</v>
       </c>
       <c r="F67" t="s">
         <v>33</v>
       </c>
       <c r="G67" t="s">
         <v>43</v>
       </c>
       <c r="H67">
         <v>2008</v>
       </c>
       <c r="I67">
         <v>2019</v>
       </c>
       <c r="J67" t="s">
         <v>52</v>
       </c>
       <c r="K67" t="s">
         <v>24</v>
       </c>
       <c r="L67" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="M67" t="s">
         <v>37</v>
       </c>
       <c r="N67" t="s">
         <v>38</v>
       </c>
       <c r="O67" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="P67" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B68" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C68" t="s">
         <v>31</v>
       </c>
       <c r="D68" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E68" t="s">
         <v>159</v>
       </c>
       <c r="F68" t="s">
         <v>33</v>
       </c>
       <c r="G68" t="s">
         <v>99</v>
       </c>
       <c r="H68">
         <v>2014</v>
       </c>
       <c r="I68"/>
       <c r="J68" t="s">
         <v>52</v>
       </c>
       <c r="K68" t="s">
         <v>86</v>
       </c>
       <c r="L68" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="M68" t="s">
         <v>37</v>
       </c>
       <c r="N68" t="s">
         <v>38</v>
       </c>
       <c r="O68" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="P68" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B69" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C69" t="s">
         <v>31</v>
       </c>
       <c r="D69" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="E69" t="s">
         <v>159</v>
       </c>
       <c r="F69" t="s">
         <v>33</v>
       </c>
       <c r="G69" t="s">
         <v>99</v>
       </c>
       <c r="H69">
         <v>2021</v>
       </c>
       <c r="I69"/>
       <c r="J69" t="s">
         <v>52</v>
       </c>
       <c r="K69" t="s">
         <v>24</v>
       </c>
       <c r="L69" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="M69" t="s">
         <v>37</v>
       </c>
       <c r="N69" t="s">
         <v>38</v>
       </c>
       <c r="O69" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="P69" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B70" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C70" t="s">
         <v>50</v>
       </c>
       <c r="D70" t="s">
         <v>128</v>
       </c>
       <c r="E70" t="s">
         <v>159</v>
       </c>
       <c r="F70" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G70" t="s">
         <v>99</v>
       </c>
       <c r="H70">
         <v>2012</v>
       </c>
       <c r="I70"/>
       <c r="J70" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="K70" t="s">
         <v>24</v>
       </c>
       <c r="L70"/>
       <c r="M70" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="N70" t="s">
         <v>38</v>
       </c>
       <c r="O70" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="P70" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B71" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C71" t="s">
         <v>50</v>
       </c>
       <c r="D71" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E71" t="s">
         <v>159</v>
       </c>
       <c r="F71" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G71" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="H71"/>
       <c r="I71"/>
       <c r="J71" t="s">
         <v>52</v>
       </c>
       <c r="K71" t="s">
         <v>24</v>
       </c>
       <c r="L71"/>
       <c r="M71" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="N71" t="s">
         <v>38</v>
       </c>
       <c r="O71" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="P71" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B72" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C72" t="s">
         <v>50</v>
       </c>
       <c r="D72" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E72" t="s">
         <v>159</v>
       </c>
       <c r="F72" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G72" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="H72"/>
       <c r="I72"/>
       <c r="J72" t="s">
         <v>52</v>
       </c>
       <c r="K72" t="s">
         <v>24</v>
       </c>
       <c r="L72"/>
       <c r="M72" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="N72" t="s">
         <v>38</v>
       </c>
       <c r="O72" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="P72" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B73" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C73" t="s">
         <v>50</v>
       </c>
       <c r="D73" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="E73" t="s">
         <v>159</v>
       </c>
       <c r="F73" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G73" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="H73"/>
       <c r="I73"/>
       <c r="J73" t="s">
         <v>52</v>
       </c>
       <c r="K73" t="s">
         <v>24</v>
       </c>
       <c r="L73"/>
       <c r="M73" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="N73" t="s">
         <v>38</v>
       </c>
       <c r="O73" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="P73" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B74" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C74" t="s">
         <v>50</v>
       </c>
       <c r="D74" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E74" t="s">
         <v>159</v>
       </c>
       <c r="F74" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G74" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="H74"/>
       <c r="I74"/>
       <c r="J74" t="s">
         <v>52</v>
       </c>
       <c r="K74" t="s">
         <v>24</v>
       </c>
       <c r="L74"/>
       <c r="M74" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="N74" t="s">
         <v>38</v>
       </c>
       <c r="O74" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="P74" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B75" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C75" t="s">
         <v>50</v>
       </c>
       <c r="D75" t="s">
         <v>65</v>
       </c>
       <c r="E75" t="s">
         <v>159</v>
       </c>
       <c r="F75" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G75" t="s">
         <v>43</v>
       </c>
       <c r="H75">
         <v>2012</v>
       </c>
       <c r="I75">
         <v>2012</v>
       </c>
       <c r="J75" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="K75" t="s">
         <v>24</v>
       </c>
       <c r="L75"/>
       <c r="M75" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="N75" t="s">
         <v>38</v>
       </c>
       <c r="O75" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="P75" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B76" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C76" t="s">
         <v>50</v>
       </c>
       <c r="D76" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E76" t="s">
         <v>159</v>
       </c>
       <c r="F76" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G76" t="s">
         <v>43</v>
       </c>
       <c r="H76">
         <v>2012</v>
       </c>
       <c r="I76">
         <v>2012</v>
       </c>
       <c r="J76" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="K76" t="s">
         <v>24</v>
       </c>
       <c r="L76"/>
       <c r="M76" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="N76" t="s">
         <v>38</v>
       </c>
       <c r="O76" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="P76" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B77" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C77" t="s">
         <v>50</v>
       </c>
       <c r="D77" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E77" t="s">
         <v>159</v>
       </c>
       <c r="F77" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G77" t="s">
         <v>99</v>
       </c>
       <c r="H77">
         <v>2013</v>
       </c>
       <c r="I77"/>
       <c r="J77" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="K77" t="s">
         <v>24</v>
       </c>
       <c r="L77"/>
       <c r="M77" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="N77" t="s">
         <v>38</v>
       </c>
       <c r="O77" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="P77" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B78" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C78" t="s">
         <v>50</v>
       </c>
       <c r="D78" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="E78" t="s">
         <v>159</v>
       </c>
       <c r="F78" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G78" t="s">
         <v>99</v>
       </c>
       <c r="H78">
         <v>2017</v>
       </c>
       <c r="I78"/>
       <c r="J78" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="K78" t="s">
         <v>24</v>
       </c>
       <c r="L78"/>
       <c r="M78" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="N78" t="s">
         <v>38</v>
       </c>
       <c r="O78" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="P78" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B79" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C79" t="s">
         <v>50</v>
       </c>
       <c r="D79" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E79" t="s">
         <v>159</v>
       </c>
       <c r="F79" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G79" t="s">
         <v>99</v>
       </c>
       <c r="H79">
         <v>2017</v>
       </c>
       <c r="I79"/>
       <c r="J79" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="K79" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="L79"/>
       <c r="M79" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="N79" t="s">
         <v>38</v>
       </c>
       <c r="O79" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="P79" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B80" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C80" t="s">
         <v>50</v>
       </c>
       <c r="D80" t="s">
         <v>135</v>
       </c>
       <c r="E80" t="s">
         <v>159</v>
       </c>
       <c r="F80" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G80" t="s">
         <v>99</v>
       </c>
       <c r="H80">
         <v>2017</v>
       </c>
       <c r="I80"/>
       <c r="J80" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="K80" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="L80"/>
       <c r="M80" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="N80" t="s">
         <v>38</v>
       </c>
       <c r="O80" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="P80" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B81" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C81" t="s">
         <v>50</v>
       </c>
       <c r="D81" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="E81" t="s">
         <v>159</v>
       </c>
       <c r="F81" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G81" t="s">
         <v>43</v>
       </c>
       <c r="H81">
         <v>2012</v>
       </c>
       <c r="I81">
         <v>2017</v>
       </c>
       <c r="J81" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="K81" t="s">
         <v>24</v>
       </c>
       <c r="L81"/>
       <c r="M81" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="N81" t="s">
         <v>38</v>
       </c>
       <c r="O81" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="P81" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B82" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C82" t="s">
         <v>50</v>
       </c>
       <c r="D82" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E82" t="s">
         <v>159</v>
       </c>
       <c r="F82" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G82" t="s">
         <v>99</v>
       </c>
       <c r="H82">
         <v>2017</v>
       </c>
       <c r="I82"/>
       <c r="J82" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="K82" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="L82"/>
       <c r="M82" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="N82" t="s">
         <v>38</v>
       </c>
       <c r="O82" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="P82" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B83" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C83" t="s">
         <v>50</v>
       </c>
       <c r="D83" t="s">
         <v>71</v>
       </c>
       <c r="E83" t="s">
         <v>159</v>
       </c>
       <c r="F83" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G83" t="s">
         <v>43</v>
       </c>
       <c r="H83">
         <v>2012</v>
       </c>
       <c r="I83">
         <v>2012</v>
       </c>
       <c r="J83" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="K83" t="s">
         <v>24</v>
       </c>
       <c r="L83"/>
       <c r="M83" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="N83" t="s">
         <v>38</v>
       </c>
       <c r="O83" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="P83" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B84" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C84" t="s">
         <v>50</v>
       </c>
       <c r="D84" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E84" t="s">
         <v>159</v>
       </c>
       <c r="F84" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G84" t="s">
         <v>99</v>
       </c>
       <c r="H84">
         <v>2017</v>
       </c>
       <c r="I84"/>
       <c r="J84" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="K84" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="L84"/>
       <c r="M84" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="N84" t="s">
         <v>38</v>
       </c>
       <c r="O84" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="P84" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B85" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C85" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="D85" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E85" t="s">
         <v>159</v>
       </c>
       <c r="F85" t="s">
         <v>33</v>
       </c>
       <c r="G85" t="s">
         <v>34</v>
       </c>
       <c r="H85">
         <v>2025</v>
       </c>
       <c r="I85"/>
       <c r="J85" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="K85" t="s">
         <v>24</v>
       </c>
       <c r="L85" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="M85" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="N85" t="s">
         <v>38</v>
       </c>
       <c r="O85" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="P85" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B86" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C86" t="s">
         <v>31</v>
       </c>
       <c r="D86" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="E86" t="s">
         <v>159</v>
       </c>
       <c r="F86" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G86" t="s">
         <v>43</v>
       </c>
       <c r="H86">
         <v>2011</v>
       </c>
       <c r="I86">
         <v>2017</v>
       </c>
       <c r="J86" t="s">
         <v>160</v>
       </c>
       <c r="K86" t="s">
         <v>161</v>
       </c>
       <c r="L86"/>
       <c r="M86" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="N86" t="s">
         <v>163</v>
       </c>
       <c r="O86" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="P86" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">