--- v0 (2025-12-01)
+++ v1 (2026-06-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -99,82 +99,50 @@
     <t>Mandatory</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>IS 16590 with all amendments</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency (BEE)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/efficiency-policy-chillers</t>
-  </si>
-[...30 lines deleted...]
-    <t>https://beestarlabel.com/Content/LPG-Gas-Stove-Notification-14(a).pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Light Commercial Air Conditioners</t>
   </si>
   <si>
     <t>This policy specifies energy consumption standards, star ratings, and labeling requirements for light commercial air conditioners with a rated capacity above 10,500 Watts and up to and including 18,000 Watts for a single- or three-phase non-ducted split with fixed and variable speed air conditioners and heat pumps employing air cooled condensers being manufactured, commercially purchased, or sold in India.</t>
   </si>
   <si>
     <t>Air Conditioning</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>May 2023</t>
   </si>
   <si>
     <t>IS 1391:2018 (all amendments)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-light-commercial-air-conditioners</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/LCAC_Regulations.pdf</t>
   </si>
@@ -211,105 +179,108 @@
   </si>
   <si>
     <t>IEC 62087-3, 2015
 ,   
                     IS 616: 2017
 ,   
                     IEC 60065:2014 Edition 8.0
 ,</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-ultra-high-definition-televisions</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/UHD_TV_Schedule.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Washing Machine</t>
   </si>
   <si>
     <t>This policy mandates energy performance standards for star labeled washing machine (with or without heating devices utilizing cold or hot water supply) for household and similar use.</t>
   </si>
   <si>
     <t>Washing Machines</t>
   </si>
   <si>
+    <t>August 2025</t>
+  </si>
+  <si>
     <t>IEC 60456:2010 
 ,   
                     IS 302-7-7:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-washing-machine</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/WM%20Notification%20e-gazette.pdf</t>
   </si>
   <si>
     <t>MELS for Casement and Window Air-Conditioners</t>
   </si>
   <si>
     <t>This policy defines the minimum energy labeling scheme for casement and window air-conditioners up to 8.8kW.</t>
   </si>
   <si>
     <t>Singapore*</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>ISO 5151:2017
 ,   
                     IEC 62301:2005
 ,   
                     IEC 62301:2011</t>
   </si>
   <si>
     <t>National Environment Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mels-casement-and-window-air-conditioners</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/tick-rating</t>
   </si>
   <si>
-    <t>MELS for Commercial Storage Refrigerators</t>
+    <t>MELS for Commercial Storage Refrigerators (2025)</t>
   </si>
   <si>
     <t>This policy defines minimum energy labeling scheme requirements for chiller, freezers, and combinations type of all capacities.</t>
   </si>
   <si>
     <t>Refrigerated Cabinets, Wine Chillers, Walk-In Coolers and Freezers, Refrigerated Vending Machines, Freezers-only</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/mels-commercial-storage-refrigerators</t>
+    <t>https://cprc-clasp.ngo/policies/mels-commercial-storage-refrigerators-2025</t>
   </si>
   <si>
     <t>MELS for Portable Air-Conditioners (2024)</t>
   </si>
   <si>
     <t>This policy defines the minimum energy labeling scheme for single-phase portable air-conditioners:</t>
   </si>
   <si>
     <t>Portable ACs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mels-portable-air-conditioners-2024</t>
   </si>
   <si>
     <t>MELS for Refrigerators</t>
   </si>
   <si>
     <t>This policy defines minimum energy labeling scheme requirements for the following products:
 - Refrigerators without a freezer up to 900L
 - Refrigerators with a freezer up to 300L
 - Refrigerators with a freezer &gt; 300L to 900L
 - Refrigerators with freezer and through-the-door ice dispenser</t>
   </si>
   <si>
     <t>Refrigerators-Freezers</t>
@@ -330,134 +301,137 @@
   </si>
   <si>
     <t>IEC 62087:2008
 ,   
                     IEC 62087:2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mels-televisions</t>
   </si>
   <si>
     <t>MELS for Three-Phase VRF Air-Conditioners</t>
   </si>
   <si>
     <t>This policy defines the minimum energy labeling scheme requirements for base module/units of a three-phase VRF air-conditioners (unit efficiency) of all cooling capacities.</t>
   </si>
   <si>
     <t>Central ACs</t>
   </si>
   <si>
     <t>ISO 15042:2017</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mels-three-phase-vrf-air-conditioners</t>
   </si>
   <si>
-    <t>MELS for Water Heater</t>
+    <t>MELS for Water Heater (2025)</t>
   </si>
   <si>
     <t>This policy defines minimum energy labeling scheme requirements for all regulated water heaters:</t>
   </si>
   <si>
     <t>Instantaneous Water Heaters, Storage Water Heaters</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/mels-water-heater</t>
+    <t>https://cprc-clasp.ngo/policies/mels-water-heater-2025</t>
   </si>
   <si>
     <t>MEPS for Commercial Storage Refrigerators (2025)</t>
   </si>
   <si>
     <t>This policy sets minimum energy performance standards for commercial storage refrigerators as shown below</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-commercial-storage-refrigerators-2025</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/minimum-energy-performance-standards</t>
   </si>
   <si>
     <t>MEPS for Portable Air-Conditioners (2024)</t>
   </si>
   <si>
     <t>This policy regulates minimum energy performance standard for portable air conditioners.
 Single-phase portable air-conditioners having a single exhaust duct (up to 12 kW) should have Coefficient of Performance (COP) 100% equal or greater than 3.0.
 Cooling capacity refers to the measured total cooling capacity in accordance with the applicable test standards. 
 1 Weighted COP = 0.4 x COP100% + 0.6 x COP50%
  N is the number of indoor and outdoor units
  Standby power is expressed in Watts</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-portable-air-conditioners-2024</t>
   </si>
   <si>
     <t>MEPS for Televisions (2024/2025)</t>
   </si>
   <si>
     <t>This policy sets minimum energy performance standards for non-8K TV at 4-tick and 8K TV at 3-tick, effective in April 2024, and April 2025 respectively, as shown below</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-televisions-20242025</t>
   </si>
   <si>
-    <t>MEPS for Three-Phase Induction Motors</t>
+    <t>MEPS for Three-Phase Induction Motors (2018)</t>
   </si>
   <si>
     <t>This policy applies to three-phase induction motors with a rated output from 0.75kW to 200kW and three-phase induction motors with a rated output &gt;200kW to ≤ 375kW.</t>
   </si>
   <si>
     <t>3-Phase Motors</t>
   </si>
   <si>
     <t>IEC 60034-2-1 (2014), Method 2-1-1B
 ,   
                     IEEE 112 (2004), Method B</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/meps-three-phase-induction-motors</t>
-[...2 lines deleted...]
-    <t>MEPS for Three-Phase VRF Air-Conditioners</t>
+    <t>https://cprc-clasp.ngo/policies/meps-three-phase-induction-motors-2018</t>
+  </si>
+  <si>
+    <t>MEPS for Three-Phase VRF Air-Conditioners (2021)</t>
   </si>
   <si>
     <t>A base module/unit of a three-phase VRF air-conditioner (unit efficiency) of all cooling capacities must meet the following Minimum Integrated Energy Efficiency Ratio (IEER): ≥ 4.35.
 Integrated Energy Efficiency Ratio (IEER) = (0.020 x A) + (0.617 x B) + (0.238 x C) + (0.125 x D)
 where A = COP at full load cooling capacity tested under ISO 15042 T1 condition,
             B = COP at 75% part load cooling capacity tested under ISO 15042 T1 condition,
             C = COP at 50% part load cooling capacity tested under ISO 15042 T1 condition,
             D = COP at 25% part load cooling capacity tested under ISO 15042 T1 condition.</t>
   </si>
   <si>
     <t>ISO 15042:2017, Section 6.1: Cooling capacity test, climate class T1
 ,   
                     IEC 62301:2005 or IEC 62301:2011, Section 5.3.1 or 5.3.2 of IEC 62301:2005 or Section 5.3.2, 5.3.3 or 5.3.4 of IEC 62301:2011</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/meps-three-phase-vrf-air-conditioners</t>
+    <t>https://cprc-clasp.ngo/policies/meps-three-phase-vrf-air-conditioners-2021</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/about-mandatory-energy-labelling-and-minimum-energy-performance-standards</t>
   </si>
   <si>
     <t>MEPS for Water Heater (2025)</t>
   </si>
   <si>
     <t>This policy sets minimum energy performance standards for water heaters as shown below</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-water-heater-2025</t>
   </si>
   <si>
     <t>Schedule 13 - Diesel Engine Driven Monoset Pumps for Agricultural purposes</t>
   </si>
   <si>
     <t>This schedule specifies the minimum fuel consumption and labeling instructions for  Diesel Engine Driven Monoset Pumps for Agricultural purposes being manufactured, imported, or sold in India. The scope covers Diesel Engine Driven Monoset Pumps for clear, cold, fresh water for agricultural purposes within the range of 2 HP to 10 HP for which the Schedule is applicable.</t>
   </si>
   <si>
     <t>Agricultural Pumps</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
@@ -725,50 +699,53 @@
     <t>https://www.beestarlabel.com/Content/Files/Schedule_38_Solar_Inverter.pdf</t>
   </si>
   <si>
     <t>Schedule 6 - Induction Motors</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and labeling instructions for 3 phase squirrel cage induction motor in 2 Pole, 4 Pole and 6 Pole of ratings up to 375 kW for continuous duty (S1) operation, suitable for voltage and frequency variation as per IS 12615:2011</t>
   </si>
   <si>
     <t>IS 12615:2011, IS IEC 60034-2-1, IS 15999:2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-6-induction-motors</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/Schedule6-InductionMotors.pdf</t>
   </si>
   <si>
     <t>Schedule 9 - Domestic Liquefied Petroleum Gas Stoves</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and labeling requirements for domestic gas stoves using LPG at 30 gf/cm2 gas inlet pressure being manufactured, imported, or sold in India</t>
   </si>
   <si>
     <t>Cooktops or Hobs</t>
+  </si>
+  <si>
+    <t>LPG</t>
   </si>
   <si>
     <t>IS 4246:2002</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-9-domestic-liquefied-petroleum-gas-stoves</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/Final_LPG_schedule.pdf</t>
   </si>
   <si>
     <t>SCHEDULE-29 Li-ion traction batteries and Systems</t>
   </si>
   <si>
     <t>This schedule specifies energy-labelling requirement for high-energy Lithium-Ion based Battery packs and systems for electrically propelled road vehicles. The schedule covers high energy lithium-ion battery packs/modules with specific energy up to 350Wh/kg and Cycle
 life up to 4,000 cycles. For this schedule, the star rating of high-energy Battery pack/module shall be based on specific energy, life cycle and energy efficiency tested in accordance with ISO 12405-4:2018.</t>
   </si>
   <si>
     <t>Mobility</t>
   </si>
   <si>
     <t>ISO 12405-4: 2018.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-29-li-ion-traction-batteries-and-systems</t>
@@ -1242,51 +1219,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P45"/>
+  <dimension ref="A1:P44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="121.399" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="831.654" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="133.253" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="172.101" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="141.394" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="209.949" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1381,2071 +1358,2025 @@
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" t="s">
         <v>32</v>
       </c>
-      <c r="G3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
         <v>33</v>
       </c>
       <c r="K3" t="s">
+        <v>24</v>
+      </c>
+      <c r="L3" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="M3" t="s">
         <v>26</v>
       </c>
       <c r="N3" t="s">
+        <v>27</v>
+      </c>
+      <c r="O3" t="s">
+        <v>35</v>
+      </c>
+      <c r="P3" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B4" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H4">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="I4"/>
+        <v>2015</v>
+      </c>
+      <c r="I4">
+        <v>2022</v>
+      </c>
       <c r="J4" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="M4" t="s">
         <v>26</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="P4" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H5">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I5"/>
       <c r="J5" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="M5" t="s">
         <v>26</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="P5" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B6" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H6">
         <v>2023</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M6" t="s">
         <v>26</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="P6" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="D7" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="G7" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="H7">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="I7"/>
+        <v>2008</v>
+      </c>
+      <c r="I7">
+        <v>2014</v>
+      </c>
       <c r="J7" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
+        <v>62</v>
+      </c>
+      <c r="M7" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>64</v>
       </c>
       <c r="P7" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>66</v>
       </c>
       <c r="B8" t="s">
         <v>67</v>
       </c>
       <c r="C8" t="s">
+        <v>59</v>
+      </c>
+      <c r="D8" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
+        <v>60</v>
+      </c>
+      <c r="G8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H8">
+        <v>2024</v>
+      </c>
+      <c r="I8"/>
+      <c r="J8" t="s">
         <v>69</v>
-      </c>
-[...10 lines deleted...]
-        <v>70</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P8" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B9" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C9" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="D9" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
+        <v>60</v>
+      </c>
+      <c r="G9" t="s">
+        <v>32</v>
+      </c>
+      <c r="H9"/>
+      <c r="I9">
+        <v>2024</v>
+      </c>
+      <c r="J9" t="s">
         <v>69</v>
-      </c>
-[...8 lines deleted...]
-        <v>78</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="P9" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="B10" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="C10" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="D10" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="G10" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="H10">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2008</v>
+      </c>
+      <c r="I10">
+        <v>2014</v>
+      </c>
       <c r="J10" t="s">
-        <v>78</v>
+        <v>61</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10"/>
+      <c r="L10" t="s">
+        <v>78</v>
+      </c>
       <c r="M10" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="P10" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="B11" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="C11" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="D11" t="s">
-        <v>86</v>
+        <v>46</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
-        <v>2008</v>
-[...1 lines deleted...]
-      <c r="I11">
         <v>2014</v>
       </c>
+      <c r="I11"/>
       <c r="J11" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="M11" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="P11" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="C12" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
+        <v>86</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="M12" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="P12" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="B13" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C13" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="D13" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="P13" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B14" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="C14" t="s">
+        <v>59</v>
+      </c>
+      <c r="D14" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="G14" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H14">
         <v>2025</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="P14" t="s">
-        <v>74</v>
+        <v>97</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="B15" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="D15" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>32</v>
+        <v>95</v>
       </c>
       <c r="G15" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="H15">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="P15" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="B16" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="C16" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="D16" t="s">
-        <v>82</v>
+        <v>46</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
+        <v>95</v>
+      </c>
+      <c r="G16" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H16">
         <v>2024</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="P16" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B17" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="C17" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="D17" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>32</v>
+        <v>95</v>
       </c>
       <c r="G17" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="H17"/>
+        <v>22</v>
+      </c>
+      <c r="H17">
+        <v>2018</v>
+      </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>78</v>
+        <v>61</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17"/>
+      <c r="L17" t="s">
+        <v>107</v>
+      </c>
       <c r="M17" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="N17" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="O17" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="P17" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B18" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C18" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="D18" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>32</v>
+        <v>95</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="M18" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="N18" t="s">
-        <v>116</v>
+        <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="P18" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B19" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C19" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="D19" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
+        <v>95</v>
+      </c>
+      <c r="G19" t="s">
         <v>32</v>
       </c>
-      <c r="G19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H19">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="P19" t="s">
-        <v>122</v>
+        <v>97</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="B20" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="C20" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="E20" t="s">
-        <v>20</v>
+        <v>121</v>
       </c>
       <c r="F20" t="s">
+        <v>21</v>
+      </c>
+      <c r="G20" t="s">
         <v>32</v>
       </c>
-      <c r="G20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H20">
-        <v>2025</v>
+        <v>2015</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>78</v>
+        <v>40</v>
       </c>
       <c r="K20" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L20"/>
+        <v>122</v>
+      </c>
+      <c r="L20" t="s">
+        <v>123</v>
+      </c>
       <c r="M20" t="s">
-        <v>72</v>
+        <v>26</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
+        <v>124</v>
+      </c>
+      <c r="P20" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>126</v>
       </c>
       <c r="B21" t="s">
         <v>127</v>
       </c>
       <c r="C21" t="s">
         <v>18</v>
       </c>
       <c r="D21" t="s">
         <v>128</v>
       </c>
       <c r="E21" t="s">
+        <v>121</v>
+      </c>
+      <c r="F21" t="s">
         <v>129</v>
       </c>
-      <c r="F21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H21">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K21" t="s">
+        <v>24</v>
+      </c>
+      <c r="L21" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="M21" t="s">
         <v>26</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
+        <v>131</v>
+      </c>
+      <c r="P21" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>133</v>
+      </c>
+      <c r="B22" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C22" t="s">
         <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="E22" t="s">
+        <v>121</v>
+      </c>
+      <c r="F22" t="s">
         <v>129</v>
       </c>
-      <c r="F22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H22">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="M22" t="s">
         <v>26</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="P22" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B23" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C23" t="s">
         <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="E23" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="F23" t="s">
-        <v>137</v>
+        <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H23">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="M23" t="s">
         <v>26</v>
       </c>
       <c r="N23" t="s">
-        <v>27</v>
+        <v>143</v>
       </c>
       <c r="O23" t="s">
+        <v>144</v>
+      </c>
+      <c r="P23" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>146</v>
+      </c>
+      <c r="B24" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="C24" t="s">
         <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>149</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H24">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="M24" t="s">
         <v>26</v>
       </c>
       <c r="N24" t="s">
-        <v>151</v>
+        <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="P24" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="B25" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C25" t="s">
         <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>19</v>
+        <v>153</v>
       </c>
       <c r="E25" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H25">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="M25" t="s">
         <v>26</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="P25" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B26" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C26" t="s">
         <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="E26" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H26">
         <v>2019</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K26" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="L26" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="M26" t="s">
         <v>26</v>
       </c>
       <c r="N26" t="s">
-        <v>27</v>
+        <v>162</v>
       </c>
       <c r="O26" t="s">
         <v>163</v>
       </c>
       <c r="P26" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>165</v>
       </c>
       <c r="B27" t="s">
         <v>166</v>
       </c>
       <c r="C27" t="s">
         <v>18</v>
       </c>
       <c r="D27" t="s">
         <v>167</v>
       </c>
       <c r="E27" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H27">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K27" t="s">
+        <v>24</v>
+      </c>
+      <c r="L27" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="M27" t="s">
         <v>26</v>
       </c>
       <c r="N27" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" t="s">
+        <v>169</v>
+      </c>
+      <c r="P27" t="s">
         <v>170</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B28" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>175</v>
+        <v>46</v>
       </c>
       <c r="E28" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H28">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="M28" t="s">
         <v>26</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="P28" t="s">
-        <v>178</v>
+        <v>49</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="B29" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>56</v>
+        <v>177</v>
       </c>
       <c r="E29" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H29">
         <v>2021</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="M29" t="s">
         <v>26</v>
       </c>
       <c r="N29" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="O29" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="P29" t="s">
-        <v>59</v>
+        <v>180</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B30" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="E30" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H30">
         <v>2021</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="M30" t="s">
         <v>26</v>
       </c>
       <c r="N30" t="s">
-        <v>116</v>
+        <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="P30" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B31" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C31" t="s">
         <v>18</v>
       </c>
       <c r="D31" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="E31" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H31">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>50</v>
+        <v>189</v>
       </c>
       <c r="K31" t="s">
-        <v>24</v>
+        <v>190</v>
       </c>
       <c r="L31" t="s">
         <v>191</v>
       </c>
       <c r="M31" t="s">
         <v>26</v>
       </c>
       <c r="N31" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="O31" t="s">
         <v>192</v>
       </c>
       <c r="P31" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>194</v>
       </c>
       <c r="B32" t="s">
         <v>195</v>
       </c>
       <c r="C32" t="s">
         <v>18</v>
       </c>
       <c r="D32" t="s">
         <v>196</v>
       </c>
       <c r="E32" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H32">
         <v>2024</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
+        <v>189</v>
+      </c>
+      <c r="K32" t="s">
+        <v>24</v>
+      </c>
+      <c r="L32" t="s">
         <v>197</v>
       </c>
-      <c r="K32" t="s">
+      <c r="M32" t="s">
         <v>198</v>
       </c>
-      <c r="L32" t="s">
+      <c r="N32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O32" t="s">
         <v>199</v>
       </c>
-      <c r="M32" t="s">
-[...5 lines deleted...]
-      <c r="O32" t="s">
+      <c r="P32" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>201</v>
+      </c>
+      <c r="B33" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="C33" t="s">
         <v>18</v>
       </c>
       <c r="D33" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="E33" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H33">
         <v>2024</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33" t="s">
+        <v>204</v>
+      </c>
+      <c r="M33" t="s">
+        <v>26</v>
+      </c>
+      <c r="N33" t="s">
+        <v>27</v>
+      </c>
+      <c r="O33" t="s">
         <v>205</v>
       </c>
-      <c r="M33" t="s">
+      <c r="P33" t="s">
         <v>206</v>
-      </c>
-[...7 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B34" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C34" t="s">
         <v>18</v>
       </c>
       <c r="D34" t="s">
-        <v>211</v>
+        <v>106</v>
       </c>
       <c r="E34" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H34">
-        <v>2024</v>
+        <v>2010</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>197</v>
+        <v>40</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="M34" t="s">
         <v>26</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="P34" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="B35" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="C35" t="s">
         <v>18</v>
       </c>
       <c r="D35" t="s">
-        <v>114</v>
+        <v>214</v>
       </c>
       <c r="E35" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H35">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K35" t="s">
-        <v>24</v>
+        <v>215</v>
       </c>
       <c r="L35" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="M35" t="s">
         <v>26</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
+        <v>217</v>
+      </c>
+      <c r="P35" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>219</v>
+      </c>
+      <c r="B36" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="C36" t="s">
         <v>18</v>
       </c>
       <c r="D36" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="E36" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H36">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K36" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L36" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="M36" t="s">
         <v>26</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
+        <v>223</v>
+      </c>
+      <c r="P36" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>225</v>
+      </c>
+      <c r="B37" t="s">
         <v>226</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
+        <v>59</v>
+      </c>
+      <c r="D37" t="s">
         <v>227</v>
       </c>
-      <c r="C37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" t="s">
+        <v>121</v>
+      </c>
+      <c r="F37" t="s">
         <v>129</v>
       </c>
-      <c r="F37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H37">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>50</v>
+        <v>228</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
-      <c r="L37" t="s">
+      <c r="L37"/>
+      <c r="M37" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
         <v>230</v>
       </c>
       <c r="P37" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>232</v>
       </c>
       <c r="B38" t="s">
         <v>233</v>
       </c>
       <c r="C38" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="D38" t="s">
         <v>234</v>
       </c>
       <c r="E38" t="s">
+        <v>121</v>
+      </c>
+      <c r="F38" t="s">
         <v>129</v>
       </c>
-      <c r="F38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G38" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H38">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38"/>
       <c r="M38" t="s">
+        <v>229</v>
+      </c>
+      <c r="N38" t="s">
+        <v>27</v>
+      </c>
+      <c r="O38" t="s">
+        <v>235</v>
+      </c>
+      <c r="P38" t="s">
         <v>236</v>
-      </c>
-[...7 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>237</v>
+      </c>
+      <c r="B39" t="s">
+        <v>238</v>
+      </c>
+      <c r="C39" t="s">
+        <v>59</v>
+      </c>
+      <c r="D39" t="s">
         <v>239</v>
       </c>
-      <c r="B39" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E39" t="s">
+        <v>121</v>
+      </c>
+      <c r="F39" t="s">
         <v>129</v>
       </c>
-      <c r="F39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H39">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39"/>
       <c r="M39" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
+        <v>241</v>
+      </c>
+      <c r="P39" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>243</v>
+      </c>
+      <c r="B40" t="s">
         <v>244</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="D40" t="s">
-        <v>246</v>
+        <v>214</v>
       </c>
       <c r="E40" t="s">
+        <v>121</v>
+      </c>
+      <c r="F40" t="s">
         <v>129</v>
       </c>
-      <c r="F40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H40">
         <v>2017</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="K40" t="s">
-        <v>24</v>
+        <v>245</v>
       </c>
       <c r="L40"/>
       <c r="M40" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="P40" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B41" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C41" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="D41" t="s">
-        <v>222</v>
+        <v>159</v>
       </c>
       <c r="E41" t="s">
+        <v>121</v>
+      </c>
+      <c r="F41" t="s">
         <v>129</v>
       </c>
-      <c r="F41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G41" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H41">
         <v>2017</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="K41" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="L41"/>
       <c r="M41" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="P41" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>253</v>
+      </c>
+      <c r="B42" t="s">
+        <v>254</v>
+      </c>
+      <c r="C42" t="s">
+        <v>59</v>
+      </c>
+      <c r="D42" t="s">
         <v>255</v>
       </c>
-      <c r="B42" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E42" t="s">
+        <v>121</v>
+      </c>
+      <c r="F42" t="s">
         <v>129</v>
       </c>
-      <c r="F42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G42" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H42">
         <v>2017</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="K42" t="s">
-        <v>257</v>
+        <v>160</v>
       </c>
       <c r="L42"/>
       <c r="M42" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="P42" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>258</v>
+      </c>
+      <c r="B43" t="s">
+        <v>259</v>
+      </c>
+      <c r="C43" t="s">
+        <v>59</v>
+      </c>
+      <c r="D43" t="s">
         <v>260</v>
       </c>
-      <c r="B43" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E43" t="s">
+        <v>121</v>
+      </c>
+      <c r="F43" t="s">
         <v>129</v>
       </c>
-      <c r="F43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H43">
         <v>2017</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="K43" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="L43"/>
       <c r="M43" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="P43" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>263</v>
+      </c>
+      <c r="B44" t="s">
+        <v>264</v>
+      </c>
+      <c r="C44" t="s">
         <v>265</v>
       </c>
-      <c r="B44" t="s">
+      <c r="D44" t="s">
         <v>266</v>
       </c>
-      <c r="C44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E44" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="F44" t="s">
-        <v>137</v>
+        <v>21</v>
       </c>
       <c r="G44" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="H44">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>247</v>
+        <v>267</v>
       </c>
       <c r="K44" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L44"/>
+        <v>24</v>
+      </c>
+      <c r="L44" t="s">
+        <v>268</v>
+      </c>
       <c r="M44" t="s">
-        <v>236</v>
+        <v>269</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="P44" t="s">
-        <v>269</v>
-[...6 lines deleted...]
-      <c r="B45" t="s">
         <v>271</v>
-      </c>
-[...38 lines deleted...]
-        <v>278</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">