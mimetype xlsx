--- v0 (2025-11-28)
+++ v1 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -264,71 +264,50 @@
   <si>
     <t>IS 1391 (part II)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-room-air-conditioners-cassette-floor-standing-tower-ceiling</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/AC_Notification.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Room Air Conditioners (Fixed Speed)</t>
   </si>
   <si>
     <t>This policy specifies the MEPS and labeling for fixed speed unitary and split ACs.</t>
   </si>
   <si>
     <t>IS 1391 (part I), IS 1391 (part II)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-room-air-conditioners-fixed-speed</t>
   </si>
   <si>
     <t>http://egazette.nic.in/WriteReadData/2017/177975.pdf</t>
   </si>
   <si>
-    <t>Energy Efficiency Policy for Room Air Conditioners (Split Air Conditioners)</t>
-[...19 lines deleted...]
-  <si>
     <t>Energy Efficiency Policy for Self-Ballasted LED Lamps</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and labeling instructions for self-ballasted general service LED lamps for general lighting services that works on single phase ac supply up to and including 250V, 50Hz.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>June 2024</t>
   </si>
   <si>
     <t>IS 16102 (part 2)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-self-ballasted-led-lamps</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/2_Amendment_IV_14a.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Storage Water Heaters</t>
   </si>
   <si>
     <t>This policy specifies the MEPS and labeling instructions for specifies following single phase electric storage water heaters up to 200 litres, for household and similar purposes and intended for heating water below boiling temperature, their rated voltage being not more than 250 V, namely:
@@ -381,91 +360,100 @@
 - 5 tick: Rated capacity x 0.30 ≥ EC
 Rated Capacity means the mass in kilograms of a particular type of dry textiles which, according to the instructions of the manufacturer of the clothes dryer, can be treated in a particular drying program suitable for drying the particular type of dry textile.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>IEC 61121:2005 with amendment 1</t>
   </si>
   <si>
     <t>National Environment Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mels-clothes-dryers</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/tick-rating</t>
   </si>
   <si>
-    <t>MELS for General Lighting</t>
+    <t>MELS for General Lighting (2019)</t>
   </si>
   <si>
     <t>This policy defines minimum energy labeling scheme requirements for incandescent lamps, CFLi lamps, and LEDs with an Edison screw or a bayonet lamp cap.</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/mels-general-lighting</t>
+    <t>Revised, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/mels-general-lighting-2019</t>
   </si>
   <si>
     <t>MELS for General Lighting (2024)</t>
   </si>
   <si>
     <t>This policy set energy label scheme for all regulated lamps:</t>
+  </si>
+  <si>
+    <t>September 2025</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mels-general-lighting-2024</t>
   </si>
   <si>
     <t>MELS for Split Type Air-Conditioners</t>
   </si>
   <si>
     <t>This policy applies to any single-phase non-ducted room air-conditioner (split type (inverter)) with a cooling capacity of 17.6 kW or lower and any single-phase non-ducted room air-conditioner (split type (non-inverter)) with a cooling capacity of 17.6 kW or lower.</t>
   </si>
   <si>
     <t>ISO 15042:2017
 ,   
                     IEC 62301:2005
 ,   
                     IEC 62301:2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mels-split-type-air-conditioners</t>
   </si>
   <si>
     <t>MEPS for casement and window air-conditioners</t>
   </si>
   <si>
     <t>This policy applies to casement and window (up to 8.8 kW). The Minimum Coefficient of Performance (COP) is set at COP100% &gt; 3.78. Cooling capacity refers to the measured total cooling capacity in accordance with the applicable test standards: ISO 5151:2017, Section 5.1: Cooling capacity test, Climate Class T1.</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>ISO 5151:2017, Section 5.1: Cooling capacity test, Climate Class T1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-casement-and-window-air-conditioners</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/about-mandatory-energy-labelling-and-minimum-energy-performance-standards</t>
   </si>
   <si>
     <t>MEPS for Clothes Dryers</t>
   </si>
   <si>
     <t>This policy defines minimum energy performance requirements for clothes dryers with a rated capacity of https://www.nea.gov.sg/up to 10kg. The revised 2022 MEPS are: EC ≤ [Rated Capacity x 0.55], where “Rated Capacity” means the mass in kilograms of a particular type of dry textiles which, according to the instructions of the manufacturer of the clothes dryer, can be treated in a particular drying program suitable for drying the particular type of dry textile and “EC” means Energy Consumption in kWh per wash.</t>
   </si>
   <si>
     <t>IEC1 61121:2005 with amendment 1, Section 9.2.1: Drying tests general</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-clothes-dryers</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/minimum-energy-performance-standards</t>
   </si>
@@ -484,99 +472,99 @@
                     CIE 84:1989 and IEC 60064 or IEC 60357, Measurement of luminous flux
 ,   
                     IEC 60969:2001, Performance tests
 ,   
                     IEC 60901:2001, Performance tests
 ,   
                     IEC 60081:2002, Performance tests
 ,   
                     IEC 62612:2013, Performance tests
 ,   
                     IEC 62612:2013, Performance tests</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-general-lighting</t>
   </si>
   <si>
     <t>MEPS for General Lighting (2024)</t>
   </si>
   <si>
     <t>This policy sets minimum energy performance standards for lamps as shown below</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-general-lighting-2024</t>
   </si>
   <si>
-    <t>MEPS for Refrigerators</t>
+    <t>MEPS for Refrigerators (2022)</t>
   </si>
   <si>
     <t>This policy defines minimum energy performance requirements for the following refrigerators: 
 - Refrigerators without a freezer up to 900L: 
 - Refrigerators with a freezer up to 300L: AEC ≤ [(465 + 1.378 xVadj tot) x 0.427]
 - Refrigerators with a freezer &gt; 300L to 900L: AEC ≤ [(465 + 1.378 xVadj tot) x 0.427]
 - Refrigerators with freezer and through-the-door ice dispenser: AEC ≤ [(585 + 1.378 x
 Vadj tot) x 0.409]
 - Vadj tot is defined as the sum of the adjusted volumes of the refrigerator compartments.
 - “Through-the-door ice dispenser” means an automatic ice maker coupled with a device that
 delivers ice on demand externally through a door.
 - “AEC” means Annual Energy Consumption.</t>
   </si>
   <si>
     <t>IEC 62552:2007 or ISO2 15502:2005, Section 15: Energy consumption test, climate class T</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/meps-refrigerators-0</t>
+    <t>https://cprc-clasp.ngo/policies/meps-refrigerators-2022</t>
   </si>
   <si>
     <t>MEPS for Refrigerators (2025)</t>
   </si>
   <si>
     <t>This policy raises minimum energy performance standards for refrigerators with adjusted volumes no greater than 900 litres.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-refrigerators-2025</t>
   </si>
   <si>
-    <t>MEPS for Split Type Air-Conditioners</t>
+    <t>MEPS for Split Type Air-Conditioners (2022)</t>
   </si>
   <si>
     <t>This policy applies to any single-phase non-ducted room air-conditioner (split type (inverter)) with a cooling capacity of 17.6 kW or lower and any single-phase non-ducted room air-conditioner (split type (non-inverter)) with a cooling capacity of 17.6 kW or lower.
 The established MEPS are: 
 Single/Multi Split (inverter) up to 17.6kW: COP100% ≥ 3.34
 Single/Multi Split (inverter) up to 17.6kW: COPweighted ≥ 4.04
 Single/Multi Split (non-inverter) up to 17.6kW: COP100% ≥ 4.04
 COPweighted = 0.4 x COP100% + 0.6 x COP50%</t>
   </si>
   <si>
     <t>ISO 15042:2017, Section 6.1: Cooling capacity test, climate class T1
 ,   
                     ISO 5151:2017, Section 5.1: Cooling capacity test, Climate class T1
 ,   
                     IEC 62301:2005 or IEC 62301:2011, Section 5.3.1 or 5.3.2 of IEC 62301:2005 or Section 5.3.2, 5.3.3 or 5.3.4 of IEC 62301:2011, Climate class Nil</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/meps-split-type-air-conditioners</t>
+    <t>https://cprc-clasp.ngo/policies/meps-split-type-air-conditioners-2022</t>
   </si>
   <si>
     <t>MEPS for Split Type Air-Conditioners (2025)</t>
   </si>
   <si>
     <t>This policy raises MEPS for single and multi split air conditioners.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-split-type-air-conditioners-2025</t>
   </si>
   <si>
     <t>Schedule 12 - Washing Machines</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and labeling instructions for all types of washing machines covered under the scope of IEC 60456 and IS 302-2-7 meant for household and similar use, being manufactured, imported and sold in India. The label is voluntary until December 31, 2020, and is expected to become mandatory in 2021.</t>
   </si>
   <si>
     <t>Washing Machines</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>IEC 60456:2010, IS 302-7-7:2010</t>
   </si>
@@ -1072,51 +1060,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P36"/>
+  <dimension ref="A1:P35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="122.542" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="836.367" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="196.952" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="137.966" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="209.949" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1611,1309 +1599,1261 @@
       </c>
       <c r="O10" t="s">
         <v>77</v>
       </c>
       <c r="P10" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>79</v>
       </c>
       <c r="B11" t="s">
         <v>80</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
         <v>81</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11">
+        <v>2015</v>
+      </c>
+      <c r="I11">
+        <v>2023</v>
+      </c>
+      <c r="J11" t="s">
         <v>82</v>
       </c>
-      <c r="G11" t="s">
-[...8 lines deleted...]
-      <c r="J11" t="s">
+      <c r="K11" t="s">
+        <v>24</v>
+      </c>
+      <c r="L11" t="s">
         <v>83</v>
       </c>
-      <c r="K11" t="s">
-[...2 lines deleted...]
-      <c r="L11"/>
       <c r="M11" t="s">
         <v>26</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
         <v>84</v>
       </c>
       <c r="P11" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>86</v>
       </c>
       <c r="B12" t="s">
         <v>87</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
         <v>88</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I12">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="J12" t="s">
+        <v>23</v>
+      </c>
+      <c r="K12" t="s">
+        <v>24</v>
+      </c>
+      <c r="L12" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="M12" t="s">
         <v>26</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
+        <v>90</v>
+      </c>
+      <c r="P12" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>92</v>
+      </c>
+      <c r="B13" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>2009</v>
       </c>
       <c r="I13">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="J13" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="M13" t="s">
         <v>26</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
+        <v>96</v>
+      </c>
+      <c r="P13" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" t="s">
         <v>99</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
+        <v>32</v>
+      </c>
+      <c r="D14" t="s">
         <v>100</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H14">
         <v>2009</v>
       </c>
       <c r="I14">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="J14" t="s">
-        <v>34</v>
+        <v>102</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M14" t="s">
-        <v>26</v>
+        <v>104</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="P14" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B15" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="G15" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="H15">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="I15">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="J15" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
-      <c r="L15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15" t="s">
+        <v>104</v>
+      </c>
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
         <v>111</v>
       </c>
-      <c r="N15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B16" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="G16" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H16">
         <v>2015</v>
       </c>
       <c r="I16">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="J16" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="P16" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B17" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C17" t="s">
         <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>116</v>
+        <v>70</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H17">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="I17">
-        <v>2024</v>
+        <v>2014</v>
       </c>
       <c r="J17" t="s">
-        <v>83</v>
+        <v>102</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17"/>
+      <c r="L17" t="s">
+        <v>118</v>
+      </c>
       <c r="M17" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="P17" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>120</v>
+      </c>
+      <c r="B18" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="C18" t="s">
         <v>32</v>
       </c>
       <c r="D18" t="s">
         <v>70</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>108</v>
+        <v>122</v>
       </c>
       <c r="G18" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H18">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="I18">
-        <v>2014</v>
+        <v>2022</v>
       </c>
       <c r="J18" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
         <v>123</v>
       </c>
       <c r="M18" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
         <v>124</v>
       </c>
       <c r="P18" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C19" t="s">
         <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>82</v>
+        <v>122</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H19">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="I19">
         <v>2022</v>
       </c>
       <c r="J19" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="M19" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="P19" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B20" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C20" t="s">
         <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>82</v>
+        <v>122</v>
       </c>
       <c r="G20" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="H20">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I20">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="J20" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="M20" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="P20" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C21" t="s">
         <v>32</v>
       </c>
       <c r="D21" t="s">
-        <v>137</v>
+        <v>109</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>82</v>
+        <v>122</v>
       </c>
       <c r="G21" t="s">
         <v>8</v>
       </c>
       <c r="H21">
         <v>2015</v>
       </c>
       <c r="I21">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="J21" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
-      <c r="L21" t="s">
+      <c r="L21"/>
+      <c r="M21" t="s">
+        <v>104</v>
+      </c>
+      <c r="N21" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" t="s">
         <v>138</v>
       </c>
-      <c r="M21" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P21" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>139</v>
+      </c>
+      <c r="B22" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="C22" t="s">
         <v>32</v>
       </c>
       <c r="D22" t="s">
-        <v>116</v>
+        <v>53</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>82</v>
+        <v>122</v>
       </c>
       <c r="G22" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="H22">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="I22">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="J22" t="s">
-        <v>83</v>
+        <v>102</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
-      <c r="L22"/>
+      <c r="L22" t="s">
+        <v>141</v>
+      </c>
       <c r="M22" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
         <v>142</v>
       </c>
       <c r="P22" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>143</v>
       </c>
       <c r="B23" t="s">
         <v>144</v>
       </c>
       <c r="C23" t="s">
         <v>32</v>
       </c>
       <c r="D23" t="s">
         <v>53</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>82</v>
+        <v>122</v>
       </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H23">
         <v>2011</v>
       </c>
       <c r="I23">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="J23" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
-      <c r="L23" t="s">
+      <c r="L23"/>
+      <c r="M23" t="s">
+        <v>104</v>
+      </c>
+      <c r="N23" t="s">
+        <v>27</v>
+      </c>
+      <c r="O23" t="s">
         <v>145</v>
       </c>
-      <c r="M23" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P23" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>146</v>
+      </c>
+      <c r="B24" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="C24" t="s">
         <v>32</v>
       </c>
       <c r="D24" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>82</v>
+        <v>122</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="H24">
         <v>2011</v>
       </c>
       <c r="I24">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="J24" t="s">
-        <v>83</v>
+        <v>102</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
-      <c r="L24"/>
+      <c r="L24" t="s">
+        <v>148</v>
+      </c>
       <c r="M24" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
         <v>149</v>
       </c>
       <c r="P24" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>150</v>
       </c>
       <c r="B25" t="s">
         <v>151</v>
       </c>
       <c r="C25" t="s">
         <v>32</v>
       </c>
       <c r="D25" t="s">
         <v>70</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>82</v>
+        <v>122</v>
       </c>
       <c r="G25" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H25">
         <v>2011</v>
       </c>
       <c r="I25">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="J25" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
-      <c r="L25" t="s">
+      <c r="L25"/>
+      <c r="M25" t="s">
+        <v>104</v>
+      </c>
+      <c r="N25" t="s">
+        <v>27</v>
+      </c>
+      <c r="O25" t="s">
         <v>152</v>
       </c>
-      <c r="M25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P25" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>153</v>
+      </c>
+      <c r="B26" t="s">
         <v>154</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" t="s">
         <v>155</v>
       </c>
-      <c r="C26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" t="s">
-        <v>20</v>
+        <v>156</v>
       </c>
       <c r="F26" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>2011</v>
       </c>
       <c r="I26">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="J26" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
-      <c r="L26"/>
+      <c r="L26" t="s">
+        <v>157</v>
+      </c>
       <c r="M26" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="P26" t="s">
-        <v>129</v>
+        <v>159</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B27" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C27" t="s">
         <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E27" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="I27">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="J27" t="s">
         <v>34</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="M27" t="s">
         <v>26</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="P27" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B28" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="E28" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I28">
         <v>2016</v>
       </c>
       <c r="J28" t="s">
         <v>34</v>
       </c>
       <c r="K28" t="s">
-        <v>24</v>
+        <v>169</v>
       </c>
       <c r="L28" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="M28" t="s">
         <v>26</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="P28" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B29" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>172</v>
+        <v>70</v>
       </c>
       <c r="E29" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="I29">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="J29" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="K29" t="s">
-        <v>173</v>
+        <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="M29" t="s">
         <v>26</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="P29" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>70</v>
+        <v>180</v>
       </c>
       <c r="E30" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>2020</v>
+        <v>2008</v>
       </c>
       <c r="I30">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="J30" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="M30" t="s">
         <v>26</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="P30" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B31" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C31" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D31" t="s">
-        <v>184</v>
+        <v>47</v>
       </c>
       <c r="E31" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="F31" t="s">
-        <v>21</v>
+        <v>186</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="I31">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="J31" t="s">
-        <v>34</v>
+        <v>187</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
-      <c r="L31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31" t="s">
-        <v>26</v>
+        <v>188</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="P31" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B32" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C32" t="s">
         <v>32</v>
       </c>
       <c r="D32" t="s">
-        <v>47</v>
+        <v>193</v>
       </c>
       <c r="E32" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="F32" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>2012</v>
       </c>
       <c r="I32">
         <v>2012</v>
       </c>
       <c r="J32" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32"/>
       <c r="M32" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="P32" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B33" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C33" t="s">
         <v>32</v>
       </c>
       <c r="D33" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E33" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="F33" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
         <v>2012</v>
       </c>
       <c r="I33">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="J33" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33"/>
       <c r="M33" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="P33" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B34" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C34" t="s">
         <v>32</v>
       </c>
       <c r="D34" t="s">
-        <v>202</v>
+        <v>53</v>
       </c>
       <c r="E34" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="F34" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2012</v>
       </c>
       <c r="I34">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="J34" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34"/>
       <c r="M34" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
         <v>204</v>
       </c>
       <c r="P34" t="s">
-        <v>205</v>
+        <v>190</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>205</v>
+      </c>
+      <c r="B35" t="s">
         <v>206</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
+        <v>18</v>
+      </c>
+      <c r="D35" t="s">
         <v>207</v>
       </c>
-      <c r="C35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="F35" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I35">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="J35" t="s">
-        <v>191</v>
+        <v>208</v>
       </c>
       <c r="K35" t="s">
-        <v>24</v>
+        <v>209</v>
       </c>
       <c r="L35"/>
       <c r="M35" t="s">
-        <v>192</v>
+        <v>210</v>
       </c>
       <c r="N35" t="s">
-        <v>27</v>
+        <v>211</v>
       </c>
       <c r="O35" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="P35" t="s">
-        <v>194</v>
-[...33 lines deleted...]
-      <c r="K36" t="s">
         <v>213</v>
-      </c>
-[...11 lines deleted...]
-        <v>217</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">