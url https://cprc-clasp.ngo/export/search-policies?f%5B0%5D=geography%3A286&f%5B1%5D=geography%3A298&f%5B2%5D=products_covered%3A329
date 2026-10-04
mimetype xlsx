--- v0 (2025-11-26)
+++ v1 (2026-10-04)
@@ -104,75 +104,75 @@
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>December 2024</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>IS 7872 (all amendments)</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency (BEE)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/efficiency-policy-deep-freezers</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/Deep_Freezer_Regulations.pdf</t>
   </si>
   <si>
-    <t>MELS for Commercial Storage Refrigerators</t>
+    <t>MELS for Commercial Storage Refrigerators (2025)</t>
   </si>
   <si>
     <t>This policy defines minimum energy labeling scheme requirements for chiller, freezers, and combinations type of all capacities.</t>
   </si>
   <si>
     <t>Singapore*</t>
   </si>
   <si>
     <t>Refrigerated Cabinets, Wine Chillers, Walk-In Coolers and Freezers, Refrigerated Vending Machines, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>National Environment Agency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/mels-commercial-storage-refrigerators</t>
+    <t>https://cprc-clasp.ngo/policies/mels-commercial-storage-refrigerators-2025</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/tick-rating</t>
   </si>
   <si>
     <t>MEPS for Commercial Storage Refrigerators (2025)</t>
   </si>
   <si>
     <t>This policy sets minimum energy performance standards for commercial storage refrigerators as shown below</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-commercial-storage-refrigerators-2025</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/minimum-energy-performance-standards</t>
   </si>
   <si>
     <t>Schedule 25 - Deep Freezers</t>
   </si>
   <si>
     <t>This schedule specifies the safety and performance requirements for participating in the energy labelling program for deep freezers based on vapor compression working principle. It covers deep freezers of top access type, basically the chest freezers having a storage volume up to and including 1000 liters, with both hard top and glass top (sliding, hinged and curved) and their rated voltage not exceeding 250 V ac 50 Hz for single phase and 415 V ac 50 Hz for three phase ac, as specified under the scope of IS 7872 with all amendments.</t>
   </si>
@@ -664,51 +664,51 @@
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>32</v>
       </c>
       <c r="D3" t="s">
         <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>34</v>
       </c>
       <c r="G3" t="s">
         <v>35</v>
       </c>
       <c r="H3">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
         <v>36</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
         <v>37</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
         <v>38</v>
       </c>
       <c r="P3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>40</v>