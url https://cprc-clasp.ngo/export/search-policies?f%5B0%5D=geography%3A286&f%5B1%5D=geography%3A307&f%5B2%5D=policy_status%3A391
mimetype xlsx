--- v0 (2025-11-26)
+++ v1 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -253,71 +253,50 @@
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>IS 1391 (part II)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-room-air-conditioners-cassette-floor-standing-tower-ceiling</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/AC_Notification.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Room Air Conditioners (Fixed Speed)</t>
   </si>
   <si>
     <t>This policy specifies the MEPS and labeling for fixed speed unitary and split ACs.</t>
   </si>
   <si>
     <t>IS 1391 (part I), IS 1391 (part II)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-room-air-conditioners-fixed-speed</t>
   </si>
   <si>
     <t>http://egazette.nic.in/WriteReadData/2017/177975.pdf</t>
-  </si>
-[...19 lines deleted...]
-    <t>https://beestarlabel.com/Content/Notification/RAC/IAC_Notification_SO_3984_E_dated_28th_Auguest_2025.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Self-Ballasted LED Lamps</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and labeling instructions for self-ballasted general service LED lamps for general lighting services that works on single phase ac supply up to and including 250V, 50Hz.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>June 2024</t>
   </si>
   <si>
     <t>IS 16102 (part 2)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-self-ballasted-led-lamps</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/2_Amendment_IV_14a.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Storage Water Heaters</t>
   </si>
@@ -440,50 +419,53 @@
   <si>
     <t>This schedule specifies the MEPS and labeling instructions for single phase of rating up to 2.2 kW and three phase pump sets of ratings 1. kW to 75 kW covering Electric mono set pumps, submersible pump sets and open well submersible pump sets</t>
   </si>
   <si>
     <t>Agricultural Pumps</t>
   </si>
   <si>
     <t>IS 9079:2002, IS 8034:2002, IS 14220:1994, IS 11346:2002</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-7-agricultural-pump-sets</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/Schedule7-APS.pdf</t>
   </si>
   <si>
     <t>TCVN 11848:2021 - Notebook computers</t>
   </si>
   <si>
     <t>This standard specifies energy efficiency requirements and methods for determining energy consumption for laptops, two-in-one laptops, all-in-one laptops, tablets, and mobile workstations.  This standard does not apply to client computers, mobile client computers, mobile gaming consoles, point-of-sale (POS) machines, and tablets used in point-of-sale machines. This standard was adopted on 28 December 2021. It will enter into force on 1 January 2025.</t>
   </si>
   <si>
     <t>Computers</t>
   </si>
   <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
     <t>TCVN 11847:2017
 ,   
                     IEC 62623:2012
 ,   
                     IEC 61966-2-1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-118482021-notebook-computers</t>
   </si>
   <si>
     <t>https://static.luatvietnam.vn/xem-noi-dung-file-tieu-chuan-viet-nam-tcvn-11848-2021-bo-khoa-hoc-va-cong-nghe-238464-d3/uploaded/VIETLAWFILE/2022/12/TCVN_11848_2021_TCDLCL_191222115003.pdf.aspx</t>
   </si>
   <si>
     <t>TCVN 13371:2021 - Desktop computers</t>
   </si>
   <si>
     <t>This policy specifies energy efficiency requirements and methods for determining energy consumption for desktop computers, including integrated desktop computers. This standard does not apply to point-of-sale (POS) terminals, workstations, and client computers. This policy enters into force on 1 January 2025.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-133712021-desktop-computers</t>
   </si>
   <si>
     <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN+13371%3A2021</t>
   </si>
   <si>
@@ -651,50 +633,53 @@
   <si>
     <t>TCVN 8526:2013 Clothes washing machines for household use - energy efficiency and test methods</t>
   </si>
   <si>
     <t>This document specifies the MEPS, test methods, and star ratings for clothes washing machines for household use.</t>
   </si>
   <si>
     <t>IEC 60456:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-85262013-clothes-washing-machines-household-use-energy-efficiency-and-test-methods</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-8526-2013-may-giat-gia-dung-hieu-suat-nang-luong-phuong-phap-xac-dinh#toan-van</t>
   </si>
   <si>
     <t>TCVN 8630:2010 Boilers - energy efficiency and test methods</t>
   </si>
   <si>
     <t>This standard stipulates energy efficiency requirements and test methods for determining energy efficiency for fuel-burning boilers. The methods for determining boiler efficiency use the forward balance method and the reverse balance method. This standard does not apply to boilers used to produce electricity. This standard will enter into effect on 1 April 2025.</t>
   </si>
   <si>
     <t>Boilers and Furnaces</t>
   </si>
   <si>
+    <t>Revised, Superseded</t>
+  </si>
+  <si>
     <t>Gas, Oil</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-86302010-boilers-energy-efficiency-and-test-methods</t>
   </si>
   <si>
     <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN+8630%3A2019</t>
   </si>
   <si>
     <t>TCVN 8630:2019 Boilers - Energy Efficiency and Method for Determination</t>
   </si>
   <si>
     <t>This standard specifies the requirements for energy efficiency and the method for determining energy efficiency for fuel-fired boilers when put into use in the industrial sector.
 The method for determining boiler efficiency specified in this standard is the forward balance method and the reverse balance method.
 This standard does not apply to boilers used for electricity generation.
 It replaces TCVN 8630:2010 and has been effective starting April 2025.</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-86302019-boilers-energy-efficiency-and-method-determination</t>
   </si>
   <si>
     <t>TCVN 9508:2012 Computer monitors - energy efficiency</t>
@@ -723,72 +708,60 @@
   <si>
     <t>Imaging Equipment</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-95092012-printers-energy-efficiency</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-9509-2012-may-in-hieu-suat-nang-luong</t>
   </si>
   <si>
     <t>TCVN 9536: 2021: Television Sets - Energy Efficiency</t>
   </si>
   <si>
     <t>This standard applies to television sets with a rated power of less than 1 000 W, consisting of a display and one or more receivers/tuners in the same or separate housing.
 It also applies to TV/VCR, TV/DVD, combined TV/VCR/DVD sets.
 It does not apply to television sets with computer, OCAP, IP and other television receivers with special functions. This standard specifies minimum energy efficiency levels and energy efficiency classes for television sets.
 It replaces TCVN 9536:2012 and has been effective since April 2025.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-9536-2021-television-sets-energy-efficiency</t>
   </si>
   <si>
     <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN%209536:2021</t>
   </si>
   <si>
-    <t>TCVN 9536:2012 Television sets - energy efficiency</t>
-[...2 lines deleted...]
-    <t>This document specifies the MEPS, test methods, and star ratings for television sets.</t>
+    <t>Vietnam Decision No. 51/2011/QD-TTg</t>
+  </si>
+  <si>
+    <t>Import, manufacture, and circulation of incandescent lamps with a power output higher than 60W will be banned from January 1, 2013.</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
   </si>
   <si>
     <t>August 2019</t>
-  </si>
-[...13 lines deleted...]
-    <t>Non-Directional lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/vietnam-decision-no-512011qd-ttg</t>
   </si>
   <si>
     <t>http://thuvienphapluat.vn/van-ban/Tai-nguyen-Moi-truong/Quyet-dinh-51-2011-QD-TTg-danh-muc-phuong-tien-thiet-bi-phai-dan-nhan-nang-129033.aspx</t>
   </si>
   <si>
     <t>Water Efficient Products WEP-I</t>
   </si>
   <si>
     <t>WEP-I includes a set of recommendations for selection, manufacturing, engineering and installation of efficient plumbing systems in India, along with flow rates for faucets, showerheads, water closets andurinals</t>
   </si>
   <si>
     <t>Dishwashers, Washing Machines, Showers or Showerheads, Urinals, Taps or Faucets</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>Water</t>
   </si>
@@ -1128,51 +1101,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P41"/>
+  <dimension ref="A1:P39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="836.367" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="515.446" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="128.54" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="141.394" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="227.516" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1669,1557 +1642,1461 @@
       </c>
       <c r="O10" t="s">
         <v>78</v>
       </c>
       <c r="P10" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>80</v>
       </c>
       <c r="B11" t="s">
         <v>81</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>82</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
+        <v>33</v>
+      </c>
+      <c r="G11" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11">
+        <v>2015</v>
+      </c>
+      <c r="I11">
+        <v>2023</v>
+      </c>
+      <c r="J11" t="s">
         <v>83</v>
       </c>
-      <c r="G11" t="s">
-[...8 lines deleted...]
-      <c r="J11" t="s">
+      <c r="K11" t="s">
+        <v>24</v>
+      </c>
+      <c r="L11" t="s">
         <v>84</v>
       </c>
-      <c r="K11" t="s">
-[...2 lines deleted...]
-      <c r="L11"/>
       <c r="M11" t="s">
         <v>36</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
       <c r="O11" t="s">
         <v>85</v>
       </c>
       <c r="P11" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>87</v>
       </c>
       <c r="B12" t="s">
         <v>88</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>89</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I12">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="J12" t="s">
+        <v>34</v>
+      </c>
+      <c r="K12" t="s">
+        <v>24</v>
+      </c>
+      <c r="L12" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="M12" t="s">
         <v>36</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
       <c r="O12" t="s">
+        <v>91</v>
+      </c>
+      <c r="P12" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>93</v>
+      </c>
+      <c r="B13" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>2009</v>
       </c>
       <c r="I13">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="J13" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="M13" t="s">
         <v>36</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
       <c r="O13" t="s">
+        <v>97</v>
+      </c>
+      <c r="P13" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>99</v>
+      </c>
+      <c r="B14" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14" t="s">
+        <v>101</v>
+      </c>
+      <c r="E14" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="I14">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="J14" t="s">
         <v>54</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
         <v>103</v>
       </c>
       <c r="M14" t="s">
         <v>36</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
       <c r="O14" t="s">
         <v>104</v>
       </c>
       <c r="P14" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>106</v>
       </c>
       <c r="B15" t="s">
         <v>107</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15" t="s">
         <v>108</v>
       </c>
       <c r="E15" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="F15" t="s">
         <v>33</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="I15">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="J15" t="s">
         <v>54</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="M15" t="s">
         <v>36</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
       <c r="O15" t="s">
+        <v>110</v>
+      </c>
+      <c r="P15" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>112</v>
+      </c>
+      <c r="B16" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="E16" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="F16" t="s">
         <v>33</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I16">
         <v>2016</v>
       </c>
       <c r="J16" t="s">
         <v>54</v>
       </c>
       <c r="K16" t="s">
-        <v>24</v>
+        <v>115</v>
       </c>
       <c r="L16" t="s">
         <v>116</v>
       </c>
       <c r="M16" t="s">
         <v>36</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
       <c r="O16" t="s">
         <v>117</v>
       </c>
       <c r="P16" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>119</v>
       </c>
       <c r="B17" t="s">
         <v>120</v>
       </c>
       <c r="C17" t="s">
         <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>121</v>
+        <v>71</v>
       </c>
       <c r="E17" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="F17" t="s">
         <v>33</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="I17">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="J17" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="K17" t="s">
-        <v>122</v>
+        <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="M17" t="s">
         <v>36</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
       <c r="O17" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="P17" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B18" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C18" t="s">
         <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="E18" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="F18" t="s">
         <v>33</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2020</v>
+        <v>2008</v>
       </c>
       <c r="I18">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="J18" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="M18" t="s">
         <v>36</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
       <c r="O18" t="s">
+        <v>128</v>
+      </c>
+      <c r="P18" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>130</v>
+      </c>
+      <c r="B19" t="s">
         <v>131</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" t="s">
         <v>132</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="E19" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" t="s">
         <v>133</v>
       </c>
-      <c r="E19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>2008</v>
+        <v>2017</v>
       </c>
       <c r="I19">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="J19" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19" t="s">
         <v>134</v>
       </c>
       <c r="M19" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
       <c r="O19" t="s">
         <v>135</v>
       </c>
       <c r="P19" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>137</v>
       </c>
       <c r="B20" t="s">
         <v>138</v>
       </c>
       <c r="C20" t="s">
         <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>2017</v>
       </c>
       <c r="I20">
         <v>2021</v>
       </c>
       <c r="J20" t="s">
         <v>23</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="M20" t="s">
         <v>25</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
       <c r="O20" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="P20" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B21" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C21" t="s">
         <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2017</v>
+        <v>2005</v>
       </c>
       <c r="I21">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="J21" t="s">
         <v>23</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="M21" t="s">
         <v>25</v>
       </c>
       <c r="N21" t="s">
-        <v>26</v>
+        <v>145</v>
       </c>
       <c r="O21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="P21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B22" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C22" t="s">
         <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>83</v>
+        <v>33</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="I22">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="J22" t="s">
         <v>23</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M22" t="s">
         <v>25</v>
       </c>
       <c r="N22" t="s">
-        <v>151</v>
+        <v>26</v>
       </c>
       <c r="O22" t="s">
         <v>152</v>
       </c>
       <c r="P22" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>154</v>
       </c>
       <c r="B23" t="s">
         <v>155</v>
       </c>
       <c r="C23" t="s">
         <v>18</v>
       </c>
       <c r="D23" t="s">
         <v>156</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>33</v>
+        <v>133</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>2007</v>
       </c>
       <c r="I23">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="J23" t="s">
         <v>23</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
         <v>157</v>
       </c>
       <c r="M23" t="s">
         <v>25</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
       <c r="O23" t="s">
         <v>158</v>
       </c>
       <c r="P23" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>160</v>
       </c>
       <c r="B24" t="s">
         <v>161</v>
       </c>
       <c r="C24" t="s">
         <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>162</v>
+        <v>71</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>2007</v>
       </c>
       <c r="I24">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="J24" t="s">
         <v>23</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="M24" t="s">
         <v>25</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
       <c r="O24" t="s">
+        <v>163</v>
+      </c>
+      <c r="P24" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>165</v>
+      </c>
+      <c r="B25" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="C25" t="s">
         <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>71</v>
+        <v>95</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="I25">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="J25" t="s">
         <v>23</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
-      <c r="L25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25" t="s">
         <v>25</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
       <c r="O25" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="P25" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B26" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C26" t="s">
         <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>2008</v>
       </c>
       <c r="I26">
         <v>2015</v>
       </c>
       <c r="J26" t="s">
         <v>23</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
-      <c r="L26"/>
+      <c r="L26" t="s">
+        <v>171</v>
+      </c>
       <c r="M26" t="s">
         <v>25</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
       <c r="O26" t="s">
+        <v>172</v>
+      </c>
+      <c r="P26" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>174</v>
+      </c>
+      <c r="B27" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="C27" t="s">
         <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>115</v>
+        <v>89</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="I27">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="J27" t="s">
         <v>23</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
-      <c r="L27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L27"/>
       <c r="M27" t="s">
         <v>25</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
       <c r="O27" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="P27" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B28" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2009</v>
       </c>
       <c r="I28">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="J28" t="s">
         <v>23</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
-      <c r="L28"/>
+      <c r="L28" t="s">
+        <v>171</v>
+      </c>
       <c r="M28" t="s">
         <v>25</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
       <c r="O28" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="P28" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B29" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>115</v>
+        <v>95</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2009</v>
       </c>
       <c r="I29">
         <v>2013</v>
       </c>
       <c r="J29" t="s">
         <v>23</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
-      <c r="L29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L29"/>
       <c r="M29" t="s">
         <v>25</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
       <c r="O29" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="P29" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B30" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>102</v>
+        <v>188</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="I30">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="J30" t="s">
         <v>23</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
         <v>25</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
       <c r="O30" t="s">
+        <v>189</v>
+      </c>
+      <c r="P30" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>191</v>
+      </c>
+      <c r="B31" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="C31" t="s">
         <v>18</v>
       </c>
       <c r="D31" t="s">
-        <v>194</v>
+        <v>60</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="I31">
         <v>2015</v>
       </c>
       <c r="J31" t="s">
         <v>23</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
         <v>25</v>
       </c>
       <c r="N31" t="s">
-        <v>26</v>
+        <v>145</v>
       </c>
       <c r="O31" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="P31" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="B32" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="C32" t="s">
         <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>60</v>
+        <v>101</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>2010</v>
       </c>
       <c r="I32">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="J32" t="s">
         <v>23</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
-      <c r="L32"/>
+      <c r="L32" t="s">
+        <v>197</v>
+      </c>
       <c r="M32" t="s">
         <v>25</v>
       </c>
       <c r="N32" t="s">
-        <v>151</v>
+        <v>26</v>
       </c>
       <c r="O32" t="s">
+        <v>198</v>
+      </c>
+      <c r="P32" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>200</v>
+      </c>
+      <c r="B33" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="C33" t="s">
         <v>18</v>
       </c>
       <c r="D33" t="s">
-        <v>108</v>
+        <v>202</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="G33" t="s">
-        <v>22</v>
+        <v>203</v>
       </c>
       <c r="H33">
         <v>2010</v>
       </c>
       <c r="I33">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="J33" t="s">
         <v>23</v>
       </c>
       <c r="K33" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>204</v>
+      </c>
+      <c r="L33"/>
       <c r="M33" t="s">
         <v>25</v>
       </c>
       <c r="N33" t="s">
         <v>26</v>
       </c>
       <c r="O33" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P33" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B34" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C34" t="s">
         <v>18</v>
       </c>
       <c r="D34" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2010</v>
       </c>
       <c r="I34">
         <v>2019</v>
       </c>
       <c r="J34" t="s">
-        <v>23</v>
+        <v>209</v>
       </c>
       <c r="K34" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="L34"/>
       <c r="M34" t="s">
         <v>25</v>
       </c>
       <c r="N34" t="s">
-        <v>26</v>
+        <v>145</v>
       </c>
       <c r="O34" t="s">
         <v>210</v>
       </c>
       <c r="P34" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>211</v>
+      </c>
+      <c r="B35" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="C35" t="s">
         <v>18</v>
       </c>
       <c r="D35" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="I35">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="J35" t="s">
+        <v>23</v>
+      </c>
+      <c r="K35" t="s">
+        <v>24</v>
+      </c>
+      <c r="L35" t="s">
         <v>214</v>
       </c>
-      <c r="K35" t="s">
-[...2 lines deleted...]
-      <c r="L35"/>
       <c r="M35" t="s">
         <v>25</v>
       </c>
       <c r="N35" t="s">
-        <v>151</v>
+        <v>26</v>
       </c>
       <c r="O35" t="s">
         <v>215</v>
       </c>
       <c r="P35" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B36" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C36" t="s">
         <v>18</v>
       </c>
       <c r="D36" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
         <v>2012</v>
       </c>
       <c r="I36">
         <v>2015</v>
       </c>
       <c r="J36" t="s">
         <v>23</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="M36" t="s">
         <v>25</v>
       </c>
       <c r="N36" t="s">
         <v>26</v>
       </c>
       <c r="O36" t="s">
         <v>220</v>
       </c>
       <c r="P36" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>222</v>
       </c>
       <c r="B37" t="s">
         <v>223</v>
       </c>
       <c r="C37" t="s">
         <v>18</v>
       </c>
       <c r="D37" t="s">
-        <v>224</v>
+        <v>47</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
         <v>2012</v>
       </c>
       <c r="I37">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="J37" t="s">
-        <v>23</v>
+        <v>209</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
-      <c r="L37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L37"/>
       <c r="M37" t="s">
         <v>25</v>
       </c>
       <c r="N37" t="s">
         <v>26</v>
       </c>
       <c r="O37" t="s">
+        <v>224</v>
+      </c>
+      <c r="P37" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>226</v>
+      </c>
+      <c r="B38" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="C38" t="s">
         <v>18</v>
       </c>
       <c r="D38" t="s">
-        <v>47</v>
+        <v>228</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I38">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="J38" t="s">
-        <v>214</v>
+        <v>229</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38"/>
       <c r="M38" t="s">
         <v>25</v>
       </c>
       <c r="N38" t="s">
         <v>26</v>
       </c>
       <c r="O38" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="P38" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B39" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C39" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D39" t="s">
-        <v>47</v>
+        <v>234</v>
       </c>
       <c r="E39" t="s">
-        <v>20</v>
+        <v>102</v>
       </c>
       <c r="F39" t="s">
-        <v>83</v>
+        <v>235</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I39">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="J39" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="K39" t="s">
-        <v>24</v>
+        <v>237</v>
       </c>
       <c r="L39"/>
       <c r="M39" t="s">
-        <v>25</v>
+        <v>238</v>
       </c>
       <c r="N39" t="s">
-        <v>26</v>
+        <v>239</v>
       </c>
       <c r="O39" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="P39" t="s">
-        <v>235</v>
-[...51 lines deleted...]
-      <c r="A41" t="s">
         <v>241</v>
-      </c>
-[...41 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">