--- v0 (2025-11-28)
+++ v1 (2026-08-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -226,71 +226,50 @@
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>IS 1391 (part II)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-room-air-conditioners-cassette-floor-standing-tower-ceiling</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/AC_Notification.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Room Air Conditioners (Fixed Speed)</t>
   </si>
   <si>
     <t>This policy specifies the MEPS and labeling for fixed speed unitary and split ACs.</t>
   </si>
   <si>
     <t>IS 1391 (part I), IS 1391 (part II)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-room-air-conditioners-fixed-speed</t>
   </si>
   <si>
     <t>http://egazette.nic.in/WriteReadData/2017/177975.pdf</t>
-  </si>
-[...19 lines deleted...]
-    <t>https://beestarlabel.com/Content/Notification/RAC/IAC_Notification_SO_3984_E_dated_28th_Auguest_2025.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Self-Ballasted LED Lamps</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and labeling instructions for self-ballasted general service LED lamps for general lighting services that works on single phase ac supply up to and including 250V, 50Hz.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>June 2024</t>
   </si>
   <si>
     <t>IS 16102 (part 2)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-self-ballasted-led-lamps</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/2_Amendment_IV_14a.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Storage Water Heaters</t>
   </si>
@@ -321,50 +300,53 @@
     <t>The policy specifies the tubular fluorescent lamps for general lighting services covering all wattages with nominal dimension starting from 1100 millimeter and upto1500 millimeter covering color temperature of 6500 kelvin for halo-phosphate category, and 2700 kelvin, 4000 kelvin and 6500 kelvin  tri-phosphate lamps categories for display of particulars on label.</t>
   </si>
   <si>
     <t>Tubular Lamps</t>
   </si>
   <si>
     <t>IS 2418 (part 1 and 2) -1977 with all amendments</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-tubular-fluorescent-lamps-tfl</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/TFLnoti_New.pdf</t>
   </si>
   <si>
     <t>MEPS for lighting products</t>
   </si>
   <si>
     <t>Incandescent lamps and integrated ballast fluorescent lamps intended to be directly powered by the mains electrical grid.</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>Agence Nationale pour la Promotion et la Rationalisation de l'Utilisation de l'…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-lighting-products</t>
   </si>
   <si>
     <t>http://www.rcreee.org/sites/default/files/algeria_ee_fact_sheet_print.pdf</t>
   </si>
   <si>
     <t>Schedule 12 - Washing Machines</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and labeling instructions for all types of washing machines covered under the scope of IEC 60456 and IS 302-2-7 meant for household and similar use, being manufactured, imported and sold in India. The label is voluntary until December 31, 2020, and is expected to become mandatory in 2021.</t>
   </si>
   <si>
     <t>Washing Machines</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
@@ -803,51 +785,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P20"/>
+  <dimension ref="A1:P19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="122.542" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="836.367" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="94.263" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="128.54" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="137.966" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="192.239" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1296,575 +1278,527 @@
       </c>
       <c r="O9" t="s">
         <v>69</v>
       </c>
       <c r="P9" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>71</v>
       </c>
       <c r="B10" t="s">
         <v>72</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>73</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10">
+        <v>2015</v>
+      </c>
+      <c r="I10">
+        <v>2023</v>
+      </c>
+      <c r="J10" t="s">
         <v>74</v>
-      </c>
-[...10 lines deleted...]
-        <v>75</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10"/>
+      <c r="L10" t="s">
+        <v>75</v>
+      </c>
       <c r="M10" t="s">
         <v>26</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
         <v>76</v>
       </c>
       <c r="P10" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>78</v>
       </c>
       <c r="B11" t="s">
         <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
         <v>80</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I11">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="J11" t="s">
-        <v>81</v>
+        <v>23</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="M11" t="s">
         <v>26</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
+        <v>82</v>
+      </c>
+      <c r="P11" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>84</v>
+      </c>
+      <c r="B12" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>2009</v>
       </c>
       <c r="I12">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="J12" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="M12" t="s">
         <v>26</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
+        <v>88</v>
+      </c>
+      <c r="P12" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>90</v>
+      </c>
+      <c r="B13" t="s">
         <v>91</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D13" t="s">
         <v>93</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>94</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="I13">
-        <v>2018</v>
+        <v>2010</v>
       </c>
       <c r="J13" t="s">
-        <v>45</v>
+        <v>95</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13" t="s">
-        <v>26</v>
+        <v>96</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="P13" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C14" t="s">
-        <v>99</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>102</v>
       </c>
       <c r="F14" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="I14">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="J14" t="s">
-        <v>101</v>
+        <v>45</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
-      <c r="L14"/>
+      <c r="L14" t="s">
+        <v>103</v>
+      </c>
       <c r="M14" t="s">
-        <v>102</v>
+        <v>26</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="P14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E15" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="I15">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="J15" t="s">
         <v>45</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
         <v>109</v>
       </c>
       <c r="M15" t="s">
         <v>26</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
         <v>110</v>
       </c>
       <c r="P15" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>112</v>
       </c>
       <c r="B16" t="s">
         <v>113</v>
       </c>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
         <v>114</v>
       </c>
       <c r="E16" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I16">
         <v>2016</v>
       </c>
       <c r="J16" t="s">
         <v>45</v>
       </c>
       <c r="K16" t="s">
-        <v>24</v>
+        <v>115</v>
       </c>
       <c r="L16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M16" t="s">
         <v>26</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B17" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>120</v>
+        <v>62</v>
       </c>
       <c r="E17" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="I17">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="J17" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="K17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="M17" t="s">
         <v>26</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
+        <v>122</v>
+      </c>
+      <c r="P17" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>124</v>
+      </c>
+      <c r="B18" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>62</v>
+        <v>126</v>
       </c>
       <c r="E18" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2020</v>
+        <v>2008</v>
       </c>
       <c r="I18">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="J18" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
         <v>127</v>
       </c>
       <c r="M18" t="s">
         <v>26</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
         <v>128</v>
       </c>
       <c r="P18" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>130</v>
       </c>
       <c r="B19" t="s">
         <v>131</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
         <v>132</v>
       </c>
       <c r="E19" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="F19" t="s">
-        <v>21</v>
+        <v>133</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="I19">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="J19" t="s">
-        <v>45</v>
+        <v>134</v>
       </c>
       <c r="K19" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
-        <v>26</v>
+        <v>136</v>
       </c>
       <c r="N19" t="s">
-        <v>27</v>
+        <v>137</v>
       </c>
       <c r="O19" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="P19" t="s">
-        <v>135</v>
-[...18 lines deleted...]
-      <c r="F20" t="s">
         <v>139</v>
-      </c>
-[...26 lines deleted...]
-        <v>145</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">