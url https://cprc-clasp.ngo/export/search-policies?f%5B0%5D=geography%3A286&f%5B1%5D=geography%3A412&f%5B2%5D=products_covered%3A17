--- v0 (2025-11-12)
+++ v1 (2026-09-12)
@@ -103,51 +103,51 @@
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>LPG</t>
   </si>
   <si>
     <t>IS 4246:2002
 ,   
                     IS 4246:2002</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency (BEE)</t>
   </si>
   <si>
     <t>Cookstoves, Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-domestic-liquefied-petroleum-gas-stove</t>
   </si>
   <si>
-    <t>https://beestarlabel.com/Content/LPG-Gas-Stove-Notification-14(a).pdf</t>
+    <t>https://beeindia.gov.in/star-label.php</t>
   </si>
   <si>
     <t>Energy Labeling of Electrical Products and Household Appliances (NM 14.2.300)</t>
   </si>
   <si>
     <t>This standard specifies mandatory labeling requirements for cooling appliances (refrigerators, freezers, and air conditioners), cooking appliances (electric ovens), cleaning appliances (dishwashers, washing machines, and clothes dryers), and household electric lamps (incandescent and fluorescent lamps with/without integrated ballast).</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers, Laundry, Washing Machines, Lighting, Lamps, Space Heating and Space Cooling, Air Conditioning</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>