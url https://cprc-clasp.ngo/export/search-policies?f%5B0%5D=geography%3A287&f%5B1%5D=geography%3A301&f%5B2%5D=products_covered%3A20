--- v0 (2025-11-26)
+++ v1 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -194,72 +194,72 @@
   <si>
     <t>ISO 5801 and AMCA 210</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-criteria-and-labeling-method-energy-label-qualified-ventilating-fans</t>
   </si>
   <si>
     <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=41</t>
   </si>
   <si>
     <t>Energy Efficiency Criteria and Labeling Method for Energy Label Qualified Ventilating Fans for Window type</t>
   </si>
   <si>
     <t>Bathroom and wall ventilation fans shall meet the requirements of CNS 2060 Ventilation fans; and are installed on wall; windows or surrounding space; in order to draw in or discharge air; and with the blade diameter of greater than 20 cm but less than 46 cm; or recognized by the Bureau of Energy of MOEA as wall ventilation fans.</t>
   </si>
   <si>
     <t>Window Fans</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-criteria-and-labeling-method-energy-label-qualified-ventilating-fans-0</t>
   </si>
   <si>
     <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=42</t>
   </si>
   <si>
-    <t>ESDM Ministerial Decree No. 134.K/EK.07/DJE/2023 -- Air Conditioning</t>
+    <t>ESDM Ministerial Decree No. 134.K/EK.07/DJE/2023 -- Air Conditioning (Amendment)</t>
   </si>
   <si>
     <t>This policy regulates minimum energy performance standards and labels for air conditioners that are single split, wall-mounted units with a maximum cooling capacity of 27,000 BTU/hour for both inverter and non-inverter types, with HS code 8415.10.10 or as subsequently amended.</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>Directorate General of New, Renewable Energy and Energy Conservation, Ministry …</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/esdm-ministerial-decree-no-134kek07dje2023-air-conditioning</t>
+    <t>https://cprc-clasp.ngo/policies/esdm-ministerial-decree-no-134kek07dje2023-air-conditioning-amendment</t>
   </si>
   <si>
     <t>https://simebtke.esdm.go.id/sinergi/program_konservasi_energi/detail/1/regulasi-dan-standar-konservasi-energi</t>
   </si>
   <si>
     <t>Fans - Taiwan</t>
   </si>
   <si>
     <t>MEPS Requirements: The testing standards are referenced to CNS 2450; CNS 2061; CNS 597 and CNS 547 or approved methods and conditions by Energy Commission</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>CNS 2061 CNS 2450 CNS 547 CNS 597</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/fans-taiwan</t>
   </si>
   <si>
     <t>http://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
   </si>
   <si>
     <t>Gas Boilers - Taiwan</t>
   </si>
@@ -381,50 +381,53 @@
     <t>Minimum Energy Performance Standards for Ductless Air Conditioners</t>
   </si>
   <si>
     <t>Air Conditioning</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standards-ductless-air-conditioners</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standards for Window/Box-Type Air Conditioners</t>
   </si>
   <si>
     <t>This policy contains minimum energy performance standards for residential and commercial window/box-type air conditioners.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standards-windowbox-type-air-conditioners</t>
   </si>
   <si>
     <t>Minister of Energy and Mineral Resources Decision No. 103.K/EK.07/DJE/2021 on Minimum Energy Performance Standards and Energy Savings Label for Energy Consuming Appliance Air Conditioners</t>
   </si>
   <si>
     <t>The document specifies the MEPS and energy labelling requirements for single split wall-mounted ACs with maximum cooling capacity of 27,000 BTU/hour for inverter and non-inver type under the HS Code 8415.10.10</t>
   </si>
   <si>
     <t>Air Conditioning, Room ACs - Stationary ACs</t>
+  </si>
+  <si>
+    <t>Revised, Superseded</t>
   </si>
   <si>
     <t>SNI ISO 5151:2015, SNI 8560-1:2018 ISO 16358-1:2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minister-energy-and-mineral-resources-decision-no-103kek07dje2021-minimum-energy</t>
   </si>
   <si>
     <t>https://simebtke.esdm.go.id/sinergi/assets/content/20210924123008_103KEK07DJE2021_STANDAR_KINERJA_MINIMUM_DAN_LABEL_TANDA_HEMAT_ENERGI_UNTUK_PERALATAN_PEMANFAATAN_ENERGI_PENGONDISI_UDARA.pdf</t>
   </si>
   <si>
     <t>Minister of Energy and Mineral Resources Regulation No. 14 of 2021 on Application of Minimum Energy Performance Standards for Energy Consuming Appliances</t>
   </si>
   <si>
     <t>This document describes the implementation of minimum energy performance standards for energy-consuming appliances. It was signed on 22 June 2021 and details all policy implementation aspects, registration framework, and compliance.</t>
   </si>
   <si>
     <t>Rice Cookers, Lamps, Portable Fans, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Ministry of Energy and Mineral Resources</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minister-energy-and-mineral-resources-regulation-no-14-2021-application-minimum-energy</t>
   </si>
@@ -1798,420 +1801,420 @@
       </c>
       <c r="P19" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>120</v>
       </c>
       <c r="B20" t="s">
         <v>121</v>
       </c>
       <c r="C20" t="s">
         <v>62</v>
       </c>
       <c r="D20" t="s">
         <v>122</v>
       </c>
       <c r="E20" t="s">
         <v>63</v>
       </c>
       <c r="F20" t="s">
         <v>64</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>123</v>
       </c>
       <c r="H20">
         <v>2021</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
         <v>101</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M20" t="s">
         <v>103</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="P20" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C21" t="s">
         <v>62</v>
       </c>
       <c r="D21" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E21" t="s">
         <v>63</v>
       </c>
       <c r="F21" t="s">
         <v>64</v>
       </c>
       <c r="G21" t="s">
         <v>33</v>
       </c>
       <c r="H21">
         <v>2021</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>101</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="P21" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C22" t="s">
         <v>62</v>
       </c>
       <c r="D22" t="s">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>63</v>
       </c>
       <c r="F22" t="s">
         <v>64</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
         <v>2015</v>
       </c>
       <c r="I22">
         <v>2018</v>
       </c>
       <c r="J22" t="s">
         <v>101</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="M22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="P22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C23" t="s">
         <v>18</v>
       </c>
       <c r="D23" t="s">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>71</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>1991</v>
       </c>
       <c r="I23">
         <v>2009</v>
       </c>
       <c r="J23" t="s">
         <v>23</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="M23" t="s">
         <v>26</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="P23" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C24" t="s">
         <v>18</v>
       </c>
       <c r="D24" t="s">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>71</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>1991</v>
       </c>
       <c r="I24">
         <v>2002</v>
       </c>
       <c r="J24" t="s">
         <v>23</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
         <v>25</v>
       </c>
       <c r="M24" t="s">
         <v>26</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="P24" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C25" t="s">
         <v>18</v>
       </c>
       <c r="D25" t="s">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>71</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
         <v>1991</v>
       </c>
       <c r="I25">
         <v>2016</v>
       </c>
       <c r="J25" t="s">
         <v>23</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M25" t="s">
         <v>35</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="P25" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C26" t="s">
         <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>2010</v>
       </c>
       <c r="I26">
         <v>2016</v>
       </c>
       <c r="J26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
         <v>26</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="P26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C27" t="s">
         <v>18</v>
       </c>
       <c r="D27" t="s">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>2010</v>
       </c>
       <c r="I27">
         <v>2010</v>
       </c>
       <c r="J27" t="s">
         <v>23</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M27" t="s">
         <v>26</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="P27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">