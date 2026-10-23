--- v0 (2025-12-01)
+++ v1 (2026-10-23)
@@ -12,174 +12,177 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>ESDM Ministerial Decree No. 8.K/EK.07/DJE/2024 -- Refrigerators</t>
+    <t>ESDM Ministerial Decree No. 8.K/EK.07/DJE/2024 -- Refrigerators (Amendment)</t>
   </si>
   <si>
     <t>This policy establishes MEPS and label for refrigerators that have a maximum capacity of 300 (three hundred) liters and a maximum electrical voltage of 250 (two hundred fifty) volts.</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>Directorate General of New, Renewable Energy and Energy Conservation, Ministry …</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/esdm-ministerial-decree-no-8kek07dje2024-refrigerators</t>
+    <t>https://cprc-clasp.ngo/policies/esdm-ministerial-decree-no-8kek07dje2024-refrigerators-amendment</t>
   </si>
   <si>
     <t>https://simebtke.esdm.go.id/sinergi/program_konservasi_energi/detail/1/regulasi-dan-standar-konservasi-energi</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standard and Energy Savings Label for Energy-Consuming Appliance Refrigerator</t>
   </si>
   <si>
     <t>This document specifies MEPS and labeling requirements cover refrigerators with capacity up to 300 L and voltage up to 250 V (HS code: 8418.10.11, 8418.10.19, 8418.21.10, 8418.21.90, 8418.29.00).</t>
   </si>
   <si>
-    <t>Entered into force, New</t>
+    <t>Entered into force, New, Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>SNI 8557-1:2018 IEC 62552-1:2015
 ,   
                     SNI IEC 62552-2:2016
 ,   
                     SNI 8557-3:2018 IEC 62552-3:2015</t>
   </si>
   <si>
     <t>Directorate General of New and Renewable Energy, and Energy Conservation under …</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standard-and-energy-savings-label-energy-consuming-appliance-0</t>
   </si>
   <si>
     <t>https://simebtke.esdm.go.id/sinergi/assets/content/20210924124138_113KEK07DJE2021_SKEM_DAN_LABEL_TANDA_HEMAT_ENERGI_UNTUK_PERALATAN_LEMARI_PENDINGIN.PDF</t>
   </si>
   <si>
     <t>Minister of Energy and Mineral Resources Regulation No. 14 of 2021 on Application of Minimum Energy Performance Standards for Energy Consuming Appliances</t>
   </si>
   <si>
     <t>This document describes the implementation of minimum energy performance standards for energy-consuming appliances. It was signed on 22 June 2021 and details all policy implementation aspects, registration framework, and compliance.</t>
   </si>
   <si>
     <t>Rice Cookers, Lamps, Portable Fans, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
   </si>
   <si>
     <t>Ministry of Energy and Mineral Resources</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minister-energy-and-mineral-resources-regulation-no-14-2021-application-minimum-energy</t>
   </si>
   <si>
     <t>https://jdih.esdm.go.id/storage/document/Permen%20ESDM%20No.%2014%20Tahun%202021.pdf</t>
   </si>
   <si>
     <t>Regulations under Consumer Protection Act 2015</t>
   </si>
   <si>
     <t>This regulation covers Single and three-phase non-ducted air conditioners of the vapour compression type up to 65kW cooling capacity. Freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source. Refrigerator-freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source. Ferromagnetic and electronic ballasts for use with linear fluorescent lamps from 15W to 70W, rated for 50Hz and 230|240|250V supply, or a range that includes these values . Incandescent lamps, both tungsten filament and tunsten halogen, that are used for general lighting service; covers both non-reflector and reflector lamps of all voltages. Self-ballasted CFLs of any voltage or wattage and with any type of lamp cap, intended for general lighting purposes, whether supplied as an individual lamp or as part of a luminaire. Double-capped, FD and FDH; tubular fluorescent lamps of 16W or more, with a nominal length of 550mm to 1500mm, that are within the scope of AS|NZS 4782.1. Freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source and Refrigerator-freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source.</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, Room ACs - Stationary ACs, Central ACs, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
@@ -539,51 +542,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="181.527" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1808.416" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="514.303" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -623,55 +626,53 @@
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2">
         <v>2024</v>
-      </c>
-[...1 lines deleted...]
-        <v>2021</v>
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2"/>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
       <c r="O2" t="s">
         <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
@@ -717,120 +718,120 @@
       </c>
       <c r="P3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>39</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="H4">
         <v>2021</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
         <v>32</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
       <c r="O4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
       <c r="O5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">