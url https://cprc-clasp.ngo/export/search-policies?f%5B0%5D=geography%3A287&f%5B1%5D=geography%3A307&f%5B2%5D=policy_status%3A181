--- v0 (2025-11-27)
+++ v1 (2026-08-20)
@@ -12,385 +12,370 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>Decision 13/2008 Technical requirements for energy-efficient street lights</t>
-[...176 lines deleted...]
-    <t>MEPS for indoor LED lamps</t>
+    <t>135.K/EK.07/DJE/2022 MEPS for indoor LED lamps</t>
   </si>
   <si>
     <t>This policy is applicable to self-ballasted LED lamps of types E40, E27, and E26 with a rated power of up to 60 W and a rated voltage of &gt; 50 V AC up to 250 V AC. It stipulates a minimum luminous efficacy of 80 lumens per watt, in line with the 2023 ASEAN harmonization target. The regulations consist of five tiers or star levels, with efficiency increasing with the number of stars.
 One star - 80-90 lm/W
 Two star - &gt;98-108 lm/W
 Three star - &gt;108-119 lm/W
 Four star - &gt;119 - 135 lm/W
 Five star - &gt; 135 lm/W
 The policy also applies to self-ballasted LED tubes. It specifies a minimum luminous efficacy of 100 lumens per watt, and LED luminaires (street lighting, high bay, floodlight, etc) where the minimum luminous efficacy is set at 120 lumens per watt. The five tier star levels are not applicable for these products.</t>
   </si>
   <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
     <t>Streetlighting, Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
     <t>July 2024</t>
   </si>
   <si>
+    <t>Electricity</t>
+  </si>
+  <si>
     <t>SNI IEC 62612:2016</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/meps-indoor-led-lamps</t>
+    <t>Ministry of Energy and Mineral Resources</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/135kek07dje2022-meps-indoor-led-lamps</t>
   </si>
   <si>
     <t>https://united4efficiency.org/wp-content/uploads/2022/09/Ministerial-Decree-LED-MEPS-Indonesia_ENG.pdf</t>
   </si>
   <si>
+    <t>Decision 13/2008 Technical requirements for energy-efficient street lights</t>
+  </si>
+  <si>
+    <t>This document specifies the technical requirements and labeling instructions for energy-efficient street lights.</t>
+  </si>
+  <si>
+    <t>Vietnam*</t>
+  </si>
+  <si>
+    <t>Streetlighting</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>August 2019</t>
+  </si>
+  <si>
+    <t>Ministry of Industry and Trade (MOIT)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/decision-132008-technical-requirements-energy-efficient-street-lights</t>
+  </si>
+  <si>
+    <t>http://thuvienphapluat.vn/van-ban/Linh-vuc-khac/Quyet-dinh-13-2008-QD-BCT-quy-dinh-ve-yeu-cau-ky-thuat-choa-den-chieu-sang-duong-pho-tiet-kiem-nang-luong-67650.aspx</t>
+  </si>
+  <si>
+    <t>Decision 4889/QD-BCT LED labeling guidelines</t>
+  </si>
+  <si>
+    <t>This decision specifies the labeling instructions for LED lamps. Affixing the label is voluntary until December 31, 2019 and will be mandatory from January 1, 2020.</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>TCVN 11843:2017, TCVN 11844:2017</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/decision-4889qd-bct-led-labeling-guidelines</t>
+  </si>
+  <si>
+    <t>https://thuvienphapluat.vn/van-ban/Tai-nguyen-Moi-truong/Quyet-dinh-4889-QD-BCT-2018-cong-bo-tieu-chuan-ky-thuat-hieu-suat-va-dan-nhan-nang-luong-403823.aspx</t>
+  </si>
+  <si>
+    <t>Decision No. 14/2023/QD-TTg: Lists of Low-Efficiency Equipment Subject to Elimination and Low-Efficiency Generating Sets Banned from Development and Application Roadmaps</t>
+  </si>
+  <si>
+    <t>This Decision regulates the list of products that have mandatory Minimum Energy Performance Standards (MEPS) that must be met before being imported to Vietnam. Devices such as LED lamps, infrared hobs, induction hobs, refrigerators, refrigerator-freezers and freezers, storage water heaters, non-ducted air conditioners, television sets, notebook computers, desktop computers, LED road and street lighting luminaries, and industrial boilers should comply with the most recent standards beginning April 1, 2025. The Decision comes into force on July 15, 2023, and Decision No. 24/2018/QD-TTg will expire at such time.</t>
+  </si>
+  <si>
+    <t>Computers, Imaging Equipment, Televisions, Displays, Induction Cookstoves or Hobs, Rice Cookers, Electric Kettles, Cooktops or Hobs, Washing Machines, Indoor Luminaires, Streetlighting, Tubular Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, Ceiling Fans, Portable Fans, Room ACs - Stationary ACs, Storage Water Heaters, Distribution Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>Comparative Label, Endorsement Label</t>
+  </si>
+  <si>
+    <t>January 2024</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/decision-no-142023qd-ttg-lists-low-efficiency-equipment-subject-elimination-and-low</t>
+  </si>
+  <si>
+    <t>https://vanban.chinhphu.vn/?pageid=27160&amp;docid=207954</t>
+  </si>
+  <si>
+    <t>ESDM Ministerial Decree No. 126.K/EK.06/DJE/2023 -- Refrigerated Display Case</t>
+  </si>
+  <si>
+    <t>This policy establishes the minimum performance standards and energy-saving label for refrigerated display case (RDC) which is a refrigerated cabinet used to display food or beverages, utilizing glass as a medium to highlight the products on display, with a capacity of 150 (one hundred fifty) to 300 (three hundred) liters.</t>
+  </si>
+  <si>
+    <t>Refrigerated Cabinets</t>
+  </si>
+  <si>
+    <t>August 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/esdm-ministerial-decree-no-126kek06dje2023-refrigerated-display-case</t>
+  </si>
+  <si>
+    <t>https://simebtke.esdm.go.id/sinergi/assets/content/20250310092031_126K_SKEM_dan_LTHE_RDC.pdf</t>
+  </si>
+  <si>
+    <t>ESDM Ministerial Decree No. 134.K/EK.07/DJE/2023 -- Air Conditioning (Amendment)</t>
+  </si>
+  <si>
+    <t>This policy regulates minimum energy performance standards and labels for air conditioners that are single split, wall-mounted units with a maximum cooling capacity of 27,000 BTU/hour for both inverter and non-inverter types, with HS code 8415.10.10 or as subsequently amended.</t>
+  </si>
+  <si>
+    <t>Room ACs - Stationary ACs</t>
+  </si>
+  <si>
+    <t>Directorate General of New, Renewable Energy and Energy Conservation, Ministry …</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/esdm-ministerial-decree-no-134kek07dje2023-air-conditioning-amendment</t>
+  </si>
+  <si>
+    <t>https://simebtke.esdm.go.id/sinergi/program_konservasi_energi/detail/1/regulasi-dan-standar-konservasi-energi</t>
+  </si>
+  <si>
+    <t>ESDM Ministerial Decree No. 162.K/EK.06/DJE/2023 -- Television</t>
+  </si>
+  <si>
+    <t>The policy regulates minimum energy performance standards and label for televisions of  the liquid crystal display (LCD) type and light-emitting diode (LED) type, up to 55 inches in size</t>
+  </si>
+  <si>
+    <t>Televisions</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/esdm-ministerial-decree-no-162kek06dje2023-television</t>
+  </si>
+  <si>
+    <t>ESDM Ministerial Decree No. 20.K/EK.07/DJE.S/2024 -- LED Lamps</t>
+  </si>
+  <si>
+    <t>This policy regulates self-ballasted Light-Emitting Diode (LED) lamps with a rated power of up to 60 watts and a rated voltage of &gt;50V  up to 250V. The minimum energy performance standard for self-ballasted LED lamps is an energy efficiency of 80 lumens per watt.</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/esdm-ministerial-decree-no-20kek07djes2024-led-lamps</t>
+  </si>
+  <si>
+    <t>ESDM Ministerial Decree No. 8.K/EK.07/DJE/2024 -- Refrigerators (Amendment)</t>
+  </si>
+  <si>
+    <t>This policy establishes MEPS and label for refrigerators that have a maximum capacity of 300 (three hundred) liters and a maximum electrical voltage of 250 (two hundred fifty) volts.</t>
+  </si>
+  <si>
+    <t>Refrigerators-Freezers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/esdm-ministerial-decree-no-8kek07dje2024-refrigerators-amendment</t>
+  </si>
+  <si>
+    <t>ESDM Ministerial Decree No. 87.K/EK.01/MEM.E/2025 -- Drinking Water Dispensers</t>
+  </si>
+  <si>
+    <t>This policy establishes MEPS and label for water dispense, a standalone device equipped with a heating component to heat drinking water, or a standalone device equipped with a heating and/or cooling component that uses a heat pump or thermoelectric system to cool drinking water. It uses bottled water as the water source, with a bottle capacity of up to 20 (twenty) liters. MEPS and Label rating:</t>
+  </si>
+  <si>
+    <t>Water Coolers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/esdm-ministerial-decree-no-87kek01meme2025-drinking-water-dispensers</t>
+  </si>
+  <si>
     <t>Minimum Energy Performance Standard and Energy Savings Label for Energy-Consuming Appliance Fan</t>
   </si>
   <si>
     <t>This policy includes MEPS and labeling requirements for portable fans with blade diameter from 150 mm/6 inches to 240 mm/24 inches, excluding exhaust fans, ceiling fans, and ventilation fans (HS code: 8414.51.00).</t>
   </si>
   <si>
     <t>Portable Fans</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>SNI lEC 60879:2013</t>
   </si>
   <si>
     <t>Directorate General of New and Renewable Energy, and Energy Conservation under …</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standard-and-energy-savings-label-energy-consuming-appliance</t>
   </si>
   <si>
     <t>https://simebtke.esdm.go.id/sinergi/assets/content/20210924124237_114KEK07DJE2021_SKEM_DAN_LABEL_TANDA_HEMAT_ENERGI_UNTUK_PERALATAN_KIPAS_ANGIN.pdf</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standard and Energy Savings Label for Energy-Consuming Appliance Refrigerator</t>
   </si>
   <si>
     <t>This document specifies MEPS and labeling requirements cover refrigerators with capacity up to 300 L and voltage up to 250 V (HS code: 8418.10.11, 8418.10.19, 8418.21.10, 8418.21.90, 8418.29.00).</t>
+  </si>
+  <si>
+    <t>Entered into force, New, Superseded</t>
   </si>
   <si>
     <t>SNI 8557-1:2018 IEC 62552-1:2015
 ,   
                     SNI IEC 62552-2:2016
 ,   
                     SNI 8557-3:2018 IEC 62552-3:2015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standard-and-energy-savings-label-energy-consuming-appliance-0</t>
   </si>
   <si>
     <t>https://simebtke.esdm.go.id/sinergi/assets/content/20210924124138_113KEK07DJE2021_SKEM_DAN_LABEL_TANDA_HEMAT_ENERGI_UNTUK_PERALATAN_LEMARI_PENDINGIN.PDF</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standard and Energy Savings Label for Energy-Consuming Appliance Rice Cooker</t>
   </si>
   <si>
     <t>The document specifies the MEPS and labeling requirements for cover rice cookers with rice cooking capacity not exceeding 3 L and voltage up to 250 V, excluding pressure cookers (HS code: 8516.60.10).</t>
   </si>
   <si>
     <t>Rice Cookers</t>
   </si>
   <si>
     <t>SNI IEC 60335-1
 ,   
                     SNI IEC 60335-2-15</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standard-and-energy-savings-label-energy-consuming-appliance-1</t>
   </si>
   <si>
     <t>https://simebtke.esdm.go.id/sinergi/assets/content/20210924124347_115KEK07DJE2021_SKEM_DAN_LABEL_TANDA_HEMAT_ENERGI_UNTUK_PERALATAN_PENANAK_NASI.PDF</t>
   </si>
   <si>
-    <t>Minister of Energy and Mineral Resources Decision No. 103.K/EK.07/DJE/2021 on Minimum Energy Performance Standards and Energy Savings Label for Energy Consuming Appliance Air Conditioners</t>
-[...16 lines deleted...]
-  <si>
     <t>Minister of Energy and Mineral Resources Regulation No. 14 of 2021 on Application of Minimum Energy Performance Standards for Energy Consuming Appliances</t>
   </si>
   <si>
     <t>This document describes the implementation of minimum energy performance standards for energy-consuming appliances. It was signed on 22 June 2021 and details all policy implementation aspects, registration framework, and compliance.</t>
   </si>
   <si>
     <t>Rice Cookers, Lamps, Portable Fans, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minister-energy-and-mineral-resources-regulation-no-14-2021-application-minimum-energy</t>
   </si>
   <si>
     <t>https://jdih.esdm.go.id/storage/document/Permen%20ESDM%20No.%2014%20Tahun%202021.pdf</t>
   </si>
   <si>
     <t>Minister of Energy and Mineral Resources Regulation No. 57 of 2017 on MEPS and energy labels for air conditioners</t>
   </si>
   <si>
     <t>The MEPS and labeling requirements cover single-split, wall-mounted, inverter or non-inverter air conditioners with cooling capacity up to 27,000 BTU/hour (HS code: 8415.10.10).</t>
   </si>
   <si>
     <t>SNI ISO/IEC 17067:2013, SNI 19-6713-2002, SNI 04-6958-2003</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minister-energy-and-mineral-resources-regulation-no-57-2017-meps-and-energy-labels-air</t>
@@ -690,78 +675,69 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-85252015-distribution-transformers-meps-and-test-methods</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-8525-2015-may-bien-ap-phan-phoi-muc-hieu-suat-nang-luong-toi-thieu</t>
   </si>
   <si>
     <t>TCVN 8526:2013 Clothes washing machines for household use - energy efficiency and test methods</t>
   </si>
   <si>
     <t>This document specifies the MEPS, test methods, and star ratings for clothes washing machines for household use.</t>
   </si>
   <si>
     <t>Washing Machines</t>
   </si>
   <si>
     <t>IEC 60456:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-85262013-clothes-washing-machines-household-use-energy-efficiency-and-test-methods</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-8526-2013-may-giat-gia-dung-hieu-suat-nang-luong-phuong-phap-xac-dinh#toan-van</t>
   </si>
   <si>
-    <t>TCVN 8630:2010 Boilers - energy efficiency and test methods</t>
-[...16 lines deleted...]
-  <si>
     <t>TCVN 8630:2019 Boilers - Energy Efficiency and Method for Determination</t>
   </si>
   <si>
     <t>This standard specifies the requirements for energy efficiency and the method for determining energy efficiency for fuel-fired boilers when put into use in the industrial sector.
 The method for determining boiler efficiency specified in this standard is the forward balance method and the reverse balance method.
 This standard does not apply to boilers used for electricity generation.
 It replaces TCVN 8630:2010 and has been effective starting April 2025.</t>
   </si>
   <si>
+    <t>Boilers and Furnaces</t>
+  </si>
+  <si>
+    <t>Gas, Oil</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-86302019-boilers-energy-efficiency-and-method-determination</t>
+  </si>
+  <si>
+    <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN+8630%3A2019</t>
   </si>
   <si>
     <t>TCVN 9508:2012 Computer monitors - energy efficiency</t>
   </si>
   <si>
     <t>This document specifies the MEPS and test methods for computer monitors.</t>
   </si>
   <si>
     <t>Displays</t>
   </si>
   <si>
     <t>IEC 62301:2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-95082012-computer-monitors-energy-efficiency</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-9508-2012-man-hinh-may-tinh-hieu-suat-nang-luong</t>
   </si>
   <si>
     <t>TCVN 9509:2012 Printers - energy efficiency</t>
   </si>
   <si>
     <t>This document specifies the MEPS and test methods for printers.</t>
   </si>
@@ -778,62 +754,50 @@
     <t>TCVN 9510:2012 Copiers - energy efficiency</t>
   </si>
   <si>
     <t>This document specifies the MEPS and test methods for copiers.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-95102012-copiers-energy-efficiency</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-9510-2012-may-photocopy-hieu-suat-nang-luong</t>
   </si>
   <si>
     <t>TCVN 9536: 2021: Television Sets - Energy Efficiency</t>
   </si>
   <si>
     <t>This standard applies to television sets with a rated power of less than 1 000 W, consisting of a display and one or more receivers/tuners in the same or separate housing.
 It also applies to TV/VCR, TV/DVD, combined TV/VCR/DVD sets.
 It does not apply to television sets with computer, OCAP, IP and other television receivers with special functions. This standard specifies minimum energy efficiency levels and energy efficiency classes for television sets.
 It replaces TCVN 9536:2012 and has been effective since April 2025.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-9536-2021-television-sets-energy-efficiency</t>
   </si>
   <si>
     <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN%209536:2021</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://vanbanphapluat.co/tcvn-9536-2012-may-thu-hinh-hieu-suat-nang-luong</t>
   </si>
   <si>
     <t>TCVN 9536:2012: Televisions</t>
   </si>
   <si>
     <t>This policy defines minimum energy performance standards for televisions.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-95362012-televisions</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-9537-2012-may-thu-hinh-xac-dinh-hieu-suat-nang-luong</t>
   </si>
   <si>
     <t>Vietnam Decision No. 51/2011/QD-TTg</t>
   </si>
   <si>
     <t>Import, manufacture, and circulation of incandescent lamps with a power output higher than 60W will be banned from January 1, 2013.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/vietnam-decision-no-512011qd-ttg</t>
   </si>
   <si>
     <t>http://thuvienphapluat.vn/van-ban/Tai-nguyen-Moi-truong/Quyet-dinh-51-2011-QD-TTg-danh-muc-phuong-tien-thiet-bi-phai-dan-nhan-nang-129033.aspx</t>
   </si>
@@ -1161,65 +1125,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P46"/>
+  <dimension ref="A1:P43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="221.66" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="727.822" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="515.446" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="227.516" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1260,2191 +1224,2043 @@
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
-        <v>2008</v>
+        <v>2022</v>
       </c>
       <c r="I2"/>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
+      <c r="L2" t="s">
+        <v>25</v>
+      </c>
       <c r="M2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="N2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="P2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H3">
-        <v>2017</v>
+        <v>2008</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
-      <c r="L3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L3"/>
       <c r="M3" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O3" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="P3" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>43</v>
+      </c>
+      <c r="G4" t="s">
+        <v>35</v>
+      </c>
+      <c r="H4">
+        <v>2017</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
+      <c r="K4" t="s">
+        <v>24</v>
+      </c>
+      <c r="L4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M4" t="s">
         <v>37</v>
       </c>
-      <c r="C4" t="s">
-[...29 lines deleted...]
-      </c>
       <c r="N4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="P4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C5" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
+        <v>2011</v>
+      </c>
+      <c r="I5">
         <v>2023</v>
       </c>
-      <c r="I5"/>
       <c r="J5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C6" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="H6">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I6">
         <v>2023</v>
       </c>
+      <c r="I6"/>
       <c r="J6" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C7" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
+        <v>2015</v>
+      </c>
+      <c r="I7">
         <v>2023</v>
       </c>
-      <c r="I7"/>
       <c r="J7" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="N7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P7" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B8" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C8" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="H8">
-        <v>2022</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I8"/>
       <c r="J8" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="N8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="P8" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B9" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H9">
+        <v>2022</v>
+      </c>
+      <c r="I9">
         <v>2024</v>
       </c>
-      <c r="I9">
-[...1 lines deleted...]
-      </c>
       <c r="J9" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="N9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P9" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B10" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
-      <c r="H10">
-[...2 lines deleted...]
-      <c r="I10"/>
+      <c r="H10"/>
+      <c r="I10">
+        <v>2024</v>
+      </c>
       <c r="J10" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="N10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P10" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="H11">
-        <v>2022</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="I11"/>
       <c r="J11" t="s">
-        <v>78</v>
+        <v>57</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="N11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P11" t="s">
-        <v>81</v>
+        <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>82</v>
       </c>
       <c r="B12" t="s">
         <v>83</v>
       </c>
       <c r="C12" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="D12" t="s">
         <v>84</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H12">
         <v>2021</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
         <v>85</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
         <v>86</v>
       </c>
       <c r="M12" t="s">
         <v>87</v>
       </c>
       <c r="N12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O12" t="s">
         <v>88</v>
       </c>
       <c r="P12" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>90</v>
       </c>
       <c r="B13" t="s">
         <v>91</v>
       </c>
       <c r="C13" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="H13">
         <v>2021</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
         <v>85</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M13" t="s">
         <v>87</v>
       </c>
       <c r="N13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="P13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B14" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C14" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H14">
         <v>2021</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>85</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M14" t="s">
         <v>87</v>
       </c>
       <c r="N14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C15" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="H15">
         <v>2021</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>85</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
-      <c r="L15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15" t="s">
-        <v>87</v>
+        <v>26</v>
       </c>
       <c r="N15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O15" t="s">
         <v>105</v>
       </c>
       <c r="P15" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>107</v>
       </c>
       <c r="B16" t="s">
         <v>108</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>109</v>
+        <v>62</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>2015</v>
+      </c>
+      <c r="I16">
+        <v>2018</v>
+      </c>
       <c r="J16" t="s">
         <v>85</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
-      <c r="L16"/>
+      <c r="L16" t="s">
+        <v>109</v>
+      </c>
       <c r="M16" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="N16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O16" t="s">
         <v>110</v>
       </c>
       <c r="P16" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>112</v>
       </c>
       <c r="B17" t="s">
         <v>113</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>48</v>
+        <v>114</v>
       </c>
       <c r="G17" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H17">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I17">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="J17" t="s">
         <v>85</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M17" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="N17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="P17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B18" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="G18" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="H18">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I18"/>
       <c r="J18" t="s">
-        <v>85</v>
+        <v>51</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
         <v>120</v>
       </c>
       <c r="M18" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="N18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O18" t="s">
         <v>121</v>
       </c>
       <c r="P18" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>123</v>
       </c>
       <c r="B19" t="s">
         <v>124</v>
       </c>
       <c r="C19" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>125</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H19">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O19" t="s">
         <v>126</v>
       </c>
       <c r="P19" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>128</v>
       </c>
       <c r="B20" t="s">
         <v>129</v>
       </c>
       <c r="C20" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
         <v>130</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>2017</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>2021</v>
+      </c>
       <c r="J20" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
-      <c r="L20"/>
+      <c r="L20" t="s">
+        <v>131</v>
+      </c>
       <c r="M20" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="P20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C21" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
-        <v>135</v>
+        <v>33</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G21" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="H21">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
-      <c r="L21" t="s">
+      <c r="L21"/>
+      <c r="M21" t="s">
+        <v>37</v>
+      </c>
+      <c r="N21" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" t="s">
         <v>136</v>
       </c>
-      <c r="M21" t="s">
-[...5 lines deleted...]
-      <c r="O21" t="s">
+      <c r="P21" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>138</v>
+      </c>
+      <c r="B22" t="s">
         <v>139</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
+        <v>32</v>
+      </c>
+      <c r="D22" t="s">
         <v>140</v>
       </c>
-      <c r="C22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="F22" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H22">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="P22" t="s">
         <v>142</v>
       </c>
+      <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>143</v>
       </c>
       <c r="B23" t="s">
         <v>144</v>
       </c>
       <c r="C23" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D23" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
       <c r="E23" t="s">
-        <v>146</v>
+        <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
+        <v>2017</v>
+      </c>
+      <c r="I23">
         <v>2021</v>
       </c>
-      <c r="I23"/>
       <c r="J23" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
-      <c r="L23"/>
+      <c r="L23" t="s">
+        <v>131</v>
+      </c>
       <c r="M23" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="P23"/>
+        <v>145</v>
+      </c>
+      <c r="P23" t="s">
+        <v>146</v>
+      </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>147</v>
+      </c>
+      <c r="B24" t="s">
         <v>148</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D24" t="s">
         <v>149</v>
       </c>
-      <c r="C24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G24" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H24">
-        <v>2017</v>
+        <v>2005</v>
       </c>
       <c r="I24">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="J24" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>136</v>
+        <v>150</v>
       </c>
       <c r="M24" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N24" t="s">
-        <v>26</v>
+        <v>151</v>
       </c>
       <c r="O24" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="P24" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B25" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C25" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D25" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H25">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="I25">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="J25" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="M25" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N25" t="s">
-        <v>156</v>
+        <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="P25" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B26" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C26" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D26" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G26" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H26">
         <v>2007</v>
       </c>
       <c r="I26">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="J26" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="M26" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N26" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="P26" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B27" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C27" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D27" t="s">
-        <v>167</v>
+        <v>62</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G27" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H27">
         <v>2007</v>
       </c>
       <c r="I27">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="J27" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
         <v>168</v>
       </c>
       <c r="M27" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N27" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O27" t="s">
         <v>169</v>
       </c>
       <c r="P27" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>171</v>
       </c>
       <c r="B28" t="s">
         <v>172</v>
       </c>
       <c r="C28" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D28" t="s">
-        <v>55</v>
+        <v>173</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G28" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H28">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="I28">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="J28" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
-      <c r="L28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L28"/>
       <c r="M28" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O28" t="s">
         <v>174</v>
       </c>
       <c r="P28" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>176</v>
       </c>
       <c r="B29" t="s">
         <v>177</v>
       </c>
       <c r="C29" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D29" t="s">
         <v>178</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G29" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H29">
         <v>2008</v>
       </c>
       <c r="I29">
         <v>2015</v>
       </c>
       <c r="J29" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
-      <c r="L29"/>
+      <c r="L29" t="s">
+        <v>179</v>
+      </c>
       <c r="M29" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N29" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="P29" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C30" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G30" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H30">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="I30">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="J30" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
-      <c r="L30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L30"/>
       <c r="M30" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N30" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O30" t="s">
         <v>185</v>
       </c>
       <c r="P30" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>187</v>
       </c>
       <c r="B31" t="s">
         <v>188</v>
       </c>
       <c r="C31" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D31" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G31" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H31">
         <v>2009</v>
       </c>
       <c r="I31">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="J31" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
-      <c r="L31"/>
+      <c r="L31" t="s">
+        <v>179</v>
+      </c>
       <c r="M31" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N31" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O31" t="s">
+        <v>189</v>
+      </c>
+      <c r="P31" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>191</v>
+      </c>
+      <c r="B32" t="s">
         <v>192</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D32" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G32" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H32">
         <v>2009</v>
       </c>
       <c r="I32">
         <v>2013</v>
       </c>
       <c r="J32" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
-      <c r="L32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L32"/>
       <c r="M32" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N32" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O32" t="s">
+        <v>193</v>
+      </c>
+      <c r="P32" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>195</v>
+      </c>
+      <c r="B33" t="s">
         <v>196</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D33" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G33" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="H33">
         <v>2009</v>
       </c>
-      <c r="I33">
-[...1 lines deleted...]
-      </c>
+      <c r="I33"/>
       <c r="J33" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="K33" t="s">
-        <v>24</v>
+        <v>197</v>
       </c>
       <c r="L33"/>
       <c r="M33" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N33" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O33" t="s">
         <v>198</v>
       </c>
       <c r="P33" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>200</v>
       </c>
       <c r="B34" t="s">
         <v>201</v>
       </c>
       <c r="C34" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D34" t="s">
-        <v>189</v>
+        <v>98</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I34"/>
+        <v>2015</v>
+      </c>
+      <c r="I34">
+        <v>2015</v>
+      </c>
       <c r="J34" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="K34" t="s">
-        <v>202</v>
+        <v>24</v>
       </c>
       <c r="L34"/>
       <c r="M34" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N34" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O34" t="s">
+        <v>202</v>
+      </c>
+      <c r="P34" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>204</v>
+      </c>
+      <c r="B35" t="s">
         <v>205</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
+        <v>32</v>
+      </c>
+      <c r="D35" t="s">
         <v>206</v>
       </c>
-      <c r="C35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G35" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H35">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="I35">
         <v>2015</v>
       </c>
       <c r="J35" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35"/>
       <c r="M35" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N35" t="s">
-        <v>26</v>
+        <v>151</v>
       </c>
       <c r="O35" t="s">
         <v>207</v>
       </c>
       <c r="P35" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>209</v>
       </c>
       <c r="B36" t="s">
         <v>210</v>
       </c>
       <c r="C36" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D36" t="s">
         <v>211</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G36" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H36">
         <v>2010</v>
       </c>
       <c r="I36">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="J36" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
-      <c r="L36"/>
+      <c r="L36" t="s">
+        <v>212</v>
+      </c>
       <c r="M36" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N36" t="s">
-        <v>156</v>
+        <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="P36" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B37" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C37" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D37" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G37" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H37">
         <v>2010</v>
       </c>
       <c r="I37">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="J37" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="K37" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>218</v>
+      </c>
+      <c r="L37"/>
       <c r="M37" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N37" t="s">
-        <v>26</v>
+        <v>151</v>
       </c>
       <c r="O37" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="P37" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B38" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C38" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D38" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G38" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H38">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="I38">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="J38" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="K38" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="L38"/>
+        <v>24</v>
+      </c>
+      <c r="L38" t="s">
+        <v>224</v>
+      </c>
       <c r="M38" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N38" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="P38" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B39" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C39" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D39" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G39" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H39">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="I39">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="J39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="K39" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="L39"/>
+        <v>24</v>
+      </c>
+      <c r="L39" t="s">
+        <v>224</v>
+      </c>
       <c r="M39" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N39" t="s">
-        <v>156</v>
+        <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="P39" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>232</v>
+      </c>
+      <c r="B40" t="s">
+        <v>233</v>
+      </c>
+      <c r="C40" t="s">
+        <v>32</v>
+      </c>
+      <c r="D40" t="s">
         <v>229</v>
       </c>
-      <c r="B40" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G40" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="H40">
         <v>2012</v>
       </c>
-      <c r="I40">
-[...1 lines deleted...]
-      </c>
+      <c r="I40"/>
       <c r="J40" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="M40" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N40" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="P40" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B41" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C41" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D41" t="s">
-        <v>237</v>
+        <v>68</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G41" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H41">
         <v>2012</v>
       </c>
       <c r="I41">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="J41" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
-      <c r="L41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N41" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O41" t="s">
         <v>238</v>
       </c>
       <c r="P41" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>240</v>
       </c>
       <c r="B42" t="s">
         <v>241</v>
       </c>
       <c r="C42" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D42" t="s">
-        <v>237</v>
+        <v>68</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G42" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H42">
         <v>2012</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
-      <c r="L42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L42"/>
       <c r="M42" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N42" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O42" t="s">
         <v>242</v>
       </c>
       <c r="P42" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>244</v>
       </c>
       <c r="B43" t="s">
         <v>245</v>
       </c>
       <c r="C43" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D43" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G43" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H43">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I43">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="J43" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43"/>
       <c r="M43" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N43" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O43" t="s">
         <v>246</v>
       </c>
       <c r="P43" t="s">
         <v>247</v>
-      </c>
-[...140 lines deleted...]
-        <v>259</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">