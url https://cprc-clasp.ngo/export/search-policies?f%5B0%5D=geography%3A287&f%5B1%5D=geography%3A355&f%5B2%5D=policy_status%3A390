--- v0 (2025-11-27)
+++ v1 (2026-08-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -173,85 +173,62 @@
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>Directorate General of New, Renewable Energy and Energy Conservation, Ministry …</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/esdm-ministerial-decree-no-162kek06dje2023-television</t>
   </si>
   <si>
     <t>https://simebtke.esdm.go.id/sinergi/program_konservasi_energi/detail/1/regulasi-dan-standar-konservasi-energi</t>
   </si>
   <si>
     <t>ESDM Ministerial Decree No. 87.K/EK.01/MEM.E/2025 -- Drinking Water Dispensers</t>
   </si>
   <si>
     <t>This policy establishes MEPS and label for water dispense, a standalone device equipped with a heating component to heat drinking water, or a standalone device equipped with a heating and/or cooling component that uses a heat pump or thermoelectric system to cool drinking water. It uses bottled water as the water source, with a bottle capacity of up to 20 (twenty) liters. MEPS and Label rating:</t>
   </si>
   <si>
     <t>Water Coolers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/esdm-ministerial-decree-no-87kek01meme2025-drinking-water-dispensers</t>
   </si>
   <si>
-    <t>Implementing Guidelines of the Philippine Energy Labeling Program for Air Conditioners 2024, 1st Edition</t>
-[...8 lines deleted...]
-    <t>Air Conditioning</t>
+    <t>Implementing Guidelines of the Philippine Energy Labeling Program for Clothes Washing Machines 2024, 1st Edition</t>
+  </si>
+  <si>
+    <t>This policy contains MEPS and labeling requirements for washing machines according to Department Circular No. 2020-06-0015. The policy applies to the following fixed speed / variable speed clothes washing machines with minimum capacity of 5 kg up to 22kg: manual (single tub and twin tub), and automatic (top loading and front loading). Clothes washing machines with rated capacity beyond 22kg are not covered by this policy, likewise, spin dryers/water extractors are not covered. The performance data that will be declared shall be based on a Washing Performance of at least 0.6.</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
   </si>
   <si>
     <t>January 2025</t>
   </si>
   <si>
-    <t>PNS ISO 5151
-[...18 lines deleted...]
-  <si>
     <t>PNS IEC 60456:2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/implementing-guidelines-philippine-energy-labeling-program-clothes-washing-machines-2024</t>
   </si>
   <si>
     <t>https://legacy.doe.gov.ph/laws-and-issuances/implementing-guidelines-philippine-energy-labeling-program-clothes-washing-0</t>
   </si>
   <si>
     <t>Implementing Guidelines of the Philippine Energy Labeling Program for Display Monitors 2024, 1st Edition</t>
   </si>
   <si>
     <t>This policy contains minimum energy performance standards and mandatory energy labeling for display monitors according to section 5 and 9 of Department Circular No. 2020-06-0015. Products in scope include display monitors operating in AC or combination of AC and DC sources connected by digital inputs, such as but not limited to DP, HDMI, DVI, USB, wireless and network connection, or by analog VGA input. Display Monitors that are powered solely from battery sources and specialized monitors are not covered.</t>
   </si>
   <si>
     <t>Displays</t>
   </si>
   <si>
     <t>PNS IEC 62087-1
 ,   
                     IEC 62087-2
 ,   
                     PNS IEC 62087-7
 ,   
                     PNS 378
@@ -391,50 +368,53 @@
     <t>This policy includes MEPS and labeling requirements for portable fans with blade diameter from 150 mm/6 inches to 240 mm/24 inches, excluding exhaust fans, ceiling fans, and ventilation fans (HS code: 8414.51.00).</t>
   </si>
   <si>
     <t>Portable Fans</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>SNI lEC 60879:2013</t>
   </si>
   <si>
     <t>Directorate General of New and Renewable Energy, and Energy Conservation under …</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standard-and-energy-savings-label-energy-consuming-appliance</t>
   </si>
   <si>
     <t>https://simebtke.esdm.go.id/sinergi/assets/content/20210924124237_114KEK07DJE2021_SKEM_DAN_LABEL_TANDA_HEMAT_ENERGI_UNTUK_PERALATAN_KIPAS_ANGIN.pdf</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standard and Energy Savings Label for Energy-Consuming Appliance Refrigerator</t>
   </si>
   <si>
     <t>This document specifies MEPS and labeling requirements cover refrigerators with capacity up to 300 L and voltage up to 250 V (HS code: 8418.10.11, 8418.10.19, 8418.21.10, 8418.21.90, 8418.29.00).</t>
+  </si>
+  <si>
+    <t>Entered into force, New, Superseded</t>
   </si>
   <si>
     <t>SNI 8557-1:2018 IEC 62552-1:2015
 ,   
                     SNI IEC 62552-2:2016
 ,   
                     SNI 8557-3:2018 IEC 62552-3:2015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standard-and-energy-savings-label-energy-consuming-appliance-0</t>
   </si>
   <si>
     <t>https://simebtke.esdm.go.id/sinergi/assets/content/20210924124138_113KEK07DJE2021_SKEM_DAN_LABEL_TANDA_HEMAT_ENERGI_UNTUK_PERALATAN_LEMARI_PENDINGIN.PDF</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standard and Energy Savings Label for Energy-Consuming Appliance Rice Cooker</t>
   </si>
   <si>
     <t>The document specifies the MEPS and labeling requirements for cover rice cookers with rice cooking capacity not exceeding 3 L and voltage up to 250 V, excluding pressure cookers (HS code: 8516.60.10).</t>
   </si>
   <si>
     <t>Rice Cookers</t>
   </si>
   <si>
     <t>SNI IEC 60335-1
@@ -885,65 +865,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P24"/>
+  <dimension ref="A1:P23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="208.663" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="686.547" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="115.543" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="149.678" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="180.385" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1214,249 +1194,249 @@
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>53</v>
       </c>
       <c r="B7" t="s">
         <v>54</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
         <v>55</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>38</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="I7">
         <v>2024</v>
       </c>
       <c r="J7" t="s">
         <v>56</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
         <v>57</v>
       </c>
       <c r="M7" t="s">
         <v>25</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
       <c r="O7" t="s">
         <v>58</v>
       </c>
       <c r="P7" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>60</v>
       </c>
       <c r="B8" t="s">
         <v>61</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>62</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>38</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="I8">
         <v>2024</v>
       </c>
+      <c r="I8"/>
       <c r="J8" t="s">
         <v>56</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
         <v>63</v>
       </c>
       <c r="M8" t="s">
         <v>25</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
       <c r="O8" t="s">
         <v>64</v>
       </c>
       <c r="P8" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>66</v>
       </c>
       <c r="B9" t="s">
         <v>67</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>68</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>38</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
         <v>69</v>
       </c>
       <c r="M9" t="s">
         <v>25</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
       <c r="O9" t="s">
         <v>70</v>
       </c>
       <c r="P9" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>72</v>
       </c>
       <c r="B10" t="s">
         <v>73</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
       <c r="D10" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>38</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M10" t="s">
         <v>25</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
       <c r="O10" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C11" t="s">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
         <v>81</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>38</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
+        <v>2021</v>
+      </c>
+      <c r="I11">
         <v>2024</v>
       </c>
-      <c r="I11"/>
       <c r="J11" t="s">
         <v>56</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
         <v>82</v>
       </c>
       <c r="M11" t="s">
         <v>25</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
       <c r="O11" t="s">
         <v>83</v>
       </c>
       <c r="P11" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>85</v>
@@ -1496,613 +1476,563 @@
       </c>
       <c r="M12" t="s">
         <v>25</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
       <c r="O12" t="s">
         <v>89</v>
       </c>
       <c r="P12" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>91</v>
       </c>
       <c r="B13" t="s">
         <v>92</v>
       </c>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>93</v>
+        <v>45</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>38</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>2021</v>
       </c>
       <c r="I13">
         <v>2024</v>
       </c>
       <c r="J13" t="s">
         <v>56</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="M13" t="s">
         <v>25</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
       <c r="O13" t="s">
+        <v>94</v>
+      </c>
+      <c r="P13" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>96</v>
+      </c>
+      <c r="B14" t="s">
         <v>97</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>38</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>2021</v>
       </c>
-      <c r="I14">
-[...1 lines deleted...]
-      </c>
+      <c r="I14"/>
       <c r="J14" t="s">
-        <v>56</v>
+        <v>99</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M14" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
       <c r="O14" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="P14" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B15" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>104</v>
+        <v>87</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>106</v>
       </c>
       <c r="H15">
         <v>2021</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M15" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
       <c r="O15" t="s">
         <v>108</v>
       </c>
       <c r="P15" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>110</v>
       </c>
       <c r="B16" t="s">
         <v>111</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>93</v>
+        <v>112</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
         <v>2021</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M16" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
       <c r="O16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="P16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>38</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>2021</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L17"/>
       <c r="M17" t="s">
-        <v>107</v>
+        <v>40</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
       <c r="O17" t="s">
         <v>119</v>
       </c>
       <c r="P17" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>121</v>
       </c>
       <c r="B18" t="s">
         <v>122</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="D18" t="s">
         <v>123</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>38</v>
+        <v>124</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2021</v>
+        <v>2002</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>105</v>
+        <v>125</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
       <c r="O18" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="P18" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B19" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19"/>
+      <c r="L19" t="s">
+        <v>131</v>
+      </c>
       <c r="M19" t="s">
         <v>25</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
       <c r="O19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="P19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C20" t="s">
         <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
         <v>136</v>
       </c>
       <c r="M20" t="s">
         <v>25</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
       <c r="O20" t="s">
         <v>137</v>
       </c>
       <c r="P20" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>138</v>
+      </c>
+      <c r="B21" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="C21" t="s">
         <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>128</v>
+        <v>45</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="M21" t="s">
         <v>25</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
       <c r="O21" t="s">
+        <v>141</v>
+      </c>
+      <c r="P21" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>143</v>
       </c>
       <c r="B22" t="s">
         <v>144</v>
       </c>
       <c r="C22" t="s">
         <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>45</v>
+        <v>145</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
         <v>2013</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="M22" t="s">
         <v>25</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
       <c r="O22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="P22" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C23" t="s">
         <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>150</v>
+        <v>55</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>2013</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
         <v>151</v>
       </c>
       <c r="M23" t="s">
         <v>25</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
       <c r="O23" t="s">
         <v>152</v>
       </c>
       <c r="P23" t="s">
         <v>153</v>
-      </c>
-[...46 lines deleted...]
-        <v>158</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">