--- v0 (2025-11-26)
+++ v1 (2026-08-20)
@@ -12,754 +12,754 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="344">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>Energy Efficiency Grade Label - Air Conditioners</t>
-[...626 lines deleted...]
-    <t>MEPS for indoor LED lamps</t>
+    <t>135.K/EK.07/DJE/2022 MEPS for indoor LED lamps</t>
   </si>
   <si>
     <t>This policy is applicable to self-ballasted LED lamps of types E40, E27, and E26 with a rated power of up to 60 W and a rated voltage of &gt; 50 V AC up to 250 V AC. It stipulates a minimum luminous efficacy of 80 lumens per watt, in line with the 2023 ASEAN harmonization target. The regulations consist of five tiers or star levels, with efficiency increasing with the number of stars.
 One star - 80-90 lm/W
 Two star - &gt;98-108 lm/W
 Three star - &gt;108-119 lm/W
 Four star - &gt;119 - 135 lm/W
 Five star - &gt; 135 lm/W
 The policy also applies to self-ballasted LED tubes. It specifies a minimum luminous efficacy of 100 lumens per watt, and LED luminaires (street lighting, high bay, floodlight, etc) where the minimum luminous efficacy is set at 120 lumens per watt. The five tier star levels are not applicable for these products.</t>
   </si>
   <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
     <t>Streetlighting, Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
     <t>July 2024</t>
   </si>
   <si>
+    <t>Electricity</t>
+  </si>
+  <si>
     <t>SNI IEC 62612:2016</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/meps-indoor-led-lamps</t>
+    <t>Ministry of Energy and Mineral Resources</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/135kek07dje2022-meps-indoor-led-lamps</t>
   </si>
   <si>
     <t>https://united4efficiency.org/wp-content/uploads/2022/09/Ministerial-Decree-LED-MEPS-Indonesia_ENG.pdf</t>
   </si>
   <si>
+    <t>Energy Efficiency Grade Label - Air Conditioners</t>
+  </si>
+  <si>
+    <t>Air-conditioners of rated cooling power consumption of not more than 7,500W and the rated cooling capacity of not more than 23,000W</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>Room ACs - Stationary ACs</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>November 2019</t>
+  </si>
+  <si>
+    <t>KS C 9306-2002</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-air-conditioners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label - Dehumidifier</t>
+  </si>
+  <si>
+    <t>As a single-phase AC, and rated voltage of 220V, its aim is to decrease the humidity of indoors, equipped with compression refrigerating system, blower fan, etc in a single cabinet, its electric power consumption is shall be less than 1,000W.</t>
+  </si>
+  <si>
+    <t>Dehumidifiers</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-dehumidifier</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_2.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label - Dish Dryers</t>
+  </si>
+  <si>
+    <t>A machine which only dries dishware, glassware, cutlery and, in some cases,cooking utensils by electrical means with the rated capacity 10 person or lessafter washing, and has the top or front door or sliding door.</t>
+  </si>
+  <si>
+    <t>Dish Dryers</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>December 2015</t>
+  </si>
+  <si>
+    <t>KS C IEC 60335-1 Part 1; KS C IEC 60335-2-5 Part 2- 5; KS C IEC 60704-2-3</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-dish-dryers</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label - Electric washing machines</t>
+  </si>
+  <si>
+    <t>By KS C 9608 washing machine in which the textiles are substantially immersed in the washing water, the mechanical action being produced by a device moving, which are defined the agitator washing machine, and impeller washing machine with the rated capacity of 2 kg–20 kg</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>KS C 9608</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-electric-washing-machines</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label - Electrical cooler and Heater for drinking - water storage</t>
+  </si>
+  <si>
+    <t>Electrical cooler and heater for drinking - water storage. Electrical cooler and heater for drinking-water storage shall be designed the vapor-compressor cooler, heater, and water storage in a cabinet. Water purifier is included. Rated cooling power consumption of not more than 500W and rated heating power consumptions of not more than 1000W.</t>
+  </si>
+  <si>
+    <t>Water Coolers</t>
+  </si>
+  <si>
+    <t>December 2019</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-electrical-cooler-and-heater-drinking-water-storage</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label - horizontal drum washing machine</t>
+  </si>
+  <si>
+    <t>Product Scope</t>
+  </si>
+  <si>
+    <t>Washer and Dryers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-horizontal-drum-washing-machine</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label - Multi Heat Pump System(VRF)</t>
+  </si>
+  <si>
+    <t>Electrical driven multi heat pump which has one indoor unit standard rated cooling capacity over 1kW less than 30kW, and outdoor unit standard rated cooling capacity in accordance with Annex 1 is over 20kW less than 70kW. The indoor unit that comes with a heating device, rated power consumption of heating device is limited to one indoor unit standard less than 30kW.</t>
+  </si>
+  <si>
+    <t>Heat Pumps</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-multi-heat-pump-systemvrf</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label - Television</t>
+  </si>
+  <si>
+    <t>With a built-in digital tuner and more than 50cm and less than 180cm lengths of screen diagonal products sold only shall be applied. Energy Efficiency % shall be measured by KS C IEC 62087.</t>
+  </si>
+  <si>
+    <t>Televisions</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-television</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label - Water Heaters</t>
+  </si>
+  <si>
+    <t>By KS B 8116 Gas water heater of rated gas consumption of 70.0 kW or less,and the total heat capacity is defined by KS B 8101</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>Gas</t>
+  </si>
+  <si>
+    <t>KS B 8116</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-water-heaters</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Air Cleaners</t>
+  </si>
+  <si>
+    <t>By the scope of KS C 9314 the mechanical and combined air cleaner which hasless 200W power consumption, and the single power 220V and 60Hz.</t>
+  </si>
+  <si>
+    <t>Air Cleaners</t>
+  </si>
+  <si>
+    <t>KS C 9314</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-air-cleaners</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Commercial Refrigerators</t>
+  </si>
+  <si>
+    <t>Commercial electric refrigerator-freezer of storage volume 300L-2000L withthe cooling system of less 1000W electric power consumption by KS C ISO15502. Exclude the freezer only, the showcase, the table type, and the specifiedtype.</t>
+  </si>
+  <si>
+    <t>Refrigerators-Freezers</t>
+  </si>
+  <si>
+    <t>KS C ISO 15502</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-commercial-refrigerators</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Dishwashers</t>
+  </si>
+  <si>
+    <t>By Annex 1 a machine which washes rinses, and dries -when drying process isincluded; dishware, glassware, cutlery and, in some cases, cooking utensils bychemical, mechanical and/or electrical means with the rated capacity 20 personor less.</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>KS C IEC 60436</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-dishwashers</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Electric Fan</t>
+  </si>
+  <si>
+    <t>By KS C 9301 household electric fan, desktop or stand; which has the diameterof wing of 20-41 cm and the axial single wing run by induction motor to be usedin general: table, stand, etc .</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>KS C 9301</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-electric-fan</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Fluorescent Lamps</t>
+  </si>
+  <si>
+    <t>By KS C 7601 Fluorescent lamps which are the tubular type of rated powerconsumption of 20W, 28W, 32W, and 40W, the circular type of rated powerconsumption of 32W, and 40W, and the compact type of rated powerconsumption of FPX 13W, FDX 26W, FPL 27W, FPL32W, FPL 36W, FPL36W, FPL 45W, and FPL 55W .7</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-fluorescent-lamps</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Freezers</t>
+  </si>
+  <si>
+    <t>Household electric freezer of storage volume 80L-400L</t>
+  </si>
+  <si>
+    <t>Freezers-only</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-freezers</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Household Gas Boiler</t>
+  </si>
+  <si>
+    <t>By KS B 8109 and KS C 8127 Gas water heating boiler of rated gasconsumption of 69.5 kW or less, and the total heat capacity is defined by KS B8101</t>
+  </si>
+  <si>
+    <t>Boilers and Furnaces</t>
+  </si>
+  <si>
+    <t>KS B 8109; KS C 8127</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-household-gas-boiler</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Incandescent Lamps</t>
+  </si>
+  <si>
+    <t>By KS C 7501 the white tungsten bulb at 220V of rated power consumption of25-150W, which includes the colorless transparent bulb, the inner frosting bulb,the bulb coated with white, and the bulb coated with thin film.   Energy Efficiency shall be measured by the test method in KS C 7501,which is obtained from lumen divided by power consumption.</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>KS C 7501</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-incandescent-lamps</t>
+  </si>
+  <si>
+    <t>Directional Lamps</t>
+  </si>
+  <si>
+    <t>KS C 7502</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-incandescent-lamps-0</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Kimchi Refrigerators</t>
+  </si>
+  <si>
+    <t>Household electric refrigerating appliances of total storage volume 1000L or less,and Kimchi storage compartment is much than 50% of the whole storage volumewith a function maturing which it will be able to take effect the foodstuffs of theKimchi artificially, and with a compression type refrigerating machine andstorage cabinet integrated in one body.</t>
+  </si>
+  <si>
+    <t>Kim-chi Refrigerators</t>
+  </si>
+  <si>
+    <t>KS C 9321</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-kimchi-refrigerators</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Refrigerators</t>
+  </si>
+  <si>
+    <t>This policy applies to household electric refrigerators and refrigerator-freezers of storage volume 1000L or less with the cooling system of less 500W electric power consumption by KSC ISO 15502.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-refrigerators</t>
+  </si>
+  <si>
+    <t>https://www.iea.org/policies/6501-energy-efficiency-labelling-and-standard-for-refrigerator</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Rice Cookers</t>
+  </si>
+  <si>
+    <t>By Annex 1 household electric rice-cooker and rice-warmer with a rated capacity 20 person or less.</t>
+  </si>
+  <si>
+    <t>Rice Cookers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-rice-cookers</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>ESDM Ministerial Decree No. 126.K/EK.06/DJE/2023 -- Refrigerated Display Case</t>
+  </si>
+  <si>
+    <t>This policy establishes the minimum performance standards and energy-saving label for refrigerated display case (RDC) which is a refrigerated cabinet used to display food or beverages, utilizing glass as a medium to highlight the products on display, with a capacity of 150 (one hundred fifty) to 300 (three hundred) liters.</t>
+  </si>
+  <si>
+    <t>Refrigerated Cabinets</t>
+  </si>
+  <si>
+    <t>August 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/esdm-ministerial-decree-no-126kek06dje2023-refrigerated-display-case</t>
+  </si>
+  <si>
+    <t>https://simebtke.esdm.go.id/sinergi/assets/content/20250310092031_126K_SKEM_dan_LTHE_RDC.pdf</t>
+  </si>
+  <si>
+    <t>ESDM Ministerial Decree No. 134.K/EK.07/DJE/2023 -- Air Conditioning (Amendment)</t>
+  </si>
+  <si>
+    <t>This policy regulates minimum energy performance standards and labels for air conditioners that are single split, wall-mounted units with a maximum cooling capacity of 27,000 BTU/hour for both inverter and non-inverter types, with HS code 8415.10.10 or as subsequently amended.</t>
+  </si>
+  <si>
+    <t>Directorate General of New, Renewable Energy and Energy Conservation, Ministry …</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/esdm-ministerial-decree-no-134kek07dje2023-air-conditioning-amendment</t>
+  </si>
+  <si>
+    <t>https://simebtke.esdm.go.id/sinergi/program_konservasi_energi/detail/1/regulasi-dan-standar-konservasi-energi</t>
+  </si>
+  <si>
+    <t>ESDM Ministerial Decree No. 162.K/EK.06/DJE/2023 -- Television</t>
+  </si>
+  <si>
+    <t>The policy regulates minimum energy performance standards and label for televisions of  the liquid crystal display (LCD) type and light-emitting diode (LED) type, up to 55 inches in size</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/esdm-ministerial-decree-no-162kek06dje2023-television</t>
+  </si>
+  <si>
+    <t>ESDM Ministerial Decree No. 20.K/EK.07/DJE.S/2024 -- LED Lamps</t>
+  </si>
+  <si>
+    <t>This policy regulates self-ballasted Light-Emitting Diode (LED) lamps with a rated power of up to 60 watts and a rated voltage of &gt;50V  up to 250V. The minimum energy performance standard for self-ballasted LED lamps is an energy efficiency of 80 lumens per watt.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/esdm-ministerial-decree-no-20kek07djes2024-led-lamps</t>
+  </si>
+  <si>
+    <t>ESDM Ministerial Decree No. 8.K/EK.07/DJE/2024 -- Refrigerators (Amendment)</t>
+  </si>
+  <si>
+    <t>This policy establishes MEPS and label for refrigerators that have a maximum capacity of 300 (three hundred) liters and a maximum electrical voltage of 250 (two hundred fifty) volts.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/esdm-ministerial-decree-no-8kek07dje2024-refrigerators-amendment</t>
+  </si>
+  <si>
+    <t>ESDM Ministerial Decree No. 87.K/EK.01/MEM.E/2025 -- Drinking Water Dispensers</t>
+  </si>
+  <si>
+    <t>This policy establishes MEPS and label for water dispense, a standalone device equipped with a heating component to heat drinking water, or a standalone device equipped with a heating and/or cooling component that uses a heat pump or thermoelectric system to cool drinking water. It uses bottled water as the water source, with a bottle capacity of up to 20 (twenty) liters. MEPS and Label rating:</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/esdm-ministerial-decree-no-87kek01meme2025-drinking-water-dispensers</t>
+  </si>
+  <si>
+    <t>MEPS for 3 Phase Induction Motor</t>
+  </si>
+  <si>
+    <t>This policy applies to 3-phase induction motors with a rated output of 0.75kW-200kW.</t>
+  </si>
+  <si>
+    <t>3-Phase Motors</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-3-phase-induction-motor</t>
+  </si>
+  <si>
+    <t>MEPS for Adapter - Charger</t>
+  </si>
+  <si>
+    <t>An adapter under 150W, nameplate output power; and a charger of input 20 W with Li-Ion Battery as a single voltage external power supply</t>
+  </si>
+  <si>
+    <t>Battery Chargers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-adapter-charger</t>
+  </si>
+  <si>
+    <t>MEPS for Adapter Charger</t>
+  </si>
+  <si>
+    <t>For using with mobile phone, notebook, speaker for computer, LCD monitor,printer, PDA, camcorder, digital camera, audio, DVD player, MP3, PMP,portable CD player, set-top box, wire-wireless phone, modem, all AC-DC orAC-AC external power supply shall be included.</t>
+  </si>
+  <si>
+    <t>External Power Supply</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-adapter-charger-0</t>
+  </si>
+  <si>
+    <t>MEPS for Air Cleaners</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-air-cleaners</t>
+  </si>
+  <si>
+    <t>MEPS for Air Conditioners</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-air-conditioners</t>
+  </si>
+  <si>
+    <t>MEPS for Associated Ballasts</t>
+  </si>
+  <si>
+    <t>By KS C 7621 Associated ballasts which all components are in one, and anyparts are not allowed to change, and the rated power consumption of 5W-60W.But globe type is excluded.</t>
+  </si>
+  <si>
+    <t>Fluorescent and HID Lighting</t>
+  </si>
+  <si>
+    <t>KS C 7621-99</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-associated-ballasts</t>
+  </si>
+  <si>
+    <t>MEPS for Commercial Refrigerators</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-commercial-refrigerators</t>
+  </si>
+  <si>
+    <t>MEPS for Dehumidifier</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-dehumidifier</t>
+  </si>
+  <si>
+    <t>MEPS for Dish Dryers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-dish-dryers</t>
+  </si>
+  <si>
+    <t>MEPS for Dishwashers</t>
+  </si>
+  <si>
+    <t>By Annex 1 a machine which washes rinses, and dries -when drying process isincluded; dishware, glassware, cutlery and, in some cases, cooking utensils bychemical, mechanical and or electrical means with the rated capacity 20 personor less.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-dishwashers</t>
+  </si>
+  <si>
+    <t>MEPS for Electric Fan</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-electric-fan</t>
+  </si>
+  <si>
+    <t>MEPS for Electric fan heater</t>
+  </si>
+  <si>
+    <t>Electric fan heater with the rated power consumption of 500W, less than 10kW.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-electric-fan-heater</t>
+  </si>
+  <si>
+    <t>MEPS for Electric stove</t>
+  </si>
+  <si>
+    <t>Electric stove with the rated power consumption of 500W, less than 10kW.</t>
+  </si>
+  <si>
+    <t>Cooktops or Hobs</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-electric-stove</t>
+  </si>
+  <si>
+    <t>MEPS for Electrical cooler and Heater for drinking - water storage</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-electrical-cooler-and-heater-drinking-water-storage</t>
+  </si>
+  <si>
+    <t>MEPS for Electrical Driven Multi Heat Pump-Central HVAC</t>
+  </si>
+  <si>
+    <t>This policy specifies minimum energy performance standards for electrical-driven multi heat pumps.</t>
+  </si>
+  <si>
+    <t>Space Heating and Space Cooling, Space Heating, Heat Pumps</t>
+  </si>
+  <si>
+    <t>Entered into force</t>
+  </si>
+  <si>
+    <t>October 2022</t>
+  </si>
+  <si>
+    <t>Korea Energy Agency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-electrical-driven-multi-heat-pump-central-hvac</t>
+  </si>
+  <si>
+    <t>https://www.iea.org/policies/8283-meps-for-electrical-driven-multi-heat-pump-central-hvac</t>
+  </si>
+  <si>
+    <t>MEPS for Fluorescent Lamps</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-fluorescent-lamps</t>
+  </si>
+  <si>
+    <t>MEPS for Fluorescent Lamps Ballast</t>
+  </si>
+  <si>
+    <t>By KS C 8100 and KS C 8102 Fluorescent lamps ballasts which are the tubulartype of rated power consumption of 20W, 28W, 32W, and 40W, the circular typeof rated power consumption of 32W, and 40W, and the compact type of ratedpower consumption of FPX 13W, FDX 26W, FPL 27W, FPL32W, FPL 36W,FPL 36W, FPL 45W, and FPL 55W</t>
+  </si>
+  <si>
+    <t>KS C 8100; KS C 8102</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-fluorescent-lamps-ballast</t>
+  </si>
+  <si>
+    <t>MEPS for Freezers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-freezers</t>
+  </si>
+  <si>
+    <t>MEPS for Gas Water Heater</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-gas-water-heater</t>
+  </si>
+  <si>
+    <t>MEPS for horizontal drum washing machine</t>
+  </si>
+  <si>
+    <t>Product Scope:</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-horizontal-drum-washing-machine</t>
+  </si>
+  <si>
+    <t>MEPS for Household Gas Boiler</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-household-gas-boiler</t>
+  </si>
+  <si>
+    <t>MEPS for Incandescent Lamps</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-incandescent-lamps</t>
+  </si>
+  <si>
+    <t>http://www.nea.gov.sg/energy-waste/energy-efficiency/household-sector/minimum-energy-performance-standards</t>
+  </si>
+  <si>
     <t>MEPS for Kim-chi Refrigerators</t>
   </si>
   <si>
     <t>Household electric refrigerating appliances of total storage volume 1000L or less,and Kimchi storage compartment is much than 50percent of the whole storage volumewith a function maturing which it will be able to take effect the foodstuffs of theKimchi artificially, and with a compression type refrigerating machine andstorage cabinet integrated in one body.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-kim-chi-refrigerators</t>
   </si>
   <si>
     <t>MEPS for Multi Heat Pump System(VRF)</t>
   </si>
   <si>
     <t>Electrical driven multi heat pump which has one indoor unit standard rated cooling capacity over 1kW less than 30kW, and outdoor unit standard rated cooling capacity in accordance with Annex 1 is over 20kW less than 70kW. The indoor unit that comes with a heating device, rated power consumption of heating device is limited to one indoor unit standard less than 30kW</t>
   </si>
   <si>
     <t>Central ACs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-multi-heat-pump-systemvrf</t>
   </si>
   <si>
     <t>MEPS for Refrigerator</t>
   </si>
   <si>
     <t>This policy applies to household electric refrigerator and refrigerator-freezer of storage volume 1000L or less with the cooling system of less 500W electric power consumption by KSC ISO 15502.</t>
@@ -858,89 +858,95 @@
     <t>https://cprc-clasp.ngo/policies/meps-window-set</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standard and Energy Savings Label for Energy-Consuming Appliance Fan</t>
   </si>
   <si>
     <t>This policy includes MEPS and labeling requirements for portable fans with blade diameter from 150 mm/6 inches to 240 mm/24 inches, excluding exhaust fans, ceiling fans, and ventilation fans (HS code: 8414.51.00).</t>
   </si>
   <si>
     <t>SNI lEC 60879:2013</t>
   </si>
   <si>
     <t>Directorate General of New and Renewable Energy, and Energy Conservation under …</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standard-and-energy-savings-label-energy-consuming-appliance</t>
   </si>
   <si>
     <t>https://simebtke.esdm.go.id/sinergi/assets/content/20210924124237_114KEK07DJE2021_SKEM_DAN_LABEL_TANDA_HEMAT_ENERGI_UNTUK_PERALATAN_KIPAS_ANGIN.pdf</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standard and Energy Savings Label for Energy-Consuming Appliance Refrigerator</t>
   </si>
   <si>
     <t>This document specifies MEPS and labeling requirements cover refrigerators with capacity up to 300 L and voltage up to 250 V (HS code: 8418.10.11, 8418.10.19, 8418.21.10, 8418.21.90, 8418.29.00).</t>
+  </si>
+  <si>
+    <t>Entered into force, New, Superseded</t>
   </si>
   <si>
     <t>SNI 8557-1:2018 IEC 62552-1:2015
 ,   
                     SNI IEC 62552-2:2016
 ,   
                     SNI 8557-3:2018 IEC 62552-3:2015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standard-and-energy-savings-label-energy-consuming-appliance-0</t>
   </si>
   <si>
     <t>https://simebtke.esdm.go.id/sinergi/assets/content/20210924124138_113KEK07DJE2021_SKEM_DAN_LABEL_TANDA_HEMAT_ENERGI_UNTUK_PERALATAN_LEMARI_PENDINGIN.PDF</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standard and Energy Savings Label for Energy-Consuming Appliance Rice Cooker</t>
   </si>
   <si>
     <t>The document specifies the MEPS and labeling requirements for cover rice cookers with rice cooking capacity not exceeding 3 L and voltage up to 250 V, excluding pressure cookers (HS code: 8516.60.10).</t>
   </si>
   <si>
     <t>SNI IEC 60335-1
 ,   
                     SNI IEC 60335-2-15</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standard-and-energy-savings-label-energy-consuming-appliance-1</t>
   </si>
   <si>
     <t>https://simebtke.esdm.go.id/sinergi/assets/content/20210924124347_115KEK07DJE2021_SKEM_DAN_LABEL_TANDA_HEMAT_ENERGI_UNTUK_PERALATAN_PENANAK_NASI.PDF</t>
   </si>
   <si>
     <t>Minister of Energy and Mineral Resources Decision No. 103.K/EK.07/DJE/2021 on Minimum Energy Performance Standards and Energy Savings Label for Energy Consuming Appliance Air Conditioners</t>
   </si>
   <si>
     <t>The document specifies the MEPS and energy labelling requirements for single split wall-mounted ACs with maximum cooling capacity of 27,000 BTU/hour for inverter and non-inver type under the HS Code 8415.10.10</t>
   </si>
   <si>
     <t>Air Conditioning, Room ACs - Stationary ACs</t>
+  </si>
+  <si>
+    <t>Revised, Superseded</t>
   </si>
   <si>
     <t>SNI ISO 5151:2015, SNI 8560-1:2018 ISO 16358-1:2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minister-energy-and-mineral-resources-decision-no-103kek07dje2021-minimum-energy</t>
   </si>
   <si>
     <t>https://simebtke.esdm.go.id/sinergi/assets/content/20210924123008_103KEK07DJE2021_STANDAR_KINERJA_MINIMUM_DAN_LABEL_TANDA_HEMAT_ENERGI_UNTUK_PERALATAN_PEMANFAATAN_ENERGI_PENGONDISI_UDARA.pdf</t>
   </si>
   <si>
     <t>Minister of Energy and Mineral Resources Regulation No. 14 of 2021 on Application of Minimum Energy Performance Standards for Energy Consuming Appliances</t>
   </si>
   <si>
     <t>This document describes the implementation of minimum energy performance standards for energy-consuming appliances. It was signed on 22 June 2021 and details all policy implementation aspects, registration framework, and compliance.</t>
   </si>
   <si>
     <t>Rice Cookers, Lamps, Portable Fans, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minister-energy-and-mineral-resources-regulation-no-14-2021-application-minimum-energy</t>
   </si>
   <si>
     <t>https://jdih.esdm.go.id/storage/document/Permen%20ESDM%20No.%2014%20Tahun%202021.pdf</t>
   </si>
@@ -1462,51 +1468,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="221.66" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="533.156" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="101.404" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="109.545" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="225.231" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1547,3609 +1553,3605 @@
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
-        <v>1993</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I2"/>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G3" t="s">
         <v>22</v>
       </c>
       <c r="H3">
-        <v>2012</v>
+        <v>1993</v>
       </c>
       <c r="I3">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="J3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
-      <c r="L3"/>
+      <c r="L3" t="s">
+        <v>36</v>
+      </c>
       <c r="M3" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="P3" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="B4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G4" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="H4">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I4"/>
+        <v>2012</v>
+      </c>
+      <c r="I4">
+        <v>2012</v>
+      </c>
       <c r="J4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
-      <c r="L4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L4"/>
       <c r="M4" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P4" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="H5">
-        <v>2000</v>
-[...1 lines deleted...]
-      <c r="I5">
         <v>2009</v>
       </c>
+      <c r="I5"/>
       <c r="J5" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M5" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="P5" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B6" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
-        <v>2012</v>
+        <v>2000</v>
       </c>
       <c r="I6">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="J6" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
-      <c r="L6"/>
+      <c r="L6" t="s">
+        <v>56</v>
+      </c>
       <c r="M6" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="P6" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="B7" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
-        <v>2000</v>
+        <v>2012</v>
       </c>
       <c r="I7">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="J7" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L7"/>
       <c r="M7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="P7" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B8" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D8" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
-        <v>1992</v>
+        <v>2000</v>
       </c>
       <c r="I8">
-        <v>2016</v>
+        <v>2009</v>
       </c>
       <c r="J8" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8"/>
+      <c r="L8" t="s">
+        <v>56</v>
+      </c>
       <c r="M8" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="P8" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="B9" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D9" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
-        <v>2012</v>
+        <v>1992</v>
       </c>
       <c r="I9">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="J9" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="P9" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="B10" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="I10">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="J10" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="K10" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P10" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B11" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G11" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="H11">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I11"/>
+        <v>2010</v>
+      </c>
+      <c r="I11">
+        <v>2015</v>
+      </c>
       <c r="J11" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
+        <v>78</v>
       </c>
       <c r="L11" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="M11" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="P11" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B12" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C12" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="H12">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="M12" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="P12" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="B13" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C13" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
-        <v>2002</v>
+        <v>2010</v>
       </c>
       <c r="I13">
         <v>2010</v>
       </c>
       <c r="J13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="M13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="P13" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="B14" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="C14" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G14" t="s">
+        <v>22</v>
+      </c>
+      <c r="H14">
+        <v>2002</v>
+      </c>
+      <c r="I14">
+        <v>2010</v>
+      </c>
+      <c r="J14" t="s">
+        <v>43</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" t="s">
+        <v>37</v>
+      </c>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
+        <v>95</v>
+      </c>
+      <c r="P14" t="s">
         <v>39</v>
-      </c>
-[...23 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B15" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="C15" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="H15">
-        <v>1994</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I15"/>
       <c r="J15" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
-      <c r="L15"/>
+      <c r="L15" t="s">
+        <v>99</v>
+      </c>
       <c r="M15" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="P15" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B16" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="C16" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D16" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G16" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="H16">
-        <v>2010</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>1994</v>
+      </c>
+      <c r="I16">
+        <v>2003</v>
+      </c>
       <c r="J16" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="P16" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="B17" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="C17" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="H17">
-        <v>2000</v>
-[...1 lines deleted...]
-      <c r="I17">
         <v>2010</v>
       </c>
+      <c r="I17"/>
       <c r="J17" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K17" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L17"/>
       <c r="M17" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="P17" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B18" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="C18" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="I18">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="J18" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="K18" t="s">
-        <v>24</v>
+        <v>78</v>
       </c>
       <c r="L18" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="M18" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="P18" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="B19" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="C19" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="I19">
         <v>2009</v>
       </c>
       <c r="J19" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="M19" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="P19" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B20" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C20" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G20" t="s">
+        <v>22</v>
+      </c>
+      <c r="H20">
+        <v>1997</v>
+      </c>
+      <c r="I20">
+        <v>2009</v>
+      </c>
+      <c r="J20" t="s">
+        <v>35</v>
+      </c>
+      <c r="K20" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20" t="s">
+        <v>120</v>
+      </c>
+      <c r="M20" t="s">
+        <v>37</v>
+      </c>
+      <c r="N20" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" t="s">
+        <v>121</v>
+      </c>
+      <c r="P20" t="s">
         <v>39</v>
-      </c>
-[...23 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="B21" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="C21" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
-        <v>78</v>
+        <v>124</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="H21">
-        <v>1992</v>
-[...1 lines deleted...]
-      <c r="I21">
         <v>2009</v>
       </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>79</v>
+        <v>125</v>
       </c>
       <c r="M21" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="P21" t="s">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="B22" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="C22" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D22" t="s">
-        <v>123</v>
+        <v>88</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>2010</v>
+        <v>1992</v>
       </c>
       <c r="I22">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="J22" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
-      <c r="L22"/>
+      <c r="L22" t="s">
+        <v>89</v>
+      </c>
       <c r="M22" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="P22" t="s">
-        <v>29</v>
+        <v>130</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B23" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="C23" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D23" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G23" t="s">
+        <v>22</v>
+      </c>
+      <c r="H23">
+        <v>2010</v>
+      </c>
+      <c r="I23">
+        <v>2010</v>
+      </c>
+      <c r="J23" t="s">
+        <v>43</v>
+      </c>
+      <c r="K23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L23"/>
+      <c r="M23" t="s">
+        <v>37</v>
+      </c>
+      <c r="N23" t="s">
+        <v>27</v>
+      </c>
+      <c r="O23" t="s">
+        <v>134</v>
+      </c>
+      <c r="P23" t="s">
         <v>39</v>
-      </c>
-[...23 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B24" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="C24" t="s">
-        <v>132</v>
+        <v>32</v>
       </c>
       <c r="D24" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="G24" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="H24">
-        <v>2023</v>
+        <v>2009</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>135</v>
+        <v>43</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
-      <c r="L24"/>
+      <c r="L24" t="s">
+        <v>138</v>
+      </c>
       <c r="M24" t="s">
-        <v>136</v>
+        <v>37</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="P24" t="s">
-        <v>138</v>
+        <v>39</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C25" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>19</v>
+        <v>142</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="H25">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I25">
         <v>2023</v>
       </c>
+      <c r="I25"/>
       <c r="J25" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
-        <v>141</v>
+        <v>26</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="P25" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B26" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C26" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="H26">
+        <v>2015</v>
+      </c>
+      <c r="I26">
         <v>2023</v>
       </c>
-      <c r="I26"/>
       <c r="J26" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="P26" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B27" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="C27" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>106</v>
+        <v>73</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="H27">
-        <v>2022</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I27"/>
       <c r="J27" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="P27" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B28" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="C28" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>78</v>
+        <v>116</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
+        <v>2022</v>
+      </c>
+      <c r="I28">
         <v>2024</v>
       </c>
-      <c r="I28">
-[...1 lines deleted...]
-      </c>
       <c r="J28" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="P28" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B29" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="C29" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>50</v>
+        <v>88</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="I29"/>
+        <v>22</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29">
+        <v>2024</v>
+      </c>
       <c r="J29" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="P29" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B30" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>158</v>
+        <v>60</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>159</v>
+        <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="H30">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="I30"/>
       <c r="J30" t="s">
-        <v>33</v>
+        <v>143</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
-        <v>26</v>
+        <v>148</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="P30" t="s">
-        <v>35</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B31" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C31" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D31" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G31" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="H31">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I31"/>
+        <v>2008</v>
+      </c>
+      <c r="I31">
+        <v>2016</v>
+      </c>
       <c r="J31" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="P31" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B32" t="s">
+        <v>169</v>
+      </c>
+      <c r="C32" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32" t="s">
+        <v>170</v>
+      </c>
+      <c r="E32" t="s">
+        <v>20</v>
+      </c>
+      <c r="F32" t="s">
         <v>166</v>
       </c>
-      <c r="C32" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G32" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="H32">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32"/>
       <c r="M32" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="P32" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B33" t="s">
-        <v>72</v>
+        <v>173</v>
       </c>
       <c r="C33" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D33" t="s">
-        <v>73</v>
+        <v>174</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G33" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="H33">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I33"/>
       <c r="J33" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
-      <c r="L33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L33"/>
       <c r="M33" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="P33" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="B34" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
       <c r="C34" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D34" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
-        <v>1993</v>
+        <v>2011</v>
       </c>
       <c r="I34">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="J34" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
-        <v>25</v>
+        <v>84</v>
       </c>
       <c r="M34" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="P34" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="B35" t="s">
-        <v>174</v>
+        <v>31</v>
       </c>
       <c r="C35" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D35" t="s">
-        <v>175</v>
+        <v>33</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="I35">
-        <v>2003</v>
+        <v>2009</v>
       </c>
       <c r="J35" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
-        <v>176</v>
+        <v>36</v>
       </c>
       <c r="M35" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="P35" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B36" t="s">
-        <v>77</v>
+        <v>181</v>
       </c>
       <c r="C36" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D36" t="s">
-        <v>78</v>
+        <v>182</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>2010</v>
+        <v>1994</v>
       </c>
       <c r="I36">
-        <v>2010</v>
+        <v>2003</v>
       </c>
       <c r="J36" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
-        <v>79</v>
+        <v>183</v>
       </c>
       <c r="M36" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="P36" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="B37" t="s">
-        <v>31</v>
+        <v>87</v>
       </c>
       <c r="C37" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D37" t="s">
-        <v>32</v>
+        <v>88</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="I37">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="J37" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
-      <c r="L37"/>
+      <c r="L37" t="s">
+        <v>89</v>
+      </c>
       <c r="M37" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="P37" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="B38" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C38" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D38" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G38" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="H38">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I38"/>
+        <v>2012</v>
+      </c>
+      <c r="I38">
+        <v>2012</v>
+      </c>
       <c r="J38" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
-      <c r="L38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L38"/>
       <c r="M38" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="P38" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="B39" t="s">
-        <v>185</v>
+        <v>47</v>
       </c>
       <c r="C39" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D39" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G39" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="H39">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I39"/>
       <c r="J39" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39" t="s">
-        <v>84</v>
+        <v>51</v>
       </c>
       <c r="M39" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="P39" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="B40" t="s">
-        <v>87</v>
+        <v>192</v>
       </c>
       <c r="C40" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D40" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G40" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="H40">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I40"/>
+        <v>2002</v>
+      </c>
+      <c r="I40">
+        <v>2007</v>
+      </c>
       <c r="J40" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="M40" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="P40" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="B41" t="s">
-        <v>190</v>
+        <v>97</v>
       </c>
       <c r="C41" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D41" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G41" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="H41">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
-      <c r="L41"/>
+      <c r="L41" t="s">
+        <v>99</v>
+      </c>
       <c r="M41" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="P41" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B42" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C42" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D42" t="s">
-        <v>194</v>
+        <v>111</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G42" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="H42">
         <v>2011</v>
       </c>
-      <c r="I42">
-[...1 lines deleted...]
-      </c>
+      <c r="I42"/>
       <c r="J42" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42"/>
       <c r="M42" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="P42" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B43" t="s">
-        <v>49</v>
+        <v>200</v>
       </c>
       <c r="C43" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D43" t="s">
-        <v>50</v>
+        <v>201</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I43">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="J43" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43"/>
       <c r="M43" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="P43" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="B44" t="s">
-        <v>199</v>
+        <v>59</v>
       </c>
       <c r="C44" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D44" t="s">
-        <v>200</v>
+        <v>60</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G44" t="s">
-        <v>201</v>
+        <v>22</v>
       </c>
       <c r="H44">
         <v>2012</v>
       </c>
-      <c r="I44"/>
+      <c r="I44">
+        <v>2012</v>
+      </c>
       <c r="J44" t="s">
-        <v>202</v>
+        <v>61</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44"/>
       <c r="M44" t="s">
-        <v>203</v>
+        <v>37</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
         <v>204</v>
       </c>
       <c r="P44" t="s">
-        <v>205</v>
+        <v>45</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>205</v>
+      </c>
+      <c r="B45" t="s">
         <v>206</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D45" t="s">
         <v>207</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G45" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="H45">
-        <v>1994</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I45"/>
       <c r="J45" t="s">
-        <v>23</v>
+        <v>209</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45"/>
       <c r="M45" t="s">
-        <v>26</v>
+        <v>210</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="P45" t="s">
-        <v>35</v>
+        <v>212</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B46" t="s">
-        <v>210</v>
+        <v>102</v>
       </c>
       <c r="C46" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D46" t="s">
-        <v>175</v>
+        <v>214</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
         <v>1994</v>
       </c>
       <c r="I46">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="J46" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
-      <c r="L46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L46"/>
       <c r="M46" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="P46" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B47" t="s">
-        <v>96</v>
+        <v>217</v>
       </c>
       <c r="C47" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D47" t="s">
-        <v>97</v>
+        <v>182</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
+        <v>1994</v>
+      </c>
+      <c r="I47">
         <v>2004</v>
       </c>
-      <c r="I47">
-[...1 lines deleted...]
-      </c>
       <c r="J47" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
-      <c r="L47"/>
+      <c r="L47" t="s">
+        <v>218</v>
+      </c>
       <c r="M47" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="P47" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="B48" t="s">
-        <v>66</v>
+        <v>106</v>
       </c>
       <c r="C48" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D48" t="s">
-        <v>67</v>
+        <v>107</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
+        <v>2004</v>
+      </c>
+      <c r="I48">
         <v>2010</v>
       </c>
-      <c r="I48">
-[...1 lines deleted...]
-      </c>
       <c r="J48" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K48" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L48"/>
       <c r="M48" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="P48" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="B49" t="s">
-        <v>218</v>
+        <v>76</v>
       </c>
       <c r="C49" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D49" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
-        <v>2002</v>
+        <v>2010</v>
       </c>
       <c r="I49">
-        <v>2006</v>
+        <v>2015</v>
       </c>
       <c r="J49" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="K49" t="s">
-        <v>24</v>
+        <v>78</v>
       </c>
       <c r="L49" t="s">
-        <v>46</v>
+        <v>79</v>
       </c>
       <c r="M49" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="P49" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B50" t="s">
-        <v>100</v>
+        <v>225</v>
       </c>
       <c r="C50" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D50" t="s">
-        <v>101</v>
+        <v>55</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="I50">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="J50" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="K50" t="s">
-        <v>68</v>
+        <v>24</v>
       </c>
       <c r="L50" t="s">
-        <v>102</v>
+        <v>56</v>
       </c>
       <c r="M50" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="P50" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="B51" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="C51" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D51" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G51" t="s">
         <v>22</v>
       </c>
       <c r="H51">
-        <v>2009</v>
+        <v>2001</v>
       </c>
       <c r="I51">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="J51" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="K51" t="s">
-        <v>24</v>
+        <v>78</v>
       </c>
       <c r="L51" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="M51" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="P51" t="s">
-        <v>224</v>
+        <v>45</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B52" t="s">
-        <v>226</v>
+        <v>115</v>
       </c>
       <c r="C52" t="s">
-        <v>132</v>
+        <v>32</v>
       </c>
       <c r="D52" t="s">
-        <v>227</v>
+        <v>116</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
-        <v>134</v>
+        <v>166</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
-        <v>2022</v>
+        <v>2009</v>
       </c>
       <c r="I52">
-        <v>2024</v>
+        <v>2014</v>
       </c>
       <c r="J52" t="s">
-        <v>228</v>
+        <v>35</v>
       </c>
       <c r="K52" t="s">
         <v>24</v>
       </c>
       <c r="L52" t="s">
-        <v>229</v>
+        <v>117</v>
       </c>
       <c r="M52" t="s">
-        <v>136</v>
+        <v>37</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
         <v>230</v>
       </c>
       <c r="P52" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>232</v>
       </c>
       <c r="B53" t="s">
         <v>233</v>
       </c>
       <c r="C53" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D53" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G53" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="H53">
         <v>2004</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K53" t="s">
         <v>24</v>
       </c>
       <c r="L53" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="M53" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
         <v>234</v>
       </c>
       <c r="P53" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>235</v>
       </c>
       <c r="B54" t="s">
         <v>236</v>
       </c>
       <c r="C54" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D54" t="s">
         <v>237</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G54" t="s">
         <v>22</v>
       </c>
       <c r="H54">
         <v>2010</v>
       </c>
       <c r="I54">
         <v>2012</v>
       </c>
       <c r="J54" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K54" t="s">
         <v>24</v>
       </c>
       <c r="L54"/>
       <c r="M54" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
         <v>238</v>
       </c>
       <c r="P54" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>239</v>
       </c>
       <c r="B55" t="s">
         <v>240</v>
       </c>
       <c r="C55" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D55" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G55" t="s">
         <v>22</v>
       </c>
       <c r="H55">
         <v>1992</v>
       </c>
       <c r="I55">
         <v>2004</v>
       </c>
       <c r="J55" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K55" t="s">
         <v>24</v>
       </c>
       <c r="L55" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="M55" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55" t="s">
         <v>241</v>
       </c>
       <c r="P55" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>243</v>
       </c>
       <c r="B56" t="s">
         <v>244</v>
       </c>
       <c r="C56" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D56" t="s">
         <v>245</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G56" t="s">
         <v>22</v>
       </c>
       <c r="H56">
         <v>2015</v>
       </c>
       <c r="I56">
         <v>2019</v>
       </c>
       <c r="J56" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="K56" t="s">
         <v>24</v>
       </c>
       <c r="L56"/>
       <c r="M56" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
         <v>246</v>
       </c>
       <c r="P56" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>248</v>
       </c>
       <c r="B57" t="s">
         <v>249</v>
       </c>
       <c r="C57" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D57" t="s">
         <v>245</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G57" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="H57">
         <v>2015</v>
       </c>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="K57" t="s">
         <v>24</v>
       </c>
       <c r="L57"/>
       <c r="M57" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
         <v>250</v>
       </c>
       <c r="P57" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>251</v>
       </c>
       <c r="B58" t="s">
         <v>252</v>
       </c>
       <c r="C58" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D58" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G58" t="s">
         <v>22</v>
       </c>
       <c r="H58">
         <v>2012</v>
       </c>
       <c r="I58">
         <v>2012</v>
       </c>
       <c r="J58" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="K58" t="s">
         <v>24</v>
       </c>
       <c r="L58"/>
       <c r="M58" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N58" t="s">
         <v>27</v>
       </c>
       <c r="O58" t="s">
         <v>253</v>
       </c>
       <c r="P58" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>254</v>
       </c>
       <c r="B59" t="s">
         <v>255</v>
       </c>
       <c r="C59" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D59" t="s">
         <v>256</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G59" t="s">
         <v>22</v>
       </c>
       <c r="H59">
         <v>2012</v>
       </c>
       <c r="I59">
         <v>2016</v>
       </c>
       <c r="J59" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="K59" t="s">
         <v>24</v>
       </c>
       <c r="L59"/>
       <c r="M59" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
         <v>257</v>
       </c>
       <c r="P59" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>254</v>
       </c>
       <c r="B60" t="s">
         <v>258</v>
       </c>
       <c r="C60" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D60" t="s">
         <v>256</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G60" t="s">
         <v>22</v>
       </c>
       <c r="H60">
         <v>2012</v>
       </c>
       <c r="I60">
         <v>2015</v>
       </c>
       <c r="J60" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="K60" t="s">
         <v>24</v>
       </c>
       <c r="L60"/>
       <c r="M60" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N60" t="s">
         <v>27</v>
       </c>
       <c r="O60" t="s">
         <v>259</v>
       </c>
       <c r="P60" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>260</v>
       </c>
       <c r="B61" t="s">
         <v>261</v>
       </c>
       <c r="C61" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D61" t="s">
-        <v>127</v>
+        <v>137</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G61" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="H61">
         <v>2009</v>
       </c>
       <c r="I61"/>
       <c r="J61" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="K61" t="s">
         <v>24</v>
       </c>
       <c r="L61" t="s">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="M61" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N61" t="s">
         <v>27</v>
       </c>
       <c r="O61" t="s">
         <v>262</v>
       </c>
       <c r="P61" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>263</v>
       </c>
       <c r="B62" t="s">
         <v>264</v>
       </c>
       <c r="C62" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D62" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G62" t="s">
         <v>22</v>
       </c>
       <c r="H62">
         <v>2002</v>
       </c>
       <c r="I62">
         <v>2004</v>
       </c>
       <c r="J62" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="K62" t="s">
         <v>24</v>
       </c>
       <c r="L62" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="M62" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N62" t="s">
         <v>27</v>
       </c>
       <c r="O62" t="s">
         <v>265</v>
       </c>
       <c r="P62" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>266</v>
       </c>
       <c r="B63" t="s">
         <v>267</v>
       </c>
       <c r="C63" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D63" t="s">
         <v>268</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
       <c r="F63" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G63" t="s">
         <v>269</v>
       </c>
       <c r="H63"/>
       <c r="I63"/>
       <c r="J63" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="K63" t="s">
         <v>270</v>
       </c>
       <c r="L63"/>
       <c r="M63" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N63" t="s">
         <v>27</v>
       </c>
       <c r="O63" t="s">
         <v>271</v>
       </c>
       <c r="P63" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>272</v>
       </c>
       <c r="B64" t="s">
         <v>273</v>
       </c>
       <c r="C64" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="D64" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="G64" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="H64">
         <v>2021</v>
       </c>
       <c r="I64"/>
       <c r="J64" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="K64" t="s">
         <v>24</v>
       </c>
       <c r="L64" t="s">
         <v>274</v>
       </c>
       <c r="M64" t="s">
         <v>275</v>
       </c>
       <c r="N64" t="s">
         <v>27</v>
       </c>
       <c r="O64" t="s">
         <v>276</v>
       </c>
       <c r="P64" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>278</v>
       </c>
       <c r="B65" t="s">
         <v>279</v>
       </c>
       <c r="C65" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="D65" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="E65" t="s">
         <v>20</v>
       </c>
       <c r="F65" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="G65" t="s">
-        <v>39</v>
+        <v>280</v>
       </c>
       <c r="H65">
         <v>2021</v>
       </c>
       <c r="I65"/>
       <c r="J65" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="K65" t="s">
         <v>24</v>
       </c>
       <c r="L65" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="M65" t="s">
         <v>275</v>
       </c>
       <c r="N65" t="s">
         <v>27</v>
       </c>
       <c r="O65" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="P65" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B66" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C66" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="D66" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="G66" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="H66">
         <v>2021</v>
       </c>
       <c r="I66"/>
       <c r="J66" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="K66" t="s">
         <v>24</v>
       </c>
       <c r="L66" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="M66" t="s">
         <v>275</v>
       </c>
       <c r="N66" t="s">
         <v>27</v>
       </c>
       <c r="O66" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="P66" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B67" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C67" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="D67" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="F67" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="G67" t="s">
-        <v>22</v>
+        <v>292</v>
       </c>
       <c r="H67">
         <v>2021</v>
       </c>
       <c r="I67"/>
       <c r="J67" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="K67" t="s">
         <v>24</v>
       </c>
       <c r="L67" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="M67" t="s">
         <v>275</v>
       </c>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="P67" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B68" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C68" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="D68" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="G68" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="H68">
         <v>2021</v>
       </c>
       <c r="I68"/>
       <c r="J68" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="K68" t="s">
         <v>24</v>
       </c>
       <c r="L68"/>
       <c r="M68" t="s">
-        <v>136</v>
+        <v>26</v>
       </c>
       <c r="N68" t="s">
         <v>27</v>
       </c>
       <c r="O68" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="P68" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B69" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C69" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="D69" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="G69" t="s">
         <v>22</v>
       </c>
       <c r="H69">
         <v>2015</v>
       </c>
       <c r="I69">
         <v>2018</v>
       </c>
       <c r="J69" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="K69" t="s">
         <v>24</v>
       </c>
       <c r="L69" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="M69" t="s">
-        <v>136</v>
+        <v>26</v>
       </c>
       <c r="N69" t="s">
         <v>27</v>
       </c>
       <c r="O69" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="P69" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B70" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C70" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="D70" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G70" t="s">
         <v>22</v>
       </c>
       <c r="H70">
         <v>2013</v>
       </c>
       <c r="I70">
         <v>2016</v>
       </c>
       <c r="J70" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="K70" t="s">
         <v>24</v>
       </c>
       <c r="L70" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="M70" t="s">
-        <v>136</v>
+        <v>26</v>
       </c>
       <c r="N70" t="s">
         <v>27</v>
       </c>
       <c r="O70" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="P70" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B71" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C71" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="D71" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="G71" t="s">
         <v>8</v>
       </c>
       <c r="H71">
         <v>2015</v>
       </c>
       <c r="I71">
         <v>2024</v>
       </c>
       <c r="J71" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="K71" t="s">
         <v>24</v>
       </c>
       <c r="L71" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="M71" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="P71" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B72" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C72" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D72" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="G72" t="s">
         <v>8</v>
       </c>
       <c r="H72">
         <v>2004</v>
       </c>
       <c r="I72">
         <v>2024</v>
       </c>
       <c r="J72" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="K72" t="s">
         <v>24</v>
       </c>
       <c r="L72" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="M72" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="N72" t="s">
         <v>27</v>
       </c>
       <c r="O72" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="P72" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B73" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C73" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="D73" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="E73" t="s">
         <v>20</v>
       </c>
       <c r="F73" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="G73" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="H73">
         <v>2024</v>
       </c>
       <c r="I73"/>
       <c r="J73" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="K73" t="s">
         <v>24</v>
       </c>
       <c r="L73" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="M73" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="P73" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B74" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C74" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="D74" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="E74" t="s">
         <v>20</v>
       </c>
       <c r="F74" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="G74" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="H74">
         <v>2024</v>
       </c>
       <c r="I74"/>
       <c r="J74" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="K74" t="s">
         <v>24</v>
       </c>
       <c r="L74" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="M74" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="N74" t="s">
         <v>27</v>
       </c>
       <c r="O74" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="P74" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="B75" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="C75" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D75" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="E75" t="s">
         <v>20</v>
       </c>
       <c r="F75" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="G75" t="s">
         <v>8</v>
       </c>
       <c r="H75">
         <v>2011</v>
       </c>
       <c r="I75">
         <v>2024</v>
       </c>
       <c r="J75" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="K75" t="s">
         <v>24</v>
       </c>
       <c r="L75" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="M75" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="N75" t="s">
         <v>27</v>
       </c>
       <c r="O75" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="P75" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">