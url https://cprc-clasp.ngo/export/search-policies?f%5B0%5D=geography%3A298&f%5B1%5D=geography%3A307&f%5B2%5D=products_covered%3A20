--- v0 (2025-12-15)
+++ v1 (2026-10-03)
@@ -261,97 +261,100 @@
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-casement-and-window-air-conditioners</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/about-mandatory-energy-labelling-and-minimum-energy-performance-standards</t>
   </si>
   <si>
     <t>MEPS for Portable Air-Conditioners (2024)</t>
   </si>
   <si>
     <t>This policy regulates minimum energy performance standard for portable air conditioners.
 Single-phase portable air-conditioners having a single exhaust duct (up to 12 kW) should have Coefficient of Performance (COP) 100% equal or greater than 3.0.
 Cooling capacity refers to the measured total cooling capacity in accordance with the applicable test standards. 
 1 Weighted COP = 0.4 x COP100% + 0.6 x COP50%
  N is the number of indoor and outdoor units
  Standby power is expressed in Watts</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-portable-air-conditioners-2024</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/minimum-energy-performance-standards</t>
   </si>
   <si>
-    <t>MEPS for Split Type Air-Conditioners</t>
+    <t>MEPS for Split Type Air-Conditioners (2022)</t>
   </si>
   <si>
     <t>This policy applies to any single-phase non-ducted room air-conditioner (split type (inverter)) with a cooling capacity of 17.6 kW or lower and any single-phase non-ducted room air-conditioner (split type (non-inverter)) with a cooling capacity of 17.6 kW or lower.
 The established MEPS are: 
 Single/Multi Split (inverter) up to 17.6kW: COP100% ≥ 3.34
 Single/Multi Split (inverter) up to 17.6kW: COPweighted ≥ 4.04
 Single/Multi Split (non-inverter) up to 17.6kW: COP100% ≥ 4.04
 COPweighted = 0.4 x COP100% + 0.6 x COP50%</t>
   </si>
   <si>
+    <t>Revised, Superseded</t>
+  </si>
+  <si>
     <t>ISO 15042:2017, Section 6.1: Cooling capacity test, climate class T1
 ,   
                     ISO 5151:2017, Section 5.1: Cooling capacity test, Climate class T1
 ,   
                     IEC 62301:2005 or IEC 62301:2011, Section 5.3.1 or 5.3.2 of IEC 62301:2005 or Section 5.3.2, 5.3.3 or 5.3.4 of IEC 62301:2011, Climate class Nil</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/meps-split-type-air-conditioners</t>
+    <t>https://cprc-clasp.ngo/policies/meps-split-type-air-conditioners-2022</t>
   </si>
   <si>
     <t>MEPS for Split Type Air-Conditioners (2025)</t>
   </si>
   <si>
     <t>This policy raises MEPS for single and multi split air conditioners.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-split-type-air-conditioners-2025</t>
   </si>
   <si>
-    <t>MEPS for Three-Phase VRF Air-Conditioners</t>
+    <t>MEPS for Three-Phase VRF Air-Conditioners (2021)</t>
   </si>
   <si>
     <t>A base module/unit of a three-phase VRF air-conditioner (unit efficiency) of all cooling capacities must meet the following Minimum Integrated Energy Efficiency Ratio (IEER): ≥ 4.35.
 Integrated Energy Efficiency Ratio (IEER) = (0.020 x A) + (0.617 x B) + (0.238 x C) + (0.125 x D)
 where A = COP at full load cooling capacity tested under ISO 15042 T1 condition,
             B = COP at 75% part load cooling capacity tested under ISO 15042 T1 condition,
             C = COP at 50% part load cooling capacity tested under ISO 15042 T1 condition,
             D = COP at 25% part load cooling capacity tested under ISO 15042 T1 condition.</t>
   </si>
   <si>
     <t>ISO 15042:2017, Section 6.1: Cooling capacity test, climate class T1
 ,   
                     IEC 62301:2005 or IEC 62301:2011, Section 5.3.1 or 5.3.2 of IEC 62301:2005 or Section 5.3.2, 5.3.3 or 5.3.4 of IEC 62301:2011</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/meps-three-phase-vrf-air-conditioners</t>
+    <t>https://cprc-clasp.ngo/policies/meps-three-phase-vrf-air-conditioners-2021</t>
   </si>
   <si>
     <t>TCVN 13256:2021 VRF/VRV Air Conditioners – Energy Efficiency</t>
   </si>
   <si>
     <t>This standard specifies the method for determining the performance and energy efficiency of outdoor units (outdoor units) for VRF/VRV air conditioners, using three-phase power sources.</t>
   </si>
   <si>
     <t>Air Conditioning</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-132562021-vrfvrv-air-conditioners-energy-efficiency</t>
   </si>
   <si>
     <t>TCVN 7826:2015 Electric fans - Energy efficiency</t>
   </si>
   <si>
     <t>This document specifies the MEPS, test methods, and star ratings for electric fans, including ceiling fans, table fans, wall fans, and pedestal fans.</t>
   </si>
@@ -392,53 +395,50 @@
 → Constant speed type or variable frequency types
 → And a rated cooling capacity that deoes not exceed 12000w (41000 BTU/h)
 The policy will enter into force in 2025.
 This policy does not apply to the following products:
 → Water cooling condenser type air conditioners
 → Duct type air conditioners (VRV, VRF, multi air conditioner)
 → Portable air conditioners
 → Cassette air conditioners
 → Stand-Floor air conditioners
 → Air conditioners with three-phase power supply</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-78302021-energy-efficiency-standard-non-ducted-air-conditioners</t>
   </si>
   <si>
     <t>https://static.luatvietnam.vn/xem-noi-dung-file-tieu-chuan-tcvn-78302021-may-dieu-hoa-khong-khi-ong-gio-hieu-suat-nang-luong-253650-d3/uploaded/VIETLAWFILE/2023/5/TCVN_7830_2021_TCDLCL_290523085326.pdf.aspx</t>
   </si>
   <si>
     <t>TCVN 8630:2010 Boilers - energy efficiency and test methods</t>
   </si>
   <si>
     <t>This standard stipulates energy efficiency requirements and test methods for determining energy efficiency for fuel-burning boilers. The methods for determining boiler efficiency use the forward balance method and the reverse balance method. This standard does not apply to boilers used to produce electricity. This standard will enter into effect on 1 April 2025.</t>
   </si>
   <si>
     <t>Boilers and Furnaces</t>
-  </si>
-[...1 lines deleted...]
-    <t>Revised, Superseded</t>
   </si>
   <si>
     <t>Gas, Oil</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-86302010-boilers-energy-efficiency-and-test-methods</t>
   </si>
   <si>
     <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN+8630%3A2019</t>
   </si>
   <si>
     <t>TCVN 8630:2019 Boilers - Energy Efficiency and Method for Determination</t>
   </si>
   <si>
     <t>This standard specifies the requirements for energy efficiency and the method for determining energy efficiency for fuel-fired boilers when put into use in the industrial sector.
 The method for determining boiler efficiency specified in this standard is the forward balance method and the reverse balance method.
 This standard does not apply to boilers used for electricity generation.
 It replaces TCVN 8630:2010 and has been effective starting April 2025.</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-86302019-boilers-energy-efficiency-and-method-determination</t>
   </si>
@@ -1025,54 +1025,54 @@
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>49</v>
       </c>
       <c r="B5" t="s">
         <v>50</v>
       </c>
       <c r="C5" t="s">
         <v>31</v>
       </c>
       <c r="D5" t="s">
         <v>51</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>42</v>
       </c>
       <c r="G5" t="s">
         <v>52</v>
       </c>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>2024</v>
       </c>
-      <c r="I5"/>
       <c r="J5" t="s">
         <v>53</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
         <v>46</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
       <c r="O5" t="s">
         <v>54</v>
       </c>
       <c r="P5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>55</v>
       </c>
       <c r="B6" t="s">
@@ -1263,474 +1263,474 @@
       </c>
       <c r="P9" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>74</v>
       </c>
       <c r="B10" t="s">
         <v>75</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>66</v>
       </c>
       <c r="G10" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="H10">
         <v>2011</v>
       </c>
       <c r="I10">
         <v>2022</v>
       </c>
       <c r="J10" t="s">
         <v>44</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M10" t="s">
         <v>46</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
       <c r="O10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>41</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>66</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
         <v>2011</v>
       </c>
       <c r="I11">
         <v>2025</v>
       </c>
       <c r="J11" t="s">
         <v>53</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
         <v>46</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
       <c r="O11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B12" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>61</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>66</v>
       </c>
       <c r="G12" t="s">
         <v>43</v>
       </c>
       <c r="H12">
         <v>2021</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
         <v>44</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M12" t="s">
         <v>46</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
       <c r="O12" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P12" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F13" t="s">
         <v>66</v>
       </c>
       <c r="G13" t="s">
         <v>52</v>
       </c>
       <c r="H13">
         <v>2021</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13"/>
       <c r="M13" t="s">
         <v>25</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
       <c r="O13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B14" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>2007</v>
       </c>
       <c r="I14">
         <v>2020</v>
       </c>
       <c r="J14" t="s">
         <v>23</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M14" t="s">
         <v>25</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
       <c r="O14" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="P14" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
         <v>41</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>66</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
         <v>2007</v>
       </c>
       <c r="I15">
         <v>2020</v>
       </c>
       <c r="J15" t="s">
         <v>23</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M15" t="s">
         <v>25</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
       <c r="O15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
         <v>41</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>66</v>
       </c>
       <c r="G16" t="s">
         <v>43</v>
       </c>
       <c r="H16">
         <v>2021</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
         <v>23</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
         <v>25</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
       <c r="O16" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="P16" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>66</v>
       </c>
       <c r="G17" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="H17">
         <v>2010</v>
       </c>
       <c r="I17">
         <v>2019</v>
       </c>
       <c r="J17" t="s">
         <v>23</v>
       </c>
       <c r="K17" t="s">
         <v>110</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
         <v>25</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
       <c r="O17" t="s">
         <v>111</v>
       </c>
       <c r="P17" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>113</v>
       </c>
       <c r="B18" t="s">
         <v>114</v>
       </c>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>66</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
         <v>2010</v>
       </c>
       <c r="I18">
         <v>2019</v>
       </c>
       <c r="J18" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K18" t="s">
         <v>110</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
         <v>25</v>
       </c>
       <c r="N18" t="s">
         <v>115</v>
       </c>
       <c r="O18" t="s">
         <v>116</v>
       </c>
       <c r="P18" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>117</v>
       </c>
       <c r="B19" t="s">
         <v>118</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>66</v>
       </c>
       <c r="G19" t="s">
         <v>43</v>
       </c>
       <c r="H19">
         <v>2021</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>23</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19" t="s">
         <v>119</v>
       </c>
       <c r="M19" t="s">
         <v>25</v>