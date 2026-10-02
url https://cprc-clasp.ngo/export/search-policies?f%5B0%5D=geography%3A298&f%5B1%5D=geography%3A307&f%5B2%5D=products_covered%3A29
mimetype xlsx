--- v0 (2025-12-15)
+++ v1 (2026-10-02)
@@ -188,96 +188,96 @@
   <si>
     <t>Single-phase non-ducted room air conditioners: ISO 5151:2017,  ISO 15042:2017
 ,   
                     Refrigerators: ISO 15502:2005; IEC 62552:2007
 ,   
                     Clothes Dryers: IEC 61121:2005
 ,   
                     Televisions: IEC 62087:2008
 ,   
                     General Lighting: CIE 84:1989; IEC 60064
 ,   
                     Three-phase VRF air-conditioners: ISO 15042:2017
 ,   
                     Three-phase induction motors: IEC 60032:2014</t>
   </si>
   <si>
     <t>Minister for the Environment and Water Resources </t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-conservation-regulated-goods-and-registered-suppliers-regulations-2017</t>
   </si>
   <si>
     <t>https://sso.agc.gov.sg/Act/ECA2012/Uncommenced/20171227?ValidDt=20180101&amp;ViewType=Sl</t>
   </si>
   <si>
-    <t>MELS for General Lighting</t>
+    <t>MELS for General Lighting (2019)</t>
   </si>
   <si>
     <t>This policy defines minimum energy labeling scheme requirements for incandescent lamps, CFLi lamps, and LEDs with an Edison screw or a bayonet lamp cap.</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
+    <t>Revised, Superseded</t>
+  </si>
+  <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>National Environment Agency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/mels-general-lighting</t>
+    <t>https://cprc-clasp.ngo/policies/mels-general-lighting-2019</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/tick-rating</t>
   </si>
   <si>
     <t>MELS for General Lighting (2024)</t>
   </si>
   <si>
     <t>This policy set energy label scheme for all regulated lamps:</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mels-general-lighting-2024</t>
   </si>
   <si>
     <t>MEPS for General Lighting</t>
   </si>
   <si>
     <t>This policy sets minimum energy performance requirements for the following products: incandescent lamps (25-200W), Compact fluorescent lamps with integrated ballast (CFLi) (up to 60W),  LED lamps with an Edison screw or a bayonet lamp cap (up to 60W), Compact fluorescent lamps without integrated ballast (CFLni), T8 Linear, double-capped, fluorescent lamps (LFL)[0.5 - 1.5]m, and LED lamps designed as a direct replacement for CFLni and T8 LFL without requiring any internal modification of the luminaires.</t>
   </si>
   <si>
     <t>Lighting, Lamps, Tubular Lamps, Non-Directional lamps, HD lamps and retrofits</t>
-  </si>
-[...1 lines deleted...]
-    <t>Revised, Superseded</t>
   </si>
   <si>
     <t>CIE3 84:1989 and IEC 60064, Measurement of luminous flux
 ,   
                     CIE 84:1989 and IEC 60064 or IEC 60357, Measurement of luminous flux
 ,   
                     IEC 60969:2001, Performance tests
 ,   
                     IEC 60901:2001, Performance tests
 ,   
                     IEC 60081:2002, Performance tests
 ,   
                     IEC 62612:2013, Performance tests
 ,   
                     IEC 62612:2013, Performance tests</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-general-lighting</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/about-mandatory-energy-labelling-and-minimum-energy-performance-standards</t>
   </si>
   <si>
     <t>MEPS for General Lighting (2024)</t>
   </si>
@@ -1039,213 +1039,213 @@
       </c>
       <c r="P5" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>54</v>
       </c>
       <c r="B6" t="s">
         <v>55</v>
       </c>
       <c r="C6" t="s">
         <v>46</v>
       </c>
       <c r="D6" t="s">
         <v>56</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>57</v>
       </c>
       <c r="G6" t="s">
-        <v>8</v>
+        <v>58</v>
       </c>
       <c r="H6">
         <v>2015</v>
       </c>
       <c r="I6">
         <v>2019</v>
       </c>
       <c r="J6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
       <c r="O6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C7" t="s">
         <v>46</v>
       </c>
       <c r="D7" t="s">
         <v>56</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>57</v>
       </c>
       <c r="G7" t="s">
         <v>40</v>
       </c>
       <c r="H7">
         <v>2015</v>
       </c>
       <c r="I7">
         <v>2024</v>
       </c>
       <c r="J7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
       <c r="O7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C8" t="s">
         <v>46</v>
       </c>
       <c r="D8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="H8">
         <v>2015</v>
       </c>
       <c r="I8">
         <v>2019</v>
       </c>
       <c r="J8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
         <v>70</v>
       </c>
       <c r="M8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
       <c r="O8" t="s">
         <v>71</v>
       </c>
       <c r="P8" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>73</v>
       </c>
       <c r="B9" t="s">
         <v>74</v>
       </c>
       <c r="C9" t="s">
         <v>46</v>
       </c>
       <c r="D9" t="s">
         <v>56</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
         <v>2015</v>
       </c>
       <c r="I9">
         <v>2024</v>
       </c>
       <c r="J9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
       <c r="O9" t="s">
         <v>75</v>
       </c>
       <c r="P9" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>77</v>
       </c>
       <c r="B10" t="s">
         <v>78</v>
       </c>
       <c r="C10" t="s">
         <v>46</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
       <c r="E10" t="s">