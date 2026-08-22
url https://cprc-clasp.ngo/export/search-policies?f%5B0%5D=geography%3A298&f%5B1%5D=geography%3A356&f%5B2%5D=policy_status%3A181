--- v0 (2025-11-30)
+++ v1 (2026-08-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="518">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="508">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -932,474 +932,435 @@
   <si>
     <t>EM501, KS L 1551</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/korea-eco-label-standards-water-saving-toilet-el-2232013</t>
   </si>
   <si>
     <t>http://el.keiti.re.kr/FileDownload.do?encData=sshC35fJeoPMDprwlrWIcu6LosvVyTDd0a6Ryspercent2Bap4cbpercent2FLBY1Xlp1BC2myOQL4baJQ9VFI2tSubYuZ622CSW7y58Apercent2B81L7P4rLapercent2FajMJdT9b5yA8fyWJFp6vjuUC7yZjvQUPGqd5ftUlbeqBjW52LjNaMUCnmqNVnT1JgBlH501zOaauLm</t>
   </si>
   <si>
     <t>Korea Ecolabel Standards Water-saving Faucets EL221:2012</t>
   </si>
   <si>
     <t>The criteria shall apply to single faucet, cold and warm water mixed faucet or stagnant water faucet the water faucet (hereafter referred to as "faucet") used in water supply/bath supply with less than the usage pressure of 7.5kgf/㎠ 735kPa, to the water-saving faucet, which shall be set up at the end of water pipe and have water-saving effect, and to the valve that have water- saving effect through the function of immediate water-stopping, self-closing and fixed-quantity water-stopping. However, faucets for special use such as ones for drinking water, fountain and toilet shall be excluded.</t>
   </si>
   <si>
     <t>Taps or Faucets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/korea-ecolabel-standards-water-saving-faucets-el2212012</t>
   </si>
   <si>
     <t>http://el.keiti.re.kr/FileDownload.do?encData=sshC35fJeoPMDprwlrWIcu6LosvVyTDd0a6Ryspercent2Bap4cbpercent2FLBY1Xlp1BC2myOQL4baJQ9VFI2tSubYuZ622CSW74bllzXvqY5Wq0bOgPxdSkbYOaV9uckpercent2FRVFBygq3tRSx2WHxMnswq0VzzPLOeGRpercent2FjEUYTYWPvjh94a8dm0PyBXVQlEUV6y</t>
   </si>
   <si>
-    <t>MELS for Commercial Storage Refrigerators</t>
+    <t>MELS for Commercial Storage Refrigerators (2025)</t>
   </si>
   <si>
     <t>This policy defines minimum energy labeling scheme requirements for chiller, freezers, and combinations type of all capacities.</t>
   </si>
   <si>
     <t>Refrigerated Cabinets, Wine Chillers, Walk-In Coolers and Freezers, Refrigerated Vending Machines, Freezers-only</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>National Environment Agency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/mels-commercial-storage-refrigerators</t>
+    <t>https://cprc-clasp.ngo/policies/mels-commercial-storage-refrigerators-2025</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/tick-rating</t>
   </si>
   <si>
     <t>MELS for General Lighting (2024)</t>
   </si>
   <si>
     <t>This policy set energy label scheme for all regulated lamps:</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mels-general-lighting-2024</t>
   </si>
   <si>
     <t>MELS for Portable Air-Conditioners (2024)</t>
   </si>
   <si>
     <t>This policy defines the minimum energy labeling scheme for single-phase portable air-conditioners:</t>
   </si>
   <si>
     <t>Portable ACs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mels-portable-air-conditioners-2024</t>
   </si>
   <si>
-    <t>MELS for Water Heater</t>
-[...2 lines deleted...]
-    <t>This policy defines minimum energy labeling scheme requirements for all regulated water heaters:</t>
+    <t>MEPS for 3 Phase Induction Motor</t>
+  </si>
+  <si>
+    <t>This policy applies to 3-phase induction motors with a rated output of 0.75kW-200kW.</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-3-phase-induction-motor</t>
+  </si>
+  <si>
+    <t>MEPS for Adapter - Charger</t>
+  </si>
+  <si>
+    <t>An adapter under 150W, nameplate output power; and a charger of input 20 W with Li-Ion Battery as a single voltage external power supply</t>
+  </si>
+  <si>
+    <t>Battery Chargers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-adapter-charger</t>
+  </si>
+  <si>
+    <t>MEPS for Adapter Charger</t>
+  </si>
+  <si>
+    <t>For using with mobile phone, notebook, speaker for computer, LCD monitor,printer, PDA, camcorder, digital camera, audio, DVD player, MP3, PMP,portable CD player, set-top box, wire-wireless phone, modem, all AC-DC orAC-AC external power supply shall be included.</t>
+  </si>
+  <si>
+    <t>External Power Supply</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-adapter-charger-0</t>
+  </si>
+  <si>
+    <t>MEPS for Air Cleaners</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-air-cleaners</t>
+  </si>
+  <si>
+    <t>MEPS for Air Conditioners</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-air-conditioners</t>
+  </si>
+  <si>
+    <t>MEPS for Associated Ballasts</t>
+  </si>
+  <si>
+    <t>By KS C 7621 Associated ballasts which all components are in one, and anyparts are not allowed to change, and the rated power consumption of 5W-60W.But globe type is excluded.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-associated-ballasts</t>
+  </si>
+  <si>
+    <t>MEPS for casement and window air-conditioners</t>
+  </si>
+  <si>
+    <t>This policy applies to casement and window (up to 8.8 kW). The Minimum Coefficient of Performance (COP) is set at COP100% &gt; 3.78. Cooling capacity refers to the measured total cooling capacity in accordance with the applicable test standards: ISO 5151:2017, Section 5.1: Cooling capacity test, Climate Class T1.</t>
+  </si>
+  <si>
+    <t>December 2023</t>
+  </si>
+  <si>
+    <t>ISO 5151:2017, Section 5.1: Cooling capacity test, Climate Class T1</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-casement-and-window-air-conditioners</t>
+  </si>
+  <si>
+    <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/about-mandatory-energy-labelling-and-minimum-energy-performance-standards</t>
+  </si>
+  <si>
+    <t>MEPS for Commercial Refrigerators</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-commercial-refrigerators</t>
+  </si>
+  <si>
+    <t>MEPS for Commercial Storage Refrigerators (2025)</t>
+  </si>
+  <si>
+    <t>This policy sets minimum energy performance standards for commercial storage refrigerators as shown below</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-commercial-storage-refrigerators-2025</t>
+  </si>
+  <si>
+    <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/minimum-energy-performance-standards</t>
+  </si>
+  <si>
+    <t>MEPS for Dehumidifier</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-dehumidifier</t>
+  </si>
+  <si>
+    <t>MEPS for Dish Dryers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-dish-dryers</t>
+  </si>
+  <si>
+    <t>MEPS for Dishwashers</t>
+  </si>
+  <si>
+    <t>By Annex 1 a machine which washes rinses, and dries -when drying process isincluded; dishware, glassware, cutlery and, in some cases, cooking utensils bychemical, mechanical and or electrical means with the rated capacity 20 personor less.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-dishwashers</t>
+  </si>
+  <si>
+    <t>MEPS for Electric Fan</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-electric-fan</t>
+  </si>
+  <si>
+    <t>MEPS for Electric fan heater</t>
+  </si>
+  <si>
+    <t>Electric fan heater with the rated power consumption of 500W, less than 10kW.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-electric-fan-heater</t>
+  </si>
+  <si>
+    <t>MEPS for Electric stove</t>
+  </si>
+  <si>
+    <t>Electric stove with the rated power consumption of 500W, less than 10kW.</t>
+  </si>
+  <si>
+    <t>Cooktops or Hobs</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-electric-stove</t>
+  </si>
+  <si>
+    <t>MEPS for Electrical cooler and Heater for drinking - water storage</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-electrical-cooler-and-heater-drinking-water-storage</t>
+  </si>
+  <si>
+    <t>MEPS for Electrical Driven Multi Heat Pump-Central HVAC</t>
+  </si>
+  <si>
+    <t>This policy specifies minimum energy performance standards for electrical-driven multi heat pumps.</t>
+  </si>
+  <si>
+    <t>Space Heating and Space Cooling, Space Heating, Heat Pumps</t>
+  </si>
+  <si>
+    <t>Entered into force</t>
+  </si>
+  <si>
+    <t>Korea Energy Agency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-electrical-driven-multi-heat-pump-central-hvac</t>
+  </si>
+  <si>
+    <t>https://www.iea.org/policies/8283-meps-for-electrical-driven-multi-heat-pump-central-hvac</t>
+  </si>
+  <si>
+    <t>MEPS for Fluorescent Lamps</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-fluorescent-lamps</t>
+  </si>
+  <si>
+    <t>MEPS for Fluorescent Lamps Ballast</t>
+  </si>
+  <si>
+    <t>By KS C 8100 and KS C 8102 Fluorescent lamps ballasts which are the tubulartype of rated power consumption of 20W, 28W, 32W, and 40W, the circular typeof rated power consumption of 32W, and 40W, and the compact type of ratedpower consumption of FPX 13W, FDX 26W, FPL 27W, FPL32W, FPL 36W,FPL 36W, FPL 45W, and FPL 55W</t>
+  </si>
+  <si>
+    <t>KS C 8100; KS C 8102</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-fluorescent-lamps-ballast</t>
+  </si>
+  <si>
+    <t>MEPS for Freezers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-freezers</t>
+  </si>
+  <si>
+    <t>MEPS for Gas Water Heater</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-gas-water-heater</t>
+  </si>
+  <si>
+    <t>MEPS for horizontal drum washing machine</t>
+  </si>
+  <si>
+    <t>Product Scope:</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-horizontal-drum-washing-machine</t>
+  </si>
+  <si>
+    <t>MEPS for Household Gas Boiler</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-household-gas-boiler</t>
+  </si>
+  <si>
+    <t>MEPS for Incandescent Lamps</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-incandescent-lamps</t>
+  </si>
+  <si>
+    <t>http://www.nea.gov.sg/energy-waste/energy-efficiency/household-sector/minimum-energy-performance-standards</t>
+  </si>
+  <si>
+    <t>MEPS for Kim-chi Refrigerators</t>
+  </si>
+  <si>
+    <t>Household electric refrigerating appliances of total storage volume 1000L or less,and Kimchi storage compartment is much than 50percent of the whole storage volumewith a function maturing which it will be able to take effect the foodstuffs of theKimchi artificially, and with a compression type refrigerating machine andstorage cabinet integrated in one body.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-kim-chi-refrigerators</t>
+  </si>
+  <si>
+    <t>MEPS for Multi Heat Pump System(VRF)</t>
+  </si>
+  <si>
+    <t>Electrical driven multi heat pump which has one indoor unit standard rated cooling capacity over 1kW less than 30kW, and outdoor unit standard rated cooling capacity in accordance with Annex 1 is over 20kW less than 70kW. The indoor unit that comes with a heating device, rated power consumption of heating device is limited to one indoor unit standard less than 30kW</t>
+  </si>
+  <si>
+    <t>Central ACs</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-multi-heat-pump-systemvrf</t>
+  </si>
+  <si>
+    <t>MEPS for Refrigerator</t>
+  </si>
+  <si>
+    <t>This policy applies to household electric refrigerator and refrigerator-freezer of storage volume 1000L or less with the cooling system of less 500W electric power consumption by KSC ISO 15502.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-refrigerator</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/nd_file/kemco_eng/MKE_Notice_2010-124.pdf</t>
+  </si>
+  <si>
+    <t>MEPS for Set Top Boxes</t>
+  </si>
+  <si>
+    <t>This policy contains minimum energy performance standards for set-top boxes (excluding the digital converter) receiving one or more of cable, satellite, and IP TV broadcastings and sending the image and audio to a television or display unit, with the rated power consumption of less than 150W.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-set-top-boxes-0</t>
+  </si>
+  <si>
+    <t>https://eep.energy.or.kr/pds/view.aspx?cate=4&amp;no=149</t>
+  </si>
+  <si>
+    <t>MEPS for Split Type Air-Conditioners (2025)</t>
+  </si>
+  <si>
+    <t>This policy raises MEPS for single and multi split air conditioners.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-split-type-air-conditioners-2025</t>
+  </si>
+  <si>
+    <t>MEPS for Standby Power</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-standby-power</t>
+  </si>
+  <si>
+    <t>MEPS for Television</t>
+  </si>
+  <si>
+    <t>With a built-in digital tuner and more than 50cm and less than 180cm lengths of screen diagonal products sold only shall be applied. Energy Efficiency percent shall be measured by KS C IEC 62087.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-television</t>
+  </si>
+  <si>
+    <t>MEPS for Televisions (2024/2025)</t>
+  </si>
+  <si>
+    <t>This policy sets minimum energy performance standards for non-8K TV at 4-tick and 8K TV at 3-tick, effective in April 2024, and April 2025 respectively, as shown below</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-televisions-20242025</t>
+  </si>
+  <si>
+    <t>MEPS for Transformer</t>
+  </si>
+  <si>
+    <t>Transformers smaller than 1500kVA</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-transformer</t>
+  </si>
+  <si>
+    <t>Transformer defined in KS C 4306, KS C 4311, KS C 4316, KS C 4317 and Annex 3; 1500-3000kVa</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-transformer-0</t>
+  </si>
+  <si>
+    <t>MEPS for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable, dry only</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>MEPS for Washing Machines</t>
+  </si>
+  <si>
+    <t>By KS C 9608 washing machine in which the textiles are substantially immersedin the washing water, the mechanical action being produced by a device moving,which are defined the agitator washing machine, and impeller washing machinewith the rated capacity of 2 kg-20kg</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/meps-washing-machines</t>
+  </si>
+  <si>
+    <t>MEPS for Water Heater (2025)</t>
+  </si>
+  <si>
+    <t>This policy sets minimum energy performance standards for water heaters as shown below</t>
   </si>
   <si>
     <t>Instantaneous Water Heaters, Storage Water Heaters</t>
-  </si>
-[...370 lines deleted...]
-    <t>This policy sets minimum energy performance standards for water heaters as shown below</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-water-heater-2025</t>
   </si>
   <si>
     <t>Regulation on Energy Efficiency Labeling and Standards, Ministry of Knowkedge Economy Notification No.2011-263. 2011.12.23</t>
   </si>
   <si>
     <t>Drum washing machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulation-energy-efficiency-labeling-and-standards-ministry-knowkedge-economy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulation-energy-efficiency-labeling-and-standards-ministry-knowkedge-economy-0</t>
   </si>
   <si>
     <t>Singapore Green Labeling Scheme: CFLs</t>
   </si>
   <si>
     <t>This standard establishes requirements for integral compact fluorescent lamps (CFL) where the tube and ballast are combined into a single unit. These lamps allow consumers to replace incandescent lamps easily with CFL. The product group that is within the scope of certification would include screw-based lamps with ballast and adaptor in a single assembly.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps</t>
   </si>
@@ -1934,70 +1895,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P126"/>
+  <dimension ref="A1:P123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="794.949" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="196.952" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="103.689" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
@@ -5139,51 +5100,51 @@
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>302</v>
       </c>
       <c r="B67" t="s">
         <v>303</v>
       </c>
       <c r="C67" t="s">
         <v>87</v>
       </c>
       <c r="D67" t="s">
         <v>304</v>
       </c>
       <c r="E67" t="s">
         <v>89</v>
       </c>
       <c r="F67" t="s">
         <v>100</v>
       </c>
       <c r="G67" t="s">
         <v>22</v>
       </c>
       <c r="H67">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I67"/>
       <c r="J67" t="s">
         <v>305</v>
       </c>
       <c r="K67" t="s">
         <v>24</v>
       </c>
       <c r="L67"/>
       <c r="M67" t="s">
         <v>306</v>
       </c>
       <c r="N67" t="s">
         <v>26</v>
       </c>
       <c r="O67" t="s">
         <v>307</v>
       </c>
       <c r="P67" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>309</v>
@@ -5232,2786 +5193,2644 @@
         <v>308</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>313</v>
       </c>
       <c r="B69" t="s">
         <v>314</v>
       </c>
       <c r="C69" t="s">
         <v>87</v>
       </c>
       <c r="D69" t="s">
         <v>315</v>
       </c>
       <c r="E69" t="s">
         <v>89</v>
       </c>
       <c r="F69" t="s">
         <v>100</v>
       </c>
       <c r="G69" t="s">
         <v>22</v>
       </c>
-      <c r="H69">
+      <c r="H69"/>
+      <c r="I69">
         <v>2024</v>
       </c>
-      <c r="I69"/>
       <c r="J69" t="s">
         <v>305</v>
       </c>
       <c r="K69" t="s">
         <v>24</v>
       </c>
       <c r="L69"/>
       <c r="M69" t="s">
         <v>306</v>
       </c>
       <c r="N69" t="s">
         <v>26</v>
       </c>
       <c r="O69" t="s">
         <v>316</v>
       </c>
       <c r="P69" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>317</v>
       </c>
       <c r="B70" t="s">
         <v>318</v>
       </c>
       <c r="C70" t="s">
-        <v>87</v>
+        <v>18</v>
       </c>
       <c r="D70" t="s">
-        <v>319</v>
+        <v>241</v>
       </c>
       <c r="E70" t="s">
         <v>89</v>
       </c>
       <c r="F70" t="s">
-        <v>100</v>
+        <v>319</v>
       </c>
       <c r="G70" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="H70">
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="I70"/>
+        <v>2008</v>
+      </c>
+      <c r="I70">
+        <v>2016</v>
+      </c>
       <c r="J70" t="s">
-        <v>305</v>
+        <v>23</v>
       </c>
       <c r="K70" t="s">
         <v>24</v>
       </c>
       <c r="L70"/>
       <c r="M70" t="s">
-        <v>306</v>
+        <v>25</v>
       </c>
       <c r="N70" t="s">
         <v>26</v>
       </c>
       <c r="O70" t="s">
         <v>320</v>
       </c>
       <c r="P70" t="s">
-        <v>308</v>
+        <v>109</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>321</v>
       </c>
       <c r="B71" t="s">
         <v>322</v>
       </c>
       <c r="C71" t="s">
         <v>18</v>
       </c>
       <c r="D71" t="s">
-        <v>241</v>
+        <v>323</v>
       </c>
       <c r="E71" t="s">
         <v>89</v>
       </c>
       <c r="F71" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G71" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="H71">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I71"/>
       <c r="J71" t="s">
         <v>23</v>
       </c>
       <c r="K71" t="s">
         <v>24</v>
       </c>
       <c r="L71"/>
       <c r="M71" t="s">
         <v>25</v>
       </c>
       <c r="N71" t="s">
         <v>26</v>
       </c>
       <c r="O71" t="s">
         <v>324</v>
       </c>
       <c r="P71" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>325</v>
       </c>
       <c r="B72" t="s">
         <v>326</v>
       </c>
       <c r="C72" t="s">
         <v>18</v>
       </c>
       <c r="D72" t="s">
         <v>327</v>
       </c>
       <c r="E72" t="s">
         <v>89</v>
       </c>
       <c r="F72" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G72" t="s">
         <v>22</v>
       </c>
       <c r="H72">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="I72"/>
       <c r="J72" t="s">
         <v>23</v>
       </c>
       <c r="K72" t="s">
         <v>24</v>
       </c>
       <c r="L72"/>
       <c r="M72" t="s">
         <v>25</v>
       </c>
       <c r="N72" t="s">
         <v>26</v>
       </c>
       <c r="O72" t="s">
         <v>328</v>
       </c>
       <c r="P72" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>329</v>
       </c>
       <c r="B73" t="s">
-        <v>330</v>
+        <v>144</v>
       </c>
       <c r="C73" t="s">
         <v>18</v>
       </c>
       <c r="D73" t="s">
-        <v>331</v>
+        <v>145</v>
       </c>
       <c r="E73" t="s">
         <v>89</v>
       </c>
       <c r="F73" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G73" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="H73">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I73"/>
+        <v>2011</v>
+      </c>
+      <c r="I73">
+        <v>2011</v>
+      </c>
       <c r="J73" t="s">
         <v>23</v>
       </c>
       <c r="K73" t="s">
         <v>24</v>
       </c>
-      <c r="L73"/>
+      <c r="L73" t="s">
+        <v>146</v>
+      </c>
       <c r="M73" t="s">
         <v>25</v>
       </c>
       <c r="N73" t="s">
         <v>26</v>
       </c>
       <c r="O73" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="P73" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="B74" t="s">
-        <v>144</v>
+        <v>98</v>
       </c>
       <c r="C74" t="s">
         <v>18</v>
       </c>
       <c r="D74" t="s">
-        <v>145</v>
+        <v>99</v>
       </c>
       <c r="E74" t="s">
         <v>89</v>
       </c>
       <c r="F74" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G74" t="s">
         <v>91</v>
       </c>
       <c r="H74">
-        <v>2011</v>
+        <v>1993</v>
       </c>
       <c r="I74">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="J74" t="s">
-        <v>23</v>
+        <v>101</v>
       </c>
       <c r="K74" t="s">
         <v>24</v>
       </c>
       <c r="L74" t="s">
-        <v>146</v>
+        <v>102</v>
       </c>
       <c r="M74" t="s">
         <v>25</v>
       </c>
       <c r="N74" t="s">
         <v>26</v>
       </c>
       <c r="O74" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="P74" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="B75" t="s">
-        <v>98</v>
+        <v>334</v>
       </c>
       <c r="C75" t="s">
         <v>18</v>
       </c>
       <c r="D75" t="s">
-        <v>99</v>
+        <v>245</v>
       </c>
       <c r="E75" t="s">
         <v>89</v>
       </c>
       <c r="F75" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G75" t="s">
         <v>91</v>
       </c>
       <c r="H75">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="I75">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="J75" t="s">
-        <v>101</v>
+        <v>23</v>
       </c>
       <c r="K75" t="s">
         <v>24</v>
       </c>
       <c r="L75" t="s">
-        <v>102</v>
+        <v>246</v>
       </c>
       <c r="M75" t="s">
         <v>25</v>
       </c>
       <c r="N75" t="s">
         <v>26</v>
       </c>
       <c r="O75" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="P75" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>336</v>
+      </c>
+      <c r="B76" t="s">
         <v>337</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" t="s">
-        <v>18</v>
+        <v>87</v>
       </c>
       <c r="D76" t="s">
-        <v>245</v>
+        <v>99</v>
       </c>
       <c r="E76" t="s">
         <v>89</v>
       </c>
       <c r="F76" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G76" t="s">
         <v>91</v>
       </c>
       <c r="H76">
-        <v>1994</v>
+        <v>2011</v>
       </c>
       <c r="I76">
-        <v>2003</v>
+        <v>2022</v>
       </c>
       <c r="J76" t="s">
-        <v>23</v>
+        <v>338</v>
       </c>
       <c r="K76" t="s">
         <v>24</v>
       </c>
       <c r="L76" t="s">
-        <v>246</v>
+        <v>339</v>
       </c>
       <c r="M76" t="s">
-        <v>25</v>
+        <v>306</v>
       </c>
       <c r="N76" t="s">
         <v>26</v>
       </c>
       <c r="O76" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="P76" t="s">
-        <v>109</v>
+        <v>341</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B77" t="s">
-        <v>341</v>
+        <v>149</v>
       </c>
       <c r="C77" t="s">
-        <v>87</v>
+        <v>18</v>
       </c>
       <c r="D77" t="s">
-        <v>99</v>
+        <v>150</v>
       </c>
       <c r="E77" t="s">
         <v>89</v>
       </c>
       <c r="F77" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G77" t="s">
         <v>91</v>
       </c>
       <c r="H77">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="I77">
-        <v>2022</v>
+        <v>2010</v>
       </c>
       <c r="J77" t="s">
-        <v>342</v>
+        <v>101</v>
       </c>
       <c r="K77" t="s">
         <v>24</v>
       </c>
       <c r="L77" t="s">
+        <v>151</v>
+      </c>
+      <c r="M77" t="s">
+        <v>25</v>
+      </c>
+      <c r="N77" t="s">
+        <v>26</v>
+      </c>
+      <c r="O77" t="s">
         <v>343</v>
       </c>
-      <c r="M77" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P77" t="s">
-        <v>345</v>
+        <v>109</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="B78" t="s">
-        <v>149</v>
+        <v>345</v>
       </c>
       <c r="C78" t="s">
-        <v>18</v>
+        <v>87</v>
       </c>
       <c r="D78" t="s">
-        <v>150</v>
+        <v>304</v>
       </c>
       <c r="E78" t="s">
         <v>89</v>
       </c>
       <c r="F78" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G78" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="H78">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="I78"/>
       <c r="J78" t="s">
-        <v>101</v>
+        <v>305</v>
       </c>
       <c r="K78" t="s">
         <v>24</v>
       </c>
-      <c r="L78" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L78"/>
       <c r="M78" t="s">
-        <v>25</v>
+        <v>306</v>
       </c>
       <c r="N78" t="s">
         <v>26</v>
       </c>
       <c r="O78" t="s">
+        <v>346</v>
+      </c>
+      <c r="P78" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>348</v>
       </c>
       <c r="B79" t="s">
-        <v>349</v>
+        <v>106</v>
       </c>
       <c r="C79" t="s">
-        <v>87</v>
+        <v>18</v>
       </c>
       <c r="D79" t="s">
-        <v>304</v>
+        <v>107</v>
       </c>
       <c r="E79" t="s">
         <v>89</v>
       </c>
       <c r="F79" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G79" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="H79">
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="I79"/>
+        <v>2012</v>
+      </c>
+      <c r="I79">
+        <v>2012</v>
+      </c>
       <c r="J79" t="s">
-        <v>305</v>
+        <v>23</v>
       </c>
       <c r="K79" t="s">
         <v>24</v>
       </c>
       <c r="L79"/>
       <c r="M79" t="s">
-        <v>306</v>
+        <v>25</v>
       </c>
       <c r="N79" t="s">
         <v>26</v>
       </c>
       <c r="O79" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="P79" t="s">
-        <v>351</v>
+        <v>109</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="B80" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="C80" t="s">
         <v>18</v>
       </c>
       <c r="D80" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="E80" t="s">
         <v>89</v>
       </c>
       <c r="F80" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G80" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="H80">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I80"/>
       <c r="J80" t="s">
         <v>23</v>
       </c>
       <c r="K80" t="s">
         <v>24</v>
       </c>
-      <c r="L80"/>
+      <c r="L80" t="s">
+        <v>114</v>
+      </c>
       <c r="M80" t="s">
         <v>25</v>
       </c>
       <c r="N80" t="s">
         <v>26</v>
       </c>
       <c r="O80" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="P80" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="B81" t="s">
-        <v>111</v>
+        <v>353</v>
       </c>
       <c r="C81" t="s">
         <v>18</v>
       </c>
       <c r="D81" t="s">
-        <v>112</v>
+        <v>155</v>
       </c>
       <c r="E81" t="s">
         <v>89</v>
       </c>
       <c r="F81" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G81" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="H81">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I81"/>
+        <v>2002</v>
+      </c>
+      <c r="I81">
+        <v>2007</v>
+      </c>
       <c r="J81" t="s">
         <v>23</v>
       </c>
       <c r="K81" t="s">
         <v>24</v>
       </c>
       <c r="L81" t="s">
-        <v>114</v>
+        <v>156</v>
       </c>
       <c r="M81" t="s">
         <v>25</v>
       </c>
       <c r="N81" t="s">
         <v>26</v>
       </c>
       <c r="O81" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="P81" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B82" t="s">
-        <v>357</v>
+        <v>159</v>
       </c>
       <c r="C82" t="s">
         <v>18</v>
       </c>
       <c r="D82" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="E82" t="s">
         <v>89</v>
       </c>
       <c r="F82" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G82" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="H82">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I82"/>
       <c r="J82" t="s">
-        <v>23</v>
+        <v>101</v>
       </c>
       <c r="K82" t="s">
         <v>24</v>
       </c>
       <c r="L82" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="M82" t="s">
         <v>25</v>
       </c>
       <c r="N82" t="s">
         <v>26</v>
       </c>
       <c r="O82" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="P82" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="B83" t="s">
-        <v>159</v>
+        <v>358</v>
       </c>
       <c r="C83" t="s">
         <v>18</v>
       </c>
       <c r="D83" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="E83" t="s">
         <v>89</v>
       </c>
       <c r="F83" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G83" t="s">
         <v>22</v>
       </c>
       <c r="H83">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="I83"/>
       <c r="J83" t="s">
-        <v>101</v>
+        <v>23</v>
       </c>
       <c r="K83" t="s">
         <v>24</v>
       </c>
-      <c r="L83" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L83"/>
       <c r="M83" t="s">
         <v>25</v>
       </c>
       <c r="N83" t="s">
         <v>26</v>
       </c>
       <c r="O83" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="P83" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>360</v>
+      </c>
+      <c r="B84" t="s">
         <v>361</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" t="s">
+        <v>18</v>
+      </c>
+      <c r="D84" t="s">
         <v>362</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="E84" t="s">
         <v>89</v>
       </c>
       <c r="F84" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G84" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="H84">
         <v>2011</v>
       </c>
-      <c r="I84"/>
+      <c r="I84">
+        <v>2015</v>
+      </c>
       <c r="J84" t="s">
         <v>23</v>
       </c>
       <c r="K84" t="s">
         <v>24</v>
       </c>
       <c r="L84"/>
       <c r="M84" t="s">
         <v>25</v>
       </c>
       <c r="N84" t="s">
         <v>26</v>
       </c>
       <c r="O84" t="s">
         <v>363</v>
       </c>
       <c r="P84" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>364</v>
       </c>
       <c r="B85" t="s">
-        <v>365</v>
+        <v>122</v>
       </c>
       <c r="C85" t="s">
         <v>18</v>
       </c>
       <c r="D85" t="s">
-        <v>366</v>
+        <v>123</v>
       </c>
       <c r="E85" t="s">
         <v>89</v>
       </c>
       <c r="F85" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G85" t="s">
         <v>91</v>
       </c>
       <c r="H85">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="I85">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="J85" t="s">
-        <v>23</v>
+        <v>124</v>
       </c>
       <c r="K85" t="s">
         <v>24</v>
       </c>
       <c r="L85"/>
       <c r="M85" t="s">
         <v>25</v>
       </c>
       <c r="N85" t="s">
         <v>26</v>
       </c>
       <c r="O85" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="P85" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>366</v>
+      </c>
+      <c r="B86" t="s">
+        <v>367</v>
+      </c>
+      <c r="C86" t="s">
+        <v>18</v>
+      </c>
+      <c r="D86" t="s">
         <v>368</v>
-      </c>
-[...7 lines deleted...]
-        <v>123</v>
       </c>
       <c r="E86" t="s">
         <v>89</v>
       </c>
       <c r="F86" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G86" t="s">
-        <v>91</v>
+        <v>369</v>
       </c>
       <c r="H86">
         <v>2012</v>
       </c>
-      <c r="I86">
-[...1 lines deleted...]
-      </c>
+      <c r="I86"/>
       <c r="J86" t="s">
-        <v>124</v>
+        <v>92</v>
       </c>
       <c r="K86" t="s">
         <v>24</v>
       </c>
       <c r="L86"/>
       <c r="M86" t="s">
-        <v>25</v>
+        <v>370</v>
       </c>
       <c r="N86" t="s">
         <v>26</v>
       </c>
       <c r="O86" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="P86" t="s">
-        <v>109</v>
+        <v>372</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="B87" t="s">
-        <v>371</v>
+        <v>164</v>
       </c>
       <c r="C87" t="s">
         <v>18</v>
       </c>
       <c r="D87" t="s">
-        <v>372</v>
+        <v>311</v>
       </c>
       <c r="E87" t="s">
         <v>89</v>
       </c>
       <c r="F87" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G87" t="s">
-        <v>373</v>
+        <v>91</v>
       </c>
       <c r="H87">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I87"/>
+        <v>1994</v>
+      </c>
+      <c r="I87">
+        <v>2003</v>
+      </c>
       <c r="J87" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="K87" t="s">
         <v>24</v>
       </c>
       <c r="L87"/>
       <c r="M87" t="s">
+        <v>25</v>
+      </c>
+      <c r="N87" t="s">
+        <v>26</v>
+      </c>
+      <c r="O87" t="s">
         <v>374</v>
       </c>
-      <c r="N87" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P87" t="s">
-        <v>376</v>
+        <v>109</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B88" t="s">
-        <v>164</v>
+        <v>376</v>
       </c>
       <c r="C88" t="s">
         <v>18</v>
       </c>
       <c r="D88" t="s">
-        <v>311</v>
+        <v>245</v>
       </c>
       <c r="E88" t="s">
         <v>89</v>
       </c>
       <c r="F88" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G88" t="s">
         <v>91</v>
       </c>
       <c r="H88">
         <v>1994</v>
       </c>
       <c r="I88">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="J88" t="s">
-        <v>101</v>
+        <v>23</v>
       </c>
       <c r="K88" t="s">
         <v>24</v>
       </c>
-      <c r="L88"/>
+      <c r="L88" t="s">
+        <v>377</v>
+      </c>
       <c r="M88" t="s">
         <v>25</v>
       </c>
       <c r="N88" t="s">
         <v>26</v>
       </c>
       <c r="O88" t="s">
         <v>378</v>
       </c>
       <c r="P88" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>379</v>
       </c>
       <c r="B89" t="s">
-        <v>380</v>
+        <v>168</v>
       </c>
       <c r="C89" t="s">
         <v>18</v>
       </c>
       <c r="D89" t="s">
-        <v>245</v>
+        <v>169</v>
       </c>
       <c r="E89" t="s">
         <v>89</v>
       </c>
       <c r="F89" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G89" t="s">
         <v>91</v>
       </c>
       <c r="H89">
-        <v>1994</v>
+        <v>2004</v>
       </c>
       <c r="I89">
-        <v>2004</v>
+        <v>2010</v>
       </c>
       <c r="J89" t="s">
-        <v>23</v>
+        <v>101</v>
       </c>
       <c r="K89" t="s">
         <v>24</v>
       </c>
-      <c r="L89" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L89"/>
       <c r="M89" t="s">
         <v>25</v>
       </c>
       <c r="N89" t="s">
         <v>26</v>
       </c>
       <c r="O89" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="P89" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="B90" t="s">
-        <v>168</v>
+        <v>138</v>
       </c>
       <c r="C90" t="s">
         <v>18</v>
       </c>
       <c r="D90" t="s">
-        <v>169</v>
+        <v>139</v>
       </c>
       <c r="E90" t="s">
         <v>89</v>
       </c>
       <c r="F90" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G90" t="s">
         <v>91</v>
       </c>
       <c r="H90">
-        <v>2004</v>
+        <v>2010</v>
       </c>
       <c r="I90">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="J90" t="s">
-        <v>101</v>
+        <v>23</v>
       </c>
       <c r="K90" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L90"/>
+        <v>140</v>
+      </c>
+      <c r="L90" t="s">
+        <v>141</v>
+      </c>
       <c r="M90" t="s">
         <v>25</v>
       </c>
       <c r="N90" t="s">
         <v>26</v>
       </c>
       <c r="O90" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="P90" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="B91" t="s">
-        <v>138</v>
+        <v>384</v>
       </c>
       <c r="C91" t="s">
         <v>18</v>
       </c>
       <c r="D91" t="s">
-        <v>139</v>
+        <v>118</v>
       </c>
       <c r="E91" t="s">
         <v>89</v>
       </c>
       <c r="F91" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G91" t="s">
         <v>91</v>
       </c>
       <c r="H91">
-        <v>2010</v>
+        <v>2002</v>
       </c>
       <c r="I91">
-        <v>2015</v>
+        <v>2006</v>
       </c>
       <c r="J91" t="s">
         <v>23</v>
       </c>
       <c r="K91" t="s">
-        <v>140</v>
+        <v>24</v>
       </c>
       <c r="L91" t="s">
-        <v>141</v>
+        <v>119</v>
       </c>
       <c r="M91" t="s">
         <v>25</v>
       </c>
       <c r="N91" t="s">
         <v>26</v>
       </c>
       <c r="O91" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="P91" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="B92" t="s">
-        <v>388</v>
+        <v>172</v>
       </c>
       <c r="C92" t="s">
         <v>18</v>
       </c>
       <c r="D92" t="s">
-        <v>118</v>
+        <v>173</v>
       </c>
       <c r="E92" t="s">
         <v>89</v>
       </c>
       <c r="F92" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G92" t="s">
         <v>91</v>
       </c>
       <c r="H92">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="I92">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="J92" t="s">
         <v>23</v>
       </c>
       <c r="K92" t="s">
-        <v>24</v>
+        <v>140</v>
       </c>
       <c r="L92" t="s">
-        <v>119</v>
+        <v>174</v>
       </c>
       <c r="M92" t="s">
         <v>25</v>
       </c>
       <c r="N92" t="s">
         <v>26</v>
       </c>
       <c r="O92" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="P92" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="B93" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C93" t="s">
         <v>18</v>
       </c>
       <c r="D93" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="E93" t="s">
         <v>89</v>
       </c>
       <c r="F93" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G93" t="s">
         <v>91</v>
       </c>
       <c r="H93">
-        <v>2001</v>
+        <v>2009</v>
       </c>
       <c r="I93">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="J93" t="s">
-        <v>23</v>
+        <v>101</v>
       </c>
       <c r="K93" t="s">
-        <v>140</v>
+        <v>24</v>
       </c>
       <c r="L93" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="M93" t="s">
         <v>25</v>
       </c>
       <c r="N93" t="s">
         <v>26</v>
       </c>
       <c r="O93" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="P93" t="s">
-        <v>109</v>
+        <v>390</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>391</v>
+      </c>
+      <c r="B94" t="s">
         <v>392</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" t="s">
         <v>18</v>
       </c>
       <c r="D94" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="E94" t="s">
         <v>89</v>
       </c>
       <c r="F94" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G94" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="H94">
-        <v>2009</v>
-[...3 lines deleted...]
-      </c>
+        <v>2004</v>
+      </c>
+      <c r="I94"/>
       <c r="J94" t="s">
         <v>101</v>
       </c>
       <c r="K94" t="s">
         <v>24</v>
       </c>
       <c r="L94" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="M94" t="s">
         <v>25</v>
       </c>
       <c r="N94" t="s">
         <v>26</v>
       </c>
       <c r="O94" t="s">
         <v>393</v>
       </c>
       <c r="P94" t="s">
-        <v>394</v>
+        <v>109</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>394</v>
+      </c>
+      <c r="B95" t="s">
         <v>395</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" t="s">
+        <v>18</v>
+      </c>
+      <c r="D95" t="s">
         <v>396</v>
-      </c>
-[...4 lines deleted...]
-        <v>186</v>
       </c>
       <c r="E95" t="s">
         <v>89</v>
       </c>
       <c r="F95" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G95" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="H95">
-        <v>2004</v>
-[...1 lines deleted...]
-      <c r="I95"/>
+        <v>2010</v>
+      </c>
+      <c r="I95">
+        <v>2012</v>
+      </c>
       <c r="J95" t="s">
         <v>101</v>
       </c>
       <c r="K95" t="s">
         <v>24</v>
       </c>
-      <c r="L95" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L95"/>
       <c r="M95" t="s">
         <v>25</v>
       </c>
       <c r="N95" t="s">
         <v>26</v>
       </c>
       <c r="O95" t="s">
         <v>397</v>
       </c>
       <c r="P95" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>398</v>
       </c>
       <c r="B96" t="s">
         <v>399</v>
       </c>
       <c r="C96" t="s">
         <v>18</v>
       </c>
       <c r="D96" t="s">
-        <v>400</v>
+        <v>150</v>
       </c>
       <c r="E96" t="s">
         <v>89</v>
       </c>
       <c r="F96" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G96" t="s">
         <v>91</v>
       </c>
       <c r="H96">
-        <v>2010</v>
+        <v>1992</v>
       </c>
       <c r="I96">
-        <v>2012</v>
+        <v>2004</v>
       </c>
       <c r="J96" t="s">
         <v>101</v>
       </c>
       <c r="K96" t="s">
         <v>24</v>
       </c>
-      <c r="L96"/>
+      <c r="L96" t="s">
+        <v>151</v>
+      </c>
       <c r="M96" t="s">
         <v>25</v>
       </c>
       <c r="N96" t="s">
         <v>26</v>
       </c>
       <c r="O96" t="s">
+        <v>400</v>
+      </c>
+      <c r="P96" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>402</v>
       </c>
       <c r="B97" t="s">
         <v>403</v>
       </c>
       <c r="C97" t="s">
         <v>18</v>
       </c>
       <c r="D97" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="E97" t="s">
         <v>89</v>
       </c>
       <c r="F97" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G97" t="s">
         <v>91</v>
       </c>
       <c r="H97">
-        <v>1992</v>
+        <v>2015</v>
       </c>
       <c r="I97">
-        <v>2004</v>
+        <v>2019</v>
       </c>
       <c r="J97" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="K97" t="s">
         <v>24</v>
       </c>
-      <c r="L97" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L97"/>
       <c r="M97" t="s">
-        <v>25</v>
+        <v>370</v>
       </c>
       <c r="N97" t="s">
         <v>26</v>
       </c>
       <c r="O97" t="s">
         <v>404</v>
       </c>
       <c r="P97" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>406</v>
       </c>
       <c r="B98" t="s">
         <v>407</v>
       </c>
       <c r="C98" t="s">
         <v>87</v>
       </c>
       <c r="D98" t="s">
-        <v>150</v>
+        <v>99</v>
       </c>
       <c r="E98" t="s">
         <v>89</v>
       </c>
       <c r="F98" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G98" t="s">
         <v>91</v>
       </c>
       <c r="H98">
         <v>2011</v>
       </c>
       <c r="I98">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="J98" t="s">
-        <v>342</v>
+        <v>305</v>
       </c>
       <c r="K98" t="s">
         <v>24</v>
       </c>
-      <c r="L98" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L98"/>
       <c r="M98" t="s">
         <v>306</v>
       </c>
       <c r="N98" t="s">
         <v>26</v>
       </c>
       <c r="O98" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="P98" t="s">
-        <v>351</v>
+        <v>341</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="B99" t="s">
-        <v>411</v>
+        <v>78</v>
       </c>
       <c r="C99" t="s">
-        <v>87</v>
+        <v>18</v>
       </c>
       <c r="D99" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="E99" t="s">
         <v>89</v>
       </c>
       <c r="F99" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G99" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="H99">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="I99"/>
       <c r="J99" t="s">
-        <v>305</v>
+        <v>23</v>
       </c>
       <c r="K99" t="s">
         <v>24</v>
       </c>
       <c r="L99"/>
       <c r="M99" t="s">
-        <v>306</v>
+        <v>25</v>
       </c>
       <c r="N99" t="s">
         <v>26</v>
       </c>
       <c r="O99" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="P99" t="s">
-        <v>351</v>
+        <v>109</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="B100" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="C100" t="s">
         <v>18</v>
       </c>
       <c r="D100" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="E100" t="s">
         <v>89</v>
       </c>
       <c r="F100" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G100" t="s">
         <v>91</v>
       </c>
       <c r="H100">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I100">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="J100" t="s">
-        <v>92</v>
+        <v>23</v>
       </c>
       <c r="K100" t="s">
         <v>24</v>
       </c>
       <c r="L100"/>
       <c r="M100" t="s">
-        <v>374</v>
+        <v>25</v>
       </c>
       <c r="N100" t="s">
         <v>26</v>
       </c>
       <c r="O100" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="P100" t="s">
-        <v>416</v>
+        <v>109</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="B101" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="C101" t="s">
         <v>87</v>
       </c>
       <c r="D101" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="E101" t="s">
         <v>89</v>
       </c>
       <c r="F101" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G101" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="H101">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I101"/>
       <c r="J101" t="s">
         <v>305</v>
       </c>
       <c r="K101" t="s">
         <v>24</v>
       </c>
       <c r="L101"/>
       <c r="M101" t="s">
         <v>306</v>
       </c>
       <c r="N101" t="s">
         <v>26</v>
       </c>
       <c r="O101" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="P101" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="B102" t="s">
-        <v>78</v>
+        <v>418</v>
       </c>
       <c r="C102" t="s">
         <v>18</v>
       </c>
       <c r="D102" t="s">
-        <v>79</v>
+        <v>233</v>
       </c>
       <c r="E102" t="s">
         <v>89</v>
       </c>
       <c r="F102" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G102" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="H102">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I102"/>
+        <v>2012</v>
+      </c>
+      <c r="I102">
+        <v>2016</v>
+      </c>
       <c r="J102" t="s">
         <v>23</v>
       </c>
       <c r="K102" t="s">
         <v>24</v>
       </c>
       <c r="L102"/>
       <c r="M102" t="s">
         <v>25</v>
       </c>
       <c r="N102" t="s">
         <v>26</v>
       </c>
       <c r="O102" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="P102" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="B103" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="C103" t="s">
         <v>18</v>
       </c>
       <c r="D103" t="s">
-        <v>83</v>
+        <v>233</v>
       </c>
       <c r="E103" t="s">
         <v>89</v>
       </c>
       <c r="F103" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G103" t="s">
         <v>91</v>
       </c>
       <c r="H103">
         <v>2012</v>
       </c>
       <c r="I103">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="J103" t="s">
         <v>23</v>
       </c>
       <c r="K103" t="s">
         <v>24</v>
       </c>
       <c r="L103"/>
       <c r="M103" t="s">
         <v>25</v>
       </c>
       <c r="N103" t="s">
         <v>26</v>
       </c>
       <c r="O103" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="P103" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="B104" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="C104" t="s">
-        <v>87</v>
+        <v>18</v>
       </c>
       <c r="D104" t="s">
-        <v>83</v>
+        <v>199</v>
       </c>
       <c r="E104" t="s">
         <v>89</v>
       </c>
       <c r="F104" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G104" t="s">
         <v>22</v>
       </c>
-      <c r="H104"/>
+      <c r="H104">
+        <v>2009</v>
+      </c>
       <c r="I104"/>
       <c r="J104" t="s">
-        <v>305</v>
+        <v>23</v>
       </c>
       <c r="K104" t="s">
         <v>24</v>
       </c>
-      <c r="L104"/>
+      <c r="L104" t="s">
+        <v>200</v>
+      </c>
       <c r="M104" t="s">
-        <v>306</v>
+        <v>25</v>
       </c>
       <c r="N104" t="s">
         <v>26</v>
       </c>
       <c r="O104" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="P104" t="s">
-        <v>351</v>
+        <v>109</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="B105" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="C105" t="s">
         <v>18</v>
       </c>
       <c r="D105" t="s">
-        <v>233</v>
+        <v>118</v>
       </c>
       <c r="E105" t="s">
         <v>89</v>
       </c>
       <c r="F105" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G105" t="s">
         <v>91</v>
       </c>
       <c r="H105">
-        <v>2012</v>
+        <v>2002</v>
       </c>
       <c r="I105">
-        <v>2016</v>
+        <v>2004</v>
       </c>
       <c r="J105" t="s">
         <v>23</v>
       </c>
       <c r="K105" t="s">
         <v>24</v>
       </c>
-      <c r="L105"/>
+      <c r="L105" t="s">
+        <v>119</v>
+      </c>
       <c r="M105" t="s">
         <v>25</v>
       </c>
       <c r="N105" t="s">
         <v>26</v>
       </c>
       <c r="O105" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="P105" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>428</v>
       </c>
       <c r="B106" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C106" t="s">
-        <v>18</v>
+        <v>87</v>
       </c>
       <c r="D106" t="s">
-        <v>233</v>
+        <v>430</v>
       </c>
       <c r="E106" t="s">
         <v>89</v>
       </c>
       <c r="F106" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="G106" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="H106">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="I106"/>
       <c r="J106" t="s">
-        <v>23</v>
+        <v>305</v>
       </c>
       <c r="K106" t="s">
         <v>24</v>
       </c>
       <c r="L106"/>
       <c r="M106" t="s">
-        <v>25</v>
+        <v>306</v>
       </c>
       <c r="N106" t="s">
         <v>26</v>
       </c>
       <c r="O106" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="P106" t="s">
-        <v>109</v>
+        <v>347</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>432</v>
+      </c>
+      <c r="B107" t="s">
         <v>433</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" t="s">
         <v>18</v>
       </c>
       <c r="D107" t="s">
-        <v>199</v>
+        <v>118</v>
       </c>
       <c r="E107" t="s">
-        <v>89</v>
+        <v>20</v>
       </c>
       <c r="F107" t="s">
-        <v>323</v>
+        <v>21</v>
       </c>
       <c r="G107" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="H107">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I107"/>
+        <v>2012</v>
+      </c>
+      <c r="I107">
+        <v>2012</v>
+      </c>
       <c r="J107" t="s">
         <v>23</v>
       </c>
       <c r="K107" t="s">
         <v>24</v>
       </c>
-      <c r="L107" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L107"/>
       <c r="M107" t="s">
         <v>25</v>
       </c>
       <c r="N107" t="s">
         <v>26</v>
       </c>
       <c r="O107" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="P107" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="B108" t="s">
-        <v>437</v>
+        <v>83</v>
       </c>
       <c r="C108" t="s">
         <v>18</v>
       </c>
       <c r="D108" t="s">
-        <v>118</v>
+        <v>83</v>
       </c>
       <c r="E108" t="s">
-        <v>89</v>
+        <v>20</v>
       </c>
       <c r="F108" t="s">
-        <v>323</v>
+        <v>21</v>
       </c>
       <c r="G108" t="s">
         <v>91</v>
       </c>
       <c r="H108">
-        <v>2002</v>
+        <v>2012</v>
       </c>
       <c r="I108">
-        <v>2004</v>
+        <v>2012</v>
       </c>
       <c r="J108" t="s">
         <v>23</v>
       </c>
       <c r="K108" t="s">
         <v>24</v>
       </c>
-      <c r="L108" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L108"/>
       <c r="M108" t="s">
         <v>25</v>
       </c>
       <c r="N108" t="s">
         <v>26</v>
       </c>
       <c r="O108" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="P108" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="B109" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="C109" t="s">
         <v>87</v>
       </c>
       <c r="D109" t="s">
-        <v>319</v>
+        <v>438</v>
       </c>
       <c r="E109" t="s">
-        <v>89</v>
+        <v>20</v>
       </c>
       <c r="F109" t="s">
-        <v>323</v>
+        <v>21</v>
       </c>
       <c r="G109" t="s">
         <v>22</v>
       </c>
       <c r="H109">
-        <v>2025</v>
+        <v>2012</v>
       </c>
       <c r="I109"/>
       <c r="J109" t="s">
-        <v>305</v>
+        <v>23</v>
       </c>
       <c r="K109" t="s">
         <v>24</v>
       </c>
       <c r="L109"/>
       <c r="M109" t="s">
-        <v>306</v>
+        <v>439</v>
       </c>
       <c r="N109" t="s">
         <v>26</v>
       </c>
       <c r="O109" t="s">
+        <v>440</v>
+      </c>
+      <c r="P109" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>442</v>
       </c>
       <c r="B110" t="s">
         <v>443</v>
       </c>
       <c r="C110" t="s">
-        <v>18</v>
+        <v>87</v>
       </c>
       <c r="D110" t="s">
-        <v>118</v>
+        <v>213</v>
       </c>
       <c r="E110" t="s">
         <v>20</v>
       </c>
       <c r="F110" t="s">
         <v>21</v>
       </c>
       <c r="G110" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>369</v>
+      </c>
+      <c r="H110"/>
+      <c r="I110"/>
       <c r="J110" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
       <c r="K110" t="s">
         <v>24</v>
       </c>
       <c r="L110"/>
       <c r="M110" t="s">
-        <v>25</v>
+        <v>439</v>
       </c>
       <c r="N110" t="s">
         <v>26</v>
       </c>
       <c r="O110" t="s">
         <v>444</v>
       </c>
       <c r="P110" t="s">
-        <v>109</v>
+        <v>445</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="B111" t="s">
-        <v>83</v>
+        <v>447</v>
       </c>
       <c r="C111" t="s">
-        <v>18</v>
+        <v>87</v>
       </c>
       <c r="D111" t="s">
-        <v>83</v>
+        <v>59</v>
       </c>
       <c r="E111" t="s">
         <v>20</v>
       </c>
       <c r="F111" t="s">
         <v>21</v>
       </c>
       <c r="G111" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>369</v>
+      </c>
+      <c r="H111"/>
+      <c r="I111"/>
       <c r="J111" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
       <c r="K111" t="s">
         <v>24</v>
       </c>
       <c r="L111"/>
       <c r="M111" t="s">
-        <v>25</v>
+        <v>439</v>
       </c>
       <c r="N111" t="s">
         <v>26</v>
       </c>
       <c r="O111" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="P111" t="s">
-        <v>109</v>
+        <v>449</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="B112" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="C112" t="s">
         <v>87</v>
       </c>
       <c r="D112" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="E112" t="s">
         <v>20</v>
       </c>
       <c r="F112" t="s">
         <v>21</v>
       </c>
       <c r="G112" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>369</v>
+      </c>
+      <c r="H112"/>
       <c r="I112"/>
       <c r="J112" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
       <c r="K112" t="s">
         <v>24</v>
       </c>
       <c r="L112"/>
       <c r="M112" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="N112" t="s">
         <v>26</v>
       </c>
       <c r="O112" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="P112" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="B113" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="C113" t="s">
         <v>87</v>
       </c>
       <c r="D113" t="s">
-        <v>213</v>
+        <v>457</v>
       </c>
       <c r="E113" t="s">
         <v>20</v>
       </c>
       <c r="F113" t="s">
         <v>21</v>
       </c>
       <c r="G113" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="H113"/>
       <c r="I113"/>
       <c r="J113" t="s">
         <v>92</v>
       </c>
       <c r="K113" t="s">
         <v>24</v>
       </c>
       <c r="L113"/>
       <c r="M113" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="N113" t="s">
         <v>26</v>
       </c>
       <c r="O113" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="P113" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="B114" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="C114" t="s">
         <v>87</v>
       </c>
       <c r="D114" t="s">
-        <v>59</v>
+        <v>83</v>
       </c>
       <c r="E114" t="s">
         <v>20</v>
       </c>
       <c r="F114" t="s">
         <v>21</v>
       </c>
       <c r="G114" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-      <c r="I114"/>
+        <v>91</v>
+      </c>
+      <c r="H114">
+        <v>2012</v>
+      </c>
+      <c r="I114">
+        <v>2012</v>
+      </c>
       <c r="J114" t="s">
-        <v>92</v>
+        <v>23</v>
       </c>
       <c r="K114" t="s">
         <v>24</v>
       </c>
       <c r="L114"/>
       <c r="M114" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="N114" t="s">
         <v>26</v>
       </c>
       <c r="O114" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="P114" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="B115" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="C115" t="s">
         <v>87</v>
       </c>
       <c r="D115" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E115" t="s">
         <v>20</v>
       </c>
       <c r="F115" t="s">
         <v>21</v>
       </c>
       <c r="G115" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-      <c r="I115"/>
+        <v>91</v>
+      </c>
+      <c r="H115">
+        <v>2012</v>
+      </c>
+      <c r="I115">
+        <v>2012</v>
+      </c>
       <c r="J115" t="s">
-        <v>92</v>
+        <v>23</v>
       </c>
       <c r="K115" t="s">
         <v>24</v>
       </c>
       <c r="L115"/>
       <c r="M115" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="N115" t="s">
         <v>26</v>
       </c>
       <c r="O115" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="P115" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="B116" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="C116" t="s">
         <v>87</v>
       </c>
       <c r="D116" t="s">
-        <v>467</v>
+        <v>155</v>
       </c>
       <c r="E116" t="s">
         <v>20</v>
       </c>
       <c r="F116" t="s">
         <v>21</v>
       </c>
       <c r="G116" t="s">
-        <v>373</v>
-[...1 lines deleted...]
-      <c r="H116"/>
+        <v>22</v>
+      </c>
+      <c r="H116">
+        <v>2013</v>
+      </c>
       <c r="I116"/>
       <c r="J116" t="s">
-        <v>92</v>
+        <v>23</v>
       </c>
       <c r="K116" t="s">
         <v>24</v>
       </c>
       <c r="L116"/>
       <c r="M116" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="N116" t="s">
         <v>26</v>
       </c>
       <c r="O116" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="P116" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="B117" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="C117" t="s">
         <v>87</v>
       </c>
       <c r="D117" t="s">
-        <v>83</v>
+        <v>475</v>
       </c>
       <c r="E117" t="s">
         <v>20</v>
       </c>
       <c r="F117" t="s">
         <v>21</v>
       </c>
       <c r="G117" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="H117">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I117"/>
       <c r="J117" t="s">
-        <v>23</v>
+        <v>476</v>
       </c>
       <c r="K117" t="s">
         <v>24</v>
       </c>
       <c r="L117"/>
       <c r="M117" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="N117" t="s">
         <v>26</v>
       </c>
       <c r="O117" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="P117" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="B118" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="C118" t="s">
         <v>87</v>
       </c>
       <c r="D118" t="s">
-        <v>476</v>
+        <v>362</v>
       </c>
       <c r="E118" t="s">
         <v>20</v>
       </c>
       <c r="F118" t="s">
         <v>21</v>
       </c>
       <c r="G118" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="H118">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I118"/>
       <c r="J118" t="s">
-        <v>23</v>
+        <v>476</v>
       </c>
       <c r="K118" t="s">
-        <v>24</v>
+        <v>140</v>
       </c>
       <c r="L118"/>
       <c r="M118" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="N118" t="s">
         <v>26</v>
       </c>
       <c r="O118" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="P118" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="B119" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="C119" t="s">
         <v>87</v>
       </c>
       <c r="D119" t="s">
-        <v>155</v>
+        <v>485</v>
       </c>
       <c r="E119" t="s">
         <v>20</v>
       </c>
       <c r="F119" t="s">
         <v>21</v>
       </c>
       <c r="G119" t="s">
         <v>22</v>
       </c>
       <c r="H119">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I119"/>
       <c r="J119" t="s">
-        <v>23</v>
+        <v>476</v>
       </c>
       <c r="K119" t="s">
-        <v>24</v>
+        <v>486</v>
       </c>
       <c r="L119"/>
       <c r="M119" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="N119" t="s">
         <v>26</v>
       </c>
       <c r="O119" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="P119" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="B120" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
       <c r="C120" t="s">
         <v>87</v>
       </c>
       <c r="D120" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="E120" t="s">
         <v>20</v>
       </c>
       <c r="F120" t="s">
         <v>21</v>
       </c>
       <c r="G120" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="H120">
+        <v>2012</v>
+      </c>
+      <c r="I120">
         <v>2017</v>
       </c>
-      <c r="I120"/>
       <c r="J120" t="s">
-        <v>486</v>
+        <v>476</v>
       </c>
       <c r="K120" t="s">
         <v>24</v>
       </c>
       <c r="L120"/>
       <c r="M120" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="N120" t="s">
         <v>26</v>
       </c>
       <c r="O120" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="P120" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="B121" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="C121" t="s">
         <v>87</v>
       </c>
       <c r="D121" t="s">
-        <v>366</v>
+        <v>496</v>
       </c>
       <c r="E121" t="s">
         <v>20</v>
       </c>
       <c r="F121" t="s">
         <v>21</v>
       </c>
       <c r="G121" t="s">
         <v>22</v>
       </c>
       <c r="H121">
         <v>2017</v>
       </c>
       <c r="I121"/>
       <c r="J121" t="s">
-        <v>486</v>
+        <v>476</v>
       </c>
       <c r="K121" t="s">
-        <v>140</v>
+        <v>497</v>
       </c>
       <c r="L121"/>
       <c r="M121" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="N121" t="s">
         <v>26</v>
       </c>
       <c r="O121" t="s">
-        <v>491</v>
+        <v>498</v>
       </c>
       <c r="P121" t="s">
-        <v>492</v>
+        <v>499</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>493</v>
+        <v>500</v>
       </c>
       <c r="B122" t="s">
-        <v>494</v>
+        <v>501</v>
       </c>
       <c r="C122" t="s">
         <v>87</v>
       </c>
       <c r="D122" t="s">
-        <v>495</v>
+        <v>150</v>
       </c>
       <c r="E122" t="s">
         <v>20</v>
       </c>
       <c r="F122" t="s">
         <v>21</v>
       </c>
       <c r="G122" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="H122">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I122"/>
+        <v>2012</v>
+      </c>
+      <c r="I122">
+        <v>2012</v>
+      </c>
       <c r="J122" t="s">
-        <v>486</v>
+        <v>23</v>
       </c>
       <c r="K122" t="s">
-        <v>496</v>
+        <v>24</v>
       </c>
       <c r="L122"/>
       <c r="M122" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="N122" t="s">
         <v>26</v>
       </c>
       <c r="O122" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="P122" t="s">
-        <v>498</v>
+        <v>463</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="B123" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="C123" t="s">
         <v>87</v>
       </c>
       <c r="D123" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="E123" t="s">
         <v>20</v>
       </c>
       <c r="F123" t="s">
         <v>21</v>
       </c>
       <c r="G123" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="H123">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I123">
         <v>2017</v>
       </c>
+      <c r="I123"/>
       <c r="J123" t="s">
-        <v>486</v>
+        <v>476</v>
       </c>
       <c r="K123" t="s">
-        <v>24</v>
+        <v>497</v>
       </c>
       <c r="L123"/>
       <c r="M123" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="N123" t="s">
         <v>26</v>
       </c>
       <c r="O123" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="P123" t="s">
-        <v>503</v>
-[...31 lines deleted...]
-      <c r="K124" t="s">
         <v>507</v>
-      </c>
-[...105 lines deleted...]
-        <v>517</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">