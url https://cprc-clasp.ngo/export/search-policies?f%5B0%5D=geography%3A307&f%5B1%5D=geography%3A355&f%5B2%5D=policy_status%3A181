--- v0 (2025-11-27)
+++ v1 (2026-08-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="288">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -182,86 +182,63 @@
   <si>
     <t>Department of Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/department-circular-dc2020-06-0015</t>
   </si>
   <si>
     <t>https://www.doe.gov.ph/pelp/related-laws-issuances-and-implementing-guidelines</t>
   </si>
   <si>
     <t>Department Circular No. DC 2020-06-0016</t>
   </si>
   <si>
     <t>This policy defines minimum energy performance for products (MEPP) for room air conditioners (window and split type), refrigeration units (single door, two-door manual defrost, and frost-free), and lighting products (CLFs, LFLs, single-capped fluorescent lamps, and LEDs).</t>
   </si>
   <si>
     <t>Lighting, Tubular Lamps, Non-Directional lamps, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/department-circular-no-dc-2020-06-0016</t>
   </si>
   <si>
     <t>https://www.doe.gov.ph/laws-and-issuances/department-circular-no-dc2020-06-0016</t>
   </si>
   <si>
-    <t>Implementing Guidelines of the Philippine Energy Labeling Program for Air Conditioners 2024, 1st Edition</t>
-[...8 lines deleted...]
-    <t>Air Conditioning</t>
+    <t>Implementing Guidelines of the Philippine Energy Labeling Program for Clothes Washing Machines 2024, 1st Edition</t>
+  </si>
+  <si>
+    <t>This policy contains MEPS and labeling requirements for washing machines according to Department Circular No. 2020-06-0015. The policy applies to the following fixed speed / variable speed clothes washing machines with minimum capacity of 5 kg up to 22kg: manual (single tub and twin tub), and automatic (top loading and front loading). Clothes washing machines with rated capacity beyond 22kg are not covered by this policy, likewise, spin dryers/water extractors are not covered. The performance data that will be declared shall be based on a Washing Performance of at least 0.6.</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>January 2025</t>
-  </si>
-[...18 lines deleted...]
-    <t>Washing Machines</t>
   </si>
   <si>
     <t>PNS IEC 60456:2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/implementing-guidelines-philippine-energy-labeling-program-clothes-washing-machines-2024</t>
   </si>
   <si>
     <t>https://legacy.doe.gov.ph/laws-and-issuances/implementing-guidelines-philippine-energy-labeling-program-clothes-washing-0</t>
   </si>
   <si>
     <t>Implementing Guidelines of the Philippine Energy Labeling Program for Display Monitors 2024, 1st Edition</t>
   </si>
   <si>
     <t>This policy contains minimum energy performance standards and mandatory energy labeling for display monitors according to section 5 and 9 of Department Circular No. 2020-06-0015. Products in scope include display monitors operating in AC or combination of AC and DC sources connected by digital inputs, such as but not limited to DP, HDMI, DVI, USB, wireless and network connection, or by analog VGA input. Display Monitors that are powered solely from battery sources and specialized monitors are not covered.</t>
   </si>
   <si>
     <t>Displays</t>
   </si>
   <si>
     <t>PNS IEC 62087-1
 ,   
                     IEC 62087-2
 ,   
                     PNS IEC 62087-7
@@ -592,50 +569,53 @@
   <si>
     <t>https://static.luatvietnam.vn/xem-noi-dung-file-tieu-chuan-viet-nam-tcvn-11848-2021-bo-khoa-hoc-va-cong-nghe-238464-d3/uploaded/VIETLAWFILE/2022/12/TCVN_11848_2021_TCDLCL_191222115003.pdf.aspx</t>
   </si>
   <si>
     <t>TCVN 12666:2019 LED Road and Street Lighting Luminaires – Energy Efficiency</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency levels for LED street and road lighting lamps with a power rating greater than or equal to 20 W, including those with separate power control gear.</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-126662019-led-road-and-street-lighting-luminaires-energy-efficiency</t>
   </si>
   <si>
     <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN+12666%3A2019</t>
   </si>
   <si>
     <t>TCVN 13256:2021 VRF/VRV Air Conditioners – Energy Efficiency</t>
   </si>
   <si>
     <t>This standard specifies the method for determining the performance and energy efficiency of outdoor units (outdoor units) for VRF/VRV air conditioners, using three-phase power sources.</t>
   </si>
   <si>
+    <t>Air Conditioning</t>
+  </si>
+  <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-132562021-vrfvrv-air-conditioners-energy-efficiency</t>
   </si>
   <si>
     <t>TCVN 13371:2021 - Desktop computers</t>
   </si>
   <si>
     <t>This policy specifies energy efficiency requirements and methods for determining energy consumption for desktop computers, including integrated desktop computers. This standard does not apply to point-of-sale (POS) terminals, workstations, and client computers. This policy enters into force on 1 January 2025.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-133712021-desktop-computers</t>
   </si>
   <si>
     <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN+13371%3A2021</t>
   </si>
   <si>
     <t>TCVN 7540-1:2013 Three-phase asynchronous squirrel-cage electrical motors - Part 1: energy efficiency</t>
   </si>
   <si>
     <t>This document specifies the MEPS for three-phase asynchronous squirrel-cage electrical motors.</t>
   </si>
   <si>
     <t>3-Phase Motors</t>
@@ -803,80 +783,71 @@
     <t>This document specifies the MEPS and test methods for distribution transformers.</t>
   </si>
   <si>
     <t>Power Transformers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-85252015-distribution-transformers-meps-and-test-methods</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-8525-2015-may-bien-ap-phan-phoi-muc-hieu-suat-nang-luong-toi-thieu</t>
   </si>
   <si>
     <t>TCVN 8526:2013 Clothes washing machines for household use - energy efficiency and test methods</t>
   </si>
   <si>
     <t>This document specifies the MEPS, test methods, and star ratings for clothes washing machines for household use.</t>
   </si>
   <si>
     <t>IEC 60456:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-85262013-clothes-washing-machines-household-use-energy-efficiency-and-test-methods</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-8526-2013-may-giat-gia-dung-hieu-suat-nang-luong-phuong-phap-xac-dinh#toan-van</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN+8630%3A2019</t>
   </si>
   <si>
     <t>TCVN 8630:2019 Boilers - Energy Efficiency and Method for Determination</t>
   </si>
   <si>
     <t>This standard specifies the requirements for energy efficiency and the method for determining energy efficiency for fuel-fired boilers when put into use in the industrial sector.
 The method for determining boiler efficiency specified in this standard is the forward balance method and the reverse balance method.
 This standard does not apply to boilers used for electricity generation.
 It replaces TCVN 8630:2010 and has been effective starting April 2025.</t>
   </si>
   <si>
+    <t>Boilers and Furnaces</t>
+  </si>
+  <si>
+    <t>Gas, Oil</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-86302019-boilers-energy-efficiency-and-method-determination</t>
+  </si>
+  <si>
+    <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN+8630%3A2019</t>
   </si>
   <si>
     <t>TCVN 9508:2012 Computer monitors - energy efficiency</t>
   </si>
   <si>
     <t>This document specifies the MEPS and test methods for computer monitors.</t>
   </si>
   <si>
     <t>IEC 62301:2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-95082012-computer-monitors-energy-efficiency</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-9508-2012-man-hinh-may-tinh-hieu-suat-nang-luong</t>
   </si>
   <si>
     <t>TCVN 9509:2012 Printers - energy efficiency</t>
   </si>
   <si>
     <t>This document specifies the MEPS and test methods for printers.</t>
   </si>
   <si>
     <t>Imaging Equipment</t>
   </si>
@@ -890,62 +861,50 @@
     <t>TCVN 9510:2012 Copiers - energy efficiency</t>
   </si>
   <si>
     <t>This document specifies the MEPS and test methods for copiers.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-95102012-copiers-energy-efficiency</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-9510-2012-may-photocopy-hieu-suat-nang-luong</t>
   </si>
   <si>
     <t>TCVN 9536: 2021: Television Sets - Energy Efficiency</t>
   </si>
   <si>
     <t>This standard applies to television sets with a rated power of less than 1 000 W, consisting of a display and one or more receivers/tuners in the same or separate housing.
 It also applies to TV/VCR, TV/DVD, combined TV/VCR/DVD sets.
 It does not apply to television sets with computer, OCAP, IP and other television receivers with special functions. This standard specifies minimum energy efficiency levels and energy efficiency classes for television sets.
 It replaces TCVN 9536:2012 and has been effective since April 2025.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-9536-2021-television-sets-energy-efficiency</t>
   </si>
   <si>
     <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN%209536:2021</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://vanbanphapluat.co/tcvn-9536-2012-may-thu-hinh-hieu-suat-nang-luong</t>
   </si>
   <si>
     <t>TCVN 9536:2012: Televisions</t>
   </si>
   <si>
     <t>This policy defines minimum energy performance standards for televisions.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-95362012-televisions</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-9537-2012-may-thu-hinh-xac-dinh-hieu-suat-nang-luong</t>
   </si>
   <si>
     <t>Vietnam Decision No. 51/2011/QD-TTg</t>
   </si>
   <si>
     <t>Import, manufacture, and circulation of incandescent lamps with a power output higher than 60W will be banned from January 1, 2013.</t>
   </si>
   <si>
     <t>Non-Directional lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/vietnam-decision-no-512011qd-ttg</t>
   </si>
@@ -1276,51 +1235,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P51"/>
+  <dimension ref="A1:P48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="208.663" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="727.822" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="515.446" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="149.678" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="227.516" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1609,249 +1568,249 @@
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>56</v>
       </c>
       <c r="B7" t="s">
         <v>57</v>
       </c>
       <c r="C7" t="s">
         <v>46</v>
       </c>
       <c r="D7" t="s">
         <v>58</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>59</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="I7">
         <v>2024</v>
       </c>
       <c r="J7" t="s">
         <v>60</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
         <v>61</v>
       </c>
       <c r="M7" t="s">
         <v>48</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
       <c r="O7" t="s">
         <v>62</v>
       </c>
       <c r="P7" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>64</v>
       </c>
       <c r="B8" t="s">
         <v>65</v>
       </c>
       <c r="C8" t="s">
         <v>46</v>
       </c>
       <c r="D8" t="s">
         <v>66</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>59</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="I8">
         <v>2024</v>
       </c>
+      <c r="I8"/>
       <c r="J8" t="s">
         <v>60</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
         <v>67</v>
       </c>
       <c r="M8" t="s">
         <v>48</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
       <c r="O8" t="s">
         <v>68</v>
       </c>
       <c r="P8" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>70</v>
       </c>
       <c r="B9" t="s">
         <v>71</v>
       </c>
       <c r="C9" t="s">
         <v>46</v>
       </c>
       <c r="D9" t="s">
         <v>72</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>59</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
         <v>73</v>
       </c>
       <c r="M9" t="s">
         <v>48</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
       <c r="O9" t="s">
         <v>74</v>
       </c>
       <c r="P9" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>76</v>
       </c>
       <c r="B10" t="s">
         <v>77</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>78</v>
       </c>
       <c r="D10" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>59</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M10" t="s">
         <v>48</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
       <c r="O10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B11" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C11" t="s">
-        <v>84</v>
+        <v>46</v>
       </c>
       <c r="D11" t="s">
         <v>85</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>59</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
+        <v>2021</v>
+      </c>
+      <c r="I11">
         <v>2024</v>
       </c>
-      <c r="I11"/>
       <c r="J11" t="s">
         <v>60</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
         <v>86</v>
       </c>
       <c r="M11" t="s">
         <v>48</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
       <c r="O11" t="s">
         <v>87</v>
       </c>
       <c r="P11" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>89</v>
@@ -1947,1871 +1906,1725 @@
       </c>
       <c r="O13" t="s">
         <v>99</v>
       </c>
       <c r="P13" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>101</v>
       </c>
       <c r="B14" t="s">
         <v>102</v>
       </c>
       <c r="C14" t="s">
         <v>46</v>
       </c>
       <c r="D14" t="s">
         <v>103</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>59</v>
+        <v>104</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
-        <v>2021</v>
-[...3 lines deleted...]
-      </c>
+        <v>2002</v>
+      </c>
+      <c r="I14"/>
       <c r="J14" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
-      <c r="L14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L14"/>
       <c r="M14" t="s">
         <v>48</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
       <c r="O14" t="s">
         <v>105</v>
       </c>
       <c r="P14" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>107</v>
       </c>
       <c r="B15" t="s">
         <v>108</v>
       </c>
       <c r="C15" t="s">
         <v>46</v>
       </c>
       <c r="D15" t="s">
         <v>109</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>110</v>
+        <v>59</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H15">
-        <v>2002</v>
-[...1 lines deleted...]
-      <c r="I15"/>
+        <v>2007</v>
+      </c>
+      <c r="I15">
+        <v>2013</v>
+      </c>
       <c r="J15" t="s">
         <v>23</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
-      <c r="L15"/>
+      <c r="L15" t="s">
+        <v>110</v>
+      </c>
       <c r="M15" t="s">
         <v>48</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
       <c r="O15" t="s">
         <v>111</v>
       </c>
       <c r="P15" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>113</v>
       </c>
       <c r="B16" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>59</v>
+        <v>104</v>
       </c>
       <c r="G16" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H16">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2006</v>
+      </c>
+      <c r="I16"/>
       <c r="J16" t="s">
         <v>23</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="M16" t="s">
         <v>48</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
       <c r="O16" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="P16" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B17" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="C17" t="s">
         <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>115</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H17">
-        <v>2006</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2007</v>
+      </c>
+      <c r="I17">
+        <v>2015</v>
+      </c>
       <c r="J17" t="s">
         <v>23</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="M17" t="s">
         <v>48</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
       <c r="O17" t="s">
+        <v>120</v>
+      </c>
+      <c r="P17" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B18" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C18" t="s">
         <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>31</v>
+        <v>103</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="G18" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H18">
         <v>2007</v>
       </c>
-      <c r="I18">
-[...1 lines deleted...]
-      </c>
+      <c r="I18"/>
       <c r="J18" t="s">
         <v>23</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="M18" t="s">
         <v>48</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
       <c r="O18" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="P18" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B19" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C19" t="s">
         <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>23</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="M19" t="s">
         <v>48</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
       <c r="O19" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="P19" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>130</v>
+      </c>
+      <c r="B20" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>110</v>
+        <v>59</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H20">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I20"/>
+        <v>1993</v>
+      </c>
+      <c r="I20">
+        <v>2007</v>
+      </c>
       <c r="J20" t="s">
         <v>23</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
         <v>133</v>
       </c>
       <c r="M20" t="s">
         <v>48</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
       <c r="O20" t="s">
         <v>134</v>
       </c>
       <c r="P20" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>136</v>
       </c>
       <c r="B21" t="s">
         <v>137</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21" t="s">
         <v>138</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>59</v>
+        <v>104</v>
       </c>
       <c r="G21" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H21">
-        <v>1993</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
         <v>23</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
         <v>139</v>
       </c>
       <c r="M21" t="s">
         <v>48</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
       <c r="O21" t="s">
         <v>140</v>
       </c>
       <c r="P21" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>142</v>
       </c>
       <c r="B22" t="s">
         <v>143</v>
       </c>
       <c r="C22" t="s">
         <v>46</v>
       </c>
       <c r="D22" t="s">
-        <v>144</v>
+        <v>58</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
         <v>2013</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
         <v>23</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="M22" t="s">
         <v>48</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
       <c r="O22" t="s">
+        <v>145</v>
+      </c>
+      <c r="P22" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>147</v>
+      </c>
+      <c r="B23" t="s">
         <v>148</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
+        <v>18</v>
+      </c>
+      <c r="D23" t="s">
         <v>149</v>
       </c>
-      <c r="C23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>110</v>
+        <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
         <v>150</v>
       </c>
       <c r="M23" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
       <c r="O23" t="s">
         <v>151</v>
       </c>
       <c r="P23" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>153</v>
       </c>
       <c r="B24" t="s">
         <v>154</v>
       </c>
       <c r="C24" t="s">
         <v>18</v>
       </c>
       <c r="D24" t="s">
         <v>155</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
-      <c r="L24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24" t="s">
         <v>25</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
       <c r="O24" t="s">
+        <v>156</v>
+      </c>
+      <c r="P24" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>158</v>
+      </c>
+      <c r="B25" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="C25" t="s">
         <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H25">
         <v>2017</v>
       </c>
-      <c r="I25"/>
+      <c r="I25">
+        <v>2021</v>
+      </c>
       <c r="J25" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
-      <c r="L25"/>
+      <c r="L25" t="s">
+        <v>161</v>
+      </c>
       <c r="M25" t="s">
         <v>25</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
       <c r="O25" t="s">
         <v>162</v>
       </c>
       <c r="P25" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>164</v>
       </c>
       <c r="B26" t="s">
         <v>165</v>
       </c>
       <c r="C26" t="s">
         <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>166</v>
+        <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H26">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I26"/>
       <c r="J26" t="s">
-        <v>41</v>
+        <v>166</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
-      <c r="L26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L26"/>
       <c r="M26" t="s">
         <v>25</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
       <c r="O26" t="s">
+        <v>167</v>
+      </c>
+      <c r="P26" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>169</v>
+      </c>
+      <c r="B27" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C27" t="s">
         <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>19</v>
+        <v>171</v>
       </c>
       <c r="E27" t="s">
-        <v>20</v>
+        <v>172</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
         <v>25</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
       <c r="O27" t="s">
         <v>173</v>
       </c>
-      <c r="P27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>174</v>
+      </c>
+      <c r="B28" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>58</v>
+        <v>160</v>
       </c>
       <c r="E28" t="s">
-        <v>177</v>
+        <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H28">
+        <v>2017</v>
+      </c>
+      <c r="I28">
         <v>2021</v>
       </c>
-      <c r="I28"/>
       <c r="J28" t="s">
-        <v>172</v>
+        <v>41</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
-      <c r="L28"/>
+      <c r="L28" t="s">
+        <v>161</v>
+      </c>
       <c r="M28" t="s">
         <v>25</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
       <c r="O28" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="P28"/>
+        <v>176</v>
+      </c>
+      <c r="P28" t="s">
+        <v>177</v>
+      </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>178</v>
+      </c>
+      <c r="B29" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>40</v>
       </c>
       <c r="H29">
-        <v>2017</v>
+        <v>2005</v>
       </c>
       <c r="I29">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="J29" t="s">
         <v>41</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="M29" t="s">
         <v>25</v>
       </c>
       <c r="N29" t="s">
-        <v>26</v>
+        <v>182</v>
       </c>
       <c r="O29" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="P29" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B30" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="G30" t="s">
         <v>40</v>
       </c>
       <c r="H30">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="I30">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="J30" t="s">
         <v>41</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="M30" t="s">
         <v>25</v>
       </c>
       <c r="N30" t="s">
-        <v>187</v>
+        <v>26</v>
       </c>
       <c r="O30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="P30" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B31" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C31" t="s">
         <v>18</v>
       </c>
       <c r="D31" t="s">
-        <v>192</v>
+        <v>138</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>40</v>
       </c>
       <c r="H31">
         <v>2007</v>
       </c>
       <c r="I31">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="J31" t="s">
         <v>41</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31" t="s">
         <v>193</v>
       </c>
       <c r="M31" t="s">
         <v>25</v>
       </c>
       <c r="N31" t="s">
         <v>26</v>
       </c>
       <c r="O31" t="s">
         <v>194</v>
       </c>
       <c r="P31" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>196</v>
       </c>
       <c r="B32" t="s">
         <v>197</v>
       </c>
       <c r="C32" t="s">
         <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>40</v>
       </c>
       <c r="H32">
         <v>2007</v>
       </c>
       <c r="I32">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="J32" t="s">
         <v>41</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32" t="s">
         <v>198</v>
       </c>
       <c r="M32" t="s">
         <v>25</v>
       </c>
       <c r="N32" t="s">
         <v>26</v>
       </c>
       <c r="O32" t="s">
         <v>199</v>
       </c>
       <c r="P32" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>201</v>
       </c>
       <c r="B33" t="s">
         <v>202</v>
       </c>
       <c r="C33" t="s">
         <v>18</v>
       </c>
       <c r="D33" t="s">
-        <v>138</v>
+        <v>109</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
         <v>40</v>
       </c>
       <c r="H33">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="I33">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="J33" t="s">
         <v>41</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
-      <c r="L33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L33"/>
       <c r="M33" t="s">
         <v>25</v>
       </c>
       <c r="N33" t="s">
         <v>26</v>
       </c>
       <c r="O33" t="s">
+        <v>203</v>
+      </c>
+      <c r="P33" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>205</v>
+      </c>
+      <c r="B34" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="C34" t="s">
         <v>18</v>
       </c>
       <c r="D34" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
         <v>40</v>
       </c>
       <c r="H34">
         <v>2008</v>
       </c>
       <c r="I34">
         <v>2015</v>
       </c>
       <c r="J34" t="s">
         <v>41</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
-      <c r="L34"/>
+      <c r="L34" t="s">
+        <v>207</v>
+      </c>
       <c r="M34" t="s">
         <v>25</v>
       </c>
       <c r="N34" t="s">
         <v>26</v>
       </c>
       <c r="O34" t="s">
         <v>208</v>
       </c>
       <c r="P34" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>210</v>
       </c>
       <c r="B35" t="s">
         <v>211</v>
       </c>
       <c r="C35" t="s">
         <v>18</v>
       </c>
       <c r="D35" t="s">
-        <v>109</v>
+        <v>212</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>40</v>
       </c>
       <c r="H35">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="I35">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="J35" t="s">
         <v>41</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
-      <c r="L35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L35"/>
       <c r="M35" t="s">
         <v>25</v>
       </c>
       <c r="N35" t="s">
         <v>26</v>
       </c>
       <c r="O35" t="s">
         <v>213</v>
       </c>
       <c r="P35" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>215</v>
       </c>
       <c r="B36" t="s">
         <v>216</v>
       </c>
       <c r="C36" t="s">
         <v>18</v>
       </c>
       <c r="D36" t="s">
-        <v>217</v>
+        <v>103</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
         <v>40</v>
       </c>
       <c r="H36">
         <v>2009</v>
       </c>
       <c r="I36">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="J36" t="s">
         <v>41</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
-      <c r="L36"/>
+      <c r="L36" t="s">
+        <v>207</v>
+      </c>
       <c r="M36" t="s">
         <v>25</v>
       </c>
       <c r="N36" t="s">
         <v>26</v>
       </c>
       <c r="O36" t="s">
+        <v>217</v>
+      </c>
+      <c r="P36" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>219</v>
+      </c>
+      <c r="B37" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="C37" t="s">
         <v>18</v>
       </c>
       <c r="D37" t="s">
         <v>109</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
         <v>40</v>
       </c>
       <c r="H37">
         <v>2009</v>
       </c>
       <c r="I37">
         <v>2013</v>
       </c>
       <c r="J37" t="s">
         <v>41</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
-      <c r="L37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L37"/>
       <c r="M37" t="s">
         <v>25</v>
       </c>
       <c r="N37" t="s">
         <v>26</v>
       </c>
       <c r="O37" t="s">
+        <v>221</v>
+      </c>
+      <c r="P37" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>223</v>
+      </c>
+      <c r="B38" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="C38" t="s">
         <v>18</v>
       </c>
       <c r="D38" t="s">
-        <v>115</v>
+        <v>212</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>21</v>
       </c>
       <c r="G38" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H38">
         <v>2009</v>
       </c>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="K38" t="s">
-        <v>24</v>
+        <v>225</v>
       </c>
       <c r="L38"/>
       <c r="M38" t="s">
         <v>25</v>
       </c>
       <c r="N38" t="s">
         <v>26</v>
       </c>
       <c r="O38" t="s">
         <v>226</v>
       </c>
       <c r="P38" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>228</v>
       </c>
       <c r="B39" t="s">
         <v>229</v>
       </c>
       <c r="C39" t="s">
         <v>18</v>
       </c>
       <c r="D39" t="s">
-        <v>217</v>
+        <v>230</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H39">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I39"/>
+        <v>2015</v>
+      </c>
+      <c r="I39">
+        <v>2015</v>
+      </c>
       <c r="J39" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="K39" t="s">
-        <v>230</v>
+        <v>24</v>
       </c>
       <c r="L39"/>
       <c r="M39" t="s">
         <v>25</v>
       </c>
       <c r="N39" t="s">
         <v>26</v>
       </c>
       <c r="O39" t="s">
         <v>231</v>
       </c>
       <c r="P39" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>233</v>
       </c>
       <c r="B40" t="s">
         <v>234</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
         <v>235</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>40</v>
       </c>
       <c r="H40">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="I40">
         <v>2015</v>
       </c>
       <c r="J40" t="s">
         <v>41</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40"/>
       <c r="M40" t="s">
         <v>25</v>
       </c>
       <c r="N40" t="s">
-        <v>26</v>
+        <v>182</v>
       </c>
       <c r="O40" t="s">
         <v>236</v>
       </c>
       <c r="P40" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>238</v>
       </c>
       <c r="B41" t="s">
         <v>239</v>
       </c>
       <c r="C41" t="s">
         <v>18</v>
       </c>
       <c r="D41" t="s">
-        <v>240</v>
+        <v>58</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
       <c r="G41" t="s">
         <v>40</v>
       </c>
       <c r="H41">
         <v>2010</v>
       </c>
       <c r="I41">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="J41" t="s">
         <v>41</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
-      <c r="L41"/>
+      <c r="L41" t="s">
+        <v>240</v>
+      </c>
       <c r="M41" t="s">
         <v>25</v>
       </c>
       <c r="N41" t="s">
-        <v>187</v>
+        <v>26</v>
       </c>
       <c r="O41" t="s">
         <v>241</v>
       </c>
       <c r="P41" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>243</v>
       </c>
       <c r="B42" t="s">
         <v>244</v>
       </c>
       <c r="C42" t="s">
         <v>18</v>
       </c>
       <c r="D42" t="s">
-        <v>66</v>
+        <v>245</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
         <v>40</v>
       </c>
       <c r="H42">
         <v>2010</v>
       </c>
       <c r="I42">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="J42" t="s">
-        <v>41</v>
+        <v>166</v>
       </c>
       <c r="K42" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>246</v>
+      </c>
+      <c r="L42"/>
       <c r="M42" t="s">
         <v>25</v>
       </c>
       <c r="N42" t="s">
-        <v>26</v>
+        <v>182</v>
       </c>
       <c r="O42" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="P42" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B43" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C43" t="s">
         <v>18</v>
       </c>
       <c r="D43" t="s">
-        <v>250</v>
+        <v>66</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>21</v>
       </c>
       <c r="G43" t="s">
         <v>40</v>
       </c>
       <c r="H43">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="I43">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="J43" t="s">
         <v>41</v>
       </c>
       <c r="K43" t="s">
+        <v>24</v>
+      </c>
+      <c r="L43" t="s">
         <v>251</v>
       </c>
-      <c r="L43"/>
       <c r="M43" t="s">
         <v>25</v>
       </c>
       <c r="N43" t="s">
         <v>26</v>
       </c>
       <c r="O43" t="s">
         <v>252</v>
       </c>
       <c r="P43" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>254</v>
       </c>
       <c r="B44" t="s">
         <v>255</v>
       </c>
       <c r="C44" t="s">
         <v>18</v>
       </c>
       <c r="D44" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>21</v>
       </c>
       <c r="G44" t="s">
         <v>40</v>
       </c>
       <c r="H44">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="I44">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="J44" t="s">
-        <v>172</v>
+        <v>41</v>
       </c>
       <c r="K44" t="s">
+        <v>24</v>
+      </c>
+      <c r="L44" t="s">
         <v>251</v>
       </c>
-      <c r="L44"/>
       <c r="M44" t="s">
         <v>25</v>
       </c>
       <c r="N44" t="s">
-        <v>187</v>
+        <v>26</v>
       </c>
       <c r="O44" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="P44" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B45" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C45" t="s">
         <v>18</v>
       </c>
       <c r="D45" t="s">
-        <v>72</v>
+        <v>256</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>21</v>
       </c>
       <c r="G45" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H45">
         <v>2012</v>
       </c>
-      <c r="I45">
-[...1 lines deleted...]
-      </c>
+      <c r="I45"/>
       <c r="J45" t="s">
         <v>41</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="M45" t="s">
         <v>25</v>
       </c>
       <c r="N45" t="s">
         <v>26</v>
       </c>
       <c r="O45" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="P45" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B46" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C46" t="s">
         <v>18</v>
       </c>
       <c r="D46" t="s">
-        <v>264</v>
+        <v>97</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>21</v>
       </c>
       <c r="G46" t="s">
         <v>40</v>
       </c>
       <c r="H46">
         <v>2012</v>
       </c>
       <c r="I46">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="J46" t="s">
-        <v>41</v>
+        <v>166</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
-      <c r="L46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L46"/>
       <c r="M46" t="s">
         <v>25</v>
       </c>
       <c r="N46" t="s">
         <v>26</v>
       </c>
       <c r="O46" t="s">
         <v>265</v>
       </c>
       <c r="P46" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>267</v>
       </c>
       <c r="B47" t="s">
         <v>268</v>
       </c>
       <c r="C47" t="s">
         <v>18</v>
       </c>
       <c r="D47" t="s">
-        <v>264</v>
+        <v>97</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
         <v>2012</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
         <v>41</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
-      <c r="L47" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L47"/>
       <c r="M47" t="s">
         <v>25</v>
       </c>
       <c r="N47" t="s">
         <v>26</v>
       </c>
       <c r="O47" t="s">
         <v>269</v>
       </c>
       <c r="P47" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>271</v>
       </c>
       <c r="B48" t="s">
         <v>272</v>
       </c>
       <c r="C48" t="s">
         <v>18</v>
       </c>
       <c r="D48" t="s">
-        <v>103</v>
+        <v>273</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>40</v>
       </c>
       <c r="H48">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I48">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="J48" t="s">
-        <v>172</v>
+        <v>23</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
       <c r="L48"/>
       <c r="M48" t="s">
         <v>25</v>
       </c>
       <c r="N48" t="s">
         <v>26</v>
       </c>
       <c r="O48" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="P48" t="s">
-        <v>274</v>
-[...3 lines deleted...]
-      <c r="A49" t="s">
         <v>275</v>
-      </c>
-[...135 lines deleted...]
-        <v>287</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">