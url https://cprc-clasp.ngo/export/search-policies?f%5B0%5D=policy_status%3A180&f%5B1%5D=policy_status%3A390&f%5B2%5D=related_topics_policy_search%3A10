--- v0 (2025-10-13)
+++ v1 (2026-08-19)
@@ -12,766 +12,576 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Policy</t>
   </si>
   <si>
+    <t>Description</t>
+  </si>
+  <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
+    <t>Source</t>
+  </si>
+  <si>
     <t>China Water Efficiency Labeling Program (CWEL)</t>
   </si>
   <si>
+    <t>The Water Efficiency Labeling Programwas introduced in 2017 and became effective on March 1, 2018. This program is a mandatory and categorical labeling program. A product catalogue is expected to be created under this program, and products part of the catalogue are required to be registered and approved by China National Institute of Standardization (CNIS).</t>
+  </si>
+  <si>
     <t>China</t>
   </si>
   <si>
     <t>Toilets</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
-    <t>Entered into force, Adopted</t>
+    <t>Entered into force, New</t>
   </si>
   <si>
     <t>January 2021</t>
   </si>
   <si>
     <t>Water</t>
   </si>
   <si>
     <t>National Development and Reform Commission, Ministry of Water Resources</t>
   </si>
   <si>
     <t>Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/china-water-efficiency-labeling-program-cwel</t>
   </si>
   <si>
+    <t>http://www.cnstandards.net/index.php/resource/energy-conservation/china-water-efficiency-labeling/</t>
+  </si>
+  <si>
+    <t>The Water Efficiency Labeling Programwas introducedin 2017 and became effective on March 1, 2018. This program is a mandatory and categorical labeling program. A product catalogue is expected to be created under this program, and products part of the catalogue are required to be registered and approved by China National Institute of Standardization (CNIS).</t>
+  </si>
+  <si>
     <t>Urinals</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/china-water-efficiency-labeling-program-cwel-0</t>
   </si>
   <si>
     <t>Showers or Showerheads</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/china-water-efficiency-labeling-program-cwel-1</t>
   </si>
   <si>
     <t>Taps or Faucets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/china-water-efficiency-labeling-program-cwel-2</t>
   </si>
   <si>
+    <t>Squatting Toilets</t>
+  </si>
+  <si>
     <t>GB 6952</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/china-water-efficiency-labeling-program-cwel-3</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2014 of 11 March 2019</t>
   </si>
   <si>
+    <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household washing machines and electric mains-operated household washing machines that can also be powered by batteries; including those sold for non-household use and built-in household washing machines. This Regulation shall not apply to household combined washer-driers.</t>
+  </si>
+  <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Washer and Dryers, Washing Machines</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>Electricity, Water</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192014-11-march-2019</t>
   </si>
   <si>
-    <t>Commission Delegated Regulation (EU) 2019/2014 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of household washing machines and household washer-dryers</t>
-[...11 lines deleted...]
-    <t>September 2023</t>
+    <t>https://www.legislation.gov.uk/eur/2019/2014/contents</t>
+  </si>
+  <si>
+    <t>CQC32-369491-2021. Water Conservation Certification Rules for Shower Heads</t>
+  </si>
+  <si>
+    <t>Apply to shower heads</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>GB 28378-2019; GB/T 23447-2009; GB/T 23448-2019</t>
+  </si>
+  <si>
+    <t>China Quality Certification Center (CQC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc32-369491-2021-water-conservation-certification-rules-shower-heads</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/dynamic/contentcore/resource/download?ID=39493</t>
+  </si>
+  <si>
+    <t>CQC32-372111-2021. Water Conservation Certification Rules for WC Pan</t>
+  </si>
+  <si>
+    <t>Apply to WC pan</t>
+  </si>
+  <si>
+    <t>GB 25502-2017; GB 28377-2019; GB 30717-2019; GB 38448-2019</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc32-372111-2021-water-conservation-certification-rules-wc-pan</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/dynamic/contentcore/resource/download?ID=39491</t>
+  </si>
+  <si>
+    <t>CQC32-429111-2021. Water Conservation Certification Rules for Shower</t>
+  </si>
+  <si>
+    <t>Apply to showers</t>
+  </si>
+  <si>
+    <t>GB 28378-2019</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc32-429111-2021-water-conservation-certification-rules-shower</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/dynamic/contentcore/resource/download?ID=39492</t>
+  </si>
+  <si>
+    <t>CQC32-432411-2016. Water Conservation Certification Rules for Flush Valve</t>
+  </si>
+  <si>
+    <t>Apply to flush valve</t>
+  </si>
+  <si>
+    <t>GB 28379-2012</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc32-432411-2016-water-conservation-certification-rules-flush-valve</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-05-30/492659.shtml</t>
+  </si>
+  <si>
+    <t>CQC32-432414-2009. Water Conservation Certification Rules for Valves with Screwed Connections for Water-Heating System</t>
+  </si>
+  <si>
+    <t>Apply to valves with screwed connections for water-heating system</t>
+  </si>
+  <si>
+    <t>GB/T 8464-2008</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc32-432414-2009-water-conservation-certification-rules-valves-screwed-connections-water</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/492612.shtml</t>
+  </si>
+  <si>
+    <t>CQC32-432421-2021. Water Conservation Certification Rules for Faucets</t>
+  </si>
+  <si>
+    <t>Apply to faucets</t>
+  </si>
+  <si>
+    <t>GB 25501-2019; GB 18145-2014</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc32-432421-2021-water-conservation-certification-rules-faucets</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/dynamic/contentcore/resource/download?ID=39490</t>
+  </si>
+  <si>
+    <t>CQC32-482631-2013. Water Conservation Certification Rules for Integrated Circuit Card Water Meter</t>
+  </si>
+  <si>
+    <t>Apply to integrated circuit card water meter</t>
+  </si>
+  <si>
+    <t>Household Meters</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
-    <t>EN 60456</t>
-[...8 lines deleted...]
-    <t>Commission Delegated Regulation (EU) 2019/2017 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of household dishwashers</t>
+    <t>CJ/T 133-2012</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc32-482631-2013-water-conservation-certification-rules-integrated-circuit-card-water</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/492595.shtml</t>
+  </si>
+  <si>
+    <t>CQC62-448120-2020. Energy and Water Conservation  Certification Rules for Dishwashers</t>
+  </si>
+  <si>
+    <t>Apply to dishwashers</t>
   </si>
   <si>
     <t>Dishwashers</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192017-11-march-2019-supplementing-regulation-eu-0</t>
-[...11 lines deleted...]
-    <t>Endorsement Label</t>
+    <t>GB 38383-2019</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc62-448120-2020-energy-and-water-conservation-certification-rules-dishwashers</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2021-03-22/556507.shtml</t>
+  </si>
+  <si>
+    <t>CWL 02-2020 Intelligent toilets</t>
+  </si>
+  <si>
+    <t>This policy contains water efficiency label requirements for intelligent toilets. It applies to smart toilets installed on cold water pipelines in building facilities with a water supply pressure between 0.1~0.6 MPa.</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
-    <t>QB/T 1224-2012</t>
-[...71 lines deleted...]
-    <t>CQC32-439154-2022 Water Conservation Certification Rules for Drinking Water Treatment Purifiers</t>
+    <t>GB 38448</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cwl-02-2020-intelligent-toilets</t>
+  </si>
+  <si>
+    <t>http://www.waterlabel.org.cn/userfiles/2/files/cms/article/2020/10/%E6%99%BA%E8%83%BD%E5%9D%90%E4%BE%BF%E5%99%A8%E6%B0%B4%E6%95%88%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CWL 02-2021 Water purifiers</t>
   </si>
   <si>
     <t>Water Fixtures</t>
   </si>
   <si>
-    <t>GB34914-2021</t>
-[...40 lines deleted...]
-  <si>
     <t>GB 34914-2021</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cwl-02-2021-water-purifiers</t>
   </si>
   <si>
-    <t>Energy Label Regulation for Sanitary Fittings</t>
-[...2 lines deleted...]
-    <t>Switzerland</t>
+    <t>https://www.ndrc.gov.cn/xxgk/zcfb/ghxwj/202112/P020211213405201806707.pdf</t>
+  </si>
+  <si>
+    <t>GB 28379-2012 Minimum allowable values of water efficiency and water efficiency grades for flush valve for water closets</t>
+  </si>
+  <si>
+    <t>This policy covers flush valves for water closets.</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>GB/T 8170-2008</t>
+  </si>
+  <si>
+    <t>The Standardisation Administration of China (SAC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-28379-2012-minimum-allowable-values-water-efficiency-and-water-efficiency-grades-flush</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
+    <t>GB 38383-2019 The minimum allowable values of the energy, water consumption, and grades for dishwashers</t>
+  </si>
+  <si>
+    <t>This policy covers dishwashers.</t>
+  </si>
+  <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
+    <t>GB/T 20290-2016; QB/T 1520-2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-38383-2019-minimum-allowable-values-energy-water-consumption-and-grades-dishwashers</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9A0A4FA998CCD4A5E05397BE0A0AD02D</t>
+  </si>
+  <si>
+    <t>GB 38448-2019 Minimum allowable values and grades of the energy efficiency and water efficiency for smart water closets</t>
+  </si>
+  <si>
+    <t>This policy covers smart water closets.</t>
+  </si>
+  <si>
+    <t>New, To Be Superseded</t>
+  </si>
+  <si>
+    <t>November 2025</t>
+  </si>
+  <si>
+    <t>GB/T 6952; GB/T 9195; GB/T 20810; GB 25502</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-38448-2019-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FFFA80CE05397BE0A0A84AC</t>
+  </si>
+  <si>
+    <t>Indian Standard for Requirements For Water Efficient Plumbing Products (WEPP): Part 2 Sanitary Fittings</t>
+  </si>
+  <si>
+    <t>This standard covers requirements for assessment and star ratingof sanitary fittings, such as faucets (taps) and showerheads,for their performance based on water efficiency,which are in addition to the requirements specified in relevant Indian Standards as applicable.</t>
+  </si>
+  <si>
+    <t>India</t>
   </si>
   <si>
     <t>Showers or Showerheads, Taps or Faucets</t>
   </si>
   <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>Under development</t>
+  </si>
+  <si>
+    <t>June 2021</t>
+  </si>
+  <si>
+    <t>Bureau of Indian Standards</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/indian-standard-requirements-water-efficient-plumbing-products-wepp-part-2-sanitary</t>
+  </si>
+  <si>
+    <t>https://bis.gov.in/wp-content/uploads/2020/08/write-up-for-publicity-of-WC-drafts-for-WEPP.pdf</t>
+  </si>
+  <si>
+    <t>Water Conservation Certification</t>
+  </si>
+  <si>
+    <t>China resource conservation certification is carried out to encourage consumers to consume energy conservation products, and to guide popularizing energy conservation product and advanced technology. The Certification covers more than 7000 water-using products, including water closet, faucets, and showers and it is a voluntary endorsement labeling scheme.</t>
+  </si>
+  <si>
+    <t>Showers or Showerheads, Toilets, Taps or Faucets</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/water-conservation-certification</t>
+  </si>
+  <si>
+    <t>http://www.sqi.com.cn/SQI_Web/English/SQI_EN_Introduction_Details.aspx?NGUID=f5285f6931894565bc9efdc15eecfbcf</t>
+  </si>
+  <si>
+    <t>WaterSense® High-Efficiency Lavatory Faucet Specification</t>
+  </si>
+  <si>
+    <t>This specification establishes the criteria for high-efficiency lavatory faucets and faucet accessories under the U.S. Environmental Protection Agency’s (EPA’s) WaterSense® program. It is applicable to lavatory faucets, lavatory faucet accessories specifically designed to control the flow of water, and any other lavatory faucet technologies that meet these performance specifications. This specification applies to lavatory faucets in private use, such as in residences, and private</t>
+  </si>
+  <si>
+    <t>United States of America*</t>
+  </si>
+  <si>
+    <t>Endorsement Label, Minimum Performance Standard</t>
+  </si>
+  <si>
     <t>February 2021</t>
   </si>
   <si>
-    <t>Schweizerischer Verband für energieeffiziente Sanitärprodukte (SVES)</t>
-[...330 lines deleted...]
-  <si>
     <t>16 CFR 305.11; ASME A112.18.1/CSA B125.1 and NSF/ANSI Standard 61</t>
   </si>
   <si>
     <t>United States Environmental Protection Agency (EPA)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/watersenser-high-efficiency-lavatory-faucet-specification</t>
   </si>
   <si>
+    <t>https://www.epa.gov/sites/production/files/2017-01/documents/ws-products-spec-faucets.pdf</t>
+  </si>
+  <si>
     <t>WaterSense® Specification for Flushing Urinals</t>
   </si>
   <si>
+    <t>This specification establishes the criteria for a flushing urinal under the U.S. Environmental Protection Agency’s (EPA’s) WaterSense® program. It is applicable to:</t>
+  </si>
+  <si>
     <t>ASME A112.19.2/CSA B45.1, ASME A112.19.3/CSA B45.4, or IAPMO Z124.9</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/watersenser-specification-flushing-urinals</t>
   </si>
   <si>
-    <t>WaterSense® Specification for Showerheads</t>
-[...5 lines deleted...]
-    <t>https://cprc-clasp.ngo/policies/watersenser-specification-showerheads</t>
+    <t>https://www.epa.gov/sites/production/files/2017-01/documents/ws-products-spec-urinals.pdf</t>
   </si>
   <si>
     <t>WaterSense® Specification for Tank-Type Toilets Version 1.2</t>
   </si>
   <si>
+    <t>This specification establishes the criteria for a tank-type high-efficiency toilet under the U.S. Environmental Protection Agency’s (EPA’s) WaterSense program. It is applicable to: • Single-flush, tank-type gravity toilets; • Dual-flush, tank-type gravity toilets; • Dual-flush, tank-type flushometer tank (pressure-assist) toilets</t>
+  </si>
+  <si>
     <t>ASME A112.19.2/CSA B45.1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/watersenser-specification-tank-type-toilets-version-12</t>
+  </si>
+  <si>
+    <t>https://www.epa.gov/sites/production/files/2017-01/documents/ws-products-spec-toilets.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1035,2351 +845,1292 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N53"/>
+  <dimension ref="A1:P25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="283" bestFit="true" customWidth="true" style="0"/>
-[...12 lines deleted...]
-    <col min="14" max="14" width="144" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="142.679" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="572.003" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="84.836" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="222.803" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H2">
+        <v>2018</v>
+      </c>
+      <c r="I2"/>
+      <c r="J2" t="s">
+        <v>23</v>
+      </c>
+      <c r="K2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L2"/>
+      <c r="M2" t="s">
+        <v>25</v>
+      </c>
+      <c r="N2" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2" t="s">
+        <v>27</v>
+      </c>
+      <c r="P2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="A3" t="s">
         <v>16</v>
       </c>
-      <c r="D2" t="s">
-[...2 lines deleted...]
-      <c r="E2" t="s">
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="F2" t="s">
-[...6 lines deleted...]
-      <c r="I2" t="s">
+      <c r="D3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="J2" t="s">
+      <c r="F3" t="s">
         <v>21</v>
       </c>
-      <c r="K2"/>
-      <c r="L2" t="s">
+      <c r="G3" t="s">
         <v>22</v>
       </c>
-      <c r="M2" t="s">
+      <c r="H3">
+        <v>2021</v>
+      </c>
+      <c r="I3"/>
+      <c r="J3" t="s">
         <v>23</v>
       </c>
-      <c r="N2" t="s">
+      <c r="K3" t="s">
         <v>24</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C3" t="s">
+      <c r="L3"/>
+      <c r="M3" t="s">
         <v>25</v>
-      </c>
-[...24 lines deleted...]
-        <v>23</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3" t="s">
+        <v>31</v>
+      </c>
+      <c r="P3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B4" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C4" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4">
+        <v>2021</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4" t="s">
+        <v>23</v>
+      </c>
+      <c r="K4" t="s">
+        <v>24</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4" t="s">
+        <v>25</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+      <c r="O4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" t="s">
         <v>18</v>
       </c>
-      <c r="F4" t="s">
+      <c r="D5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5">
+        <v>2021</v>
+      </c>
+      <c r="I5"/>
+      <c r="J5" t="s">
+        <v>23</v>
+      </c>
+      <c r="K5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5" t="s">
+        <v>25</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+      <c r="O5" t="s">
+        <v>35</v>
+      </c>
+      <c r="P5" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="G4">
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6">
         <v>2021</v>
       </c>
-      <c r="H4"/>
-      <c r="I4" t="s">
+      <c r="I6"/>
+      <c r="J6" t="s">
+        <v>23</v>
+      </c>
+      <c r="K6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L6" t="s">
+        <v>37</v>
+      </c>
+      <c r="M6" t="s">
+        <v>25</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+      <c r="O6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7" t="s">
+        <v>42</v>
+      </c>
+      <c r="E7" t="s">
         <v>20</v>
       </c>
-      <c r="J4" t="s">
+      <c r="F7" t="s">
         <v>21</v>
       </c>
-      <c r="K4"/>
-      <c r="L4" t="s">
+      <c r="G7" t="s">
         <v>22</v>
       </c>
-      <c r="M4" t="s">
+      <c r="H7">
+        <v>2019</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7" t="s">
+        <v>43</v>
+      </c>
+      <c r="K7" t="s">
+        <v>44</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7" t="s">
+        <v>45</v>
+      </c>
+      <c r="O7" t="s">
+        <v>46</v>
+      </c>
+      <c r="P7" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" t="s">
+        <v>50</v>
+      </c>
+      <c r="F8" t="s">
+        <v>51</v>
+      </c>
+      <c r="G8" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8">
+        <v>2021</v>
+      </c>
+      <c r="I8"/>
+      <c r="J8" t="s">
+        <v>52</v>
+      </c>
+      <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+      <c r="O8" t="s">
+        <v>56</v>
+      </c>
+      <c r="P8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B9" t="s">
+        <v>59</v>
+      </c>
+      <c r="C9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" t="s">
+        <v>50</v>
+      </c>
+      <c r="F9" t="s">
+        <v>51</v>
+      </c>
+      <c r="G9" t="s">
+        <v>22</v>
+      </c>
+      <c r="H9">
+        <v>2021</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9" t="s">
+        <v>52</v>
+      </c>
+      <c r="K9" t="s">
+        <v>53</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>55</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+      <c r="O9" t="s">
+        <v>61</v>
+      </c>
+      <c r="P9" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" t="s">
+        <v>63</v>
+      </c>
+      <c r="B10" t="s">
+        <v>64</v>
+      </c>
+      <c r="C10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" t="s">
+        <v>32</v>
+      </c>
+      <c r="E10" t="s">
+        <v>50</v>
+      </c>
+      <c r="F10" t="s">
+        <v>51</v>
+      </c>
+      <c r="G10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10">
+        <v>2021</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10" t="s">
+        <v>52</v>
+      </c>
+      <c r="K10" t="s">
+        <v>53</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
+        <v>55</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+      <c r="O10" t="s">
+        <v>66</v>
+      </c>
+      <c r="P10" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" t="s">
+        <v>50</v>
+      </c>
+      <c r="F11" t="s">
+        <v>51</v>
+      </c>
+      <c r="G11" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11">
+        <v>2016</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11" t="s">
+        <v>52</v>
+      </c>
+      <c r="K11" t="s">
+        <v>53</v>
+      </c>
+      <c r="L11" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" t="s">
+        <v>55</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+      <c r="O11" t="s">
+        <v>71</v>
+      </c>
+      <c r="P11" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" t="s">
+        <v>51</v>
+      </c>
+      <c r="G12" t="s">
+        <v>22</v>
+      </c>
+      <c r="H12">
+        <v>2009</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12" t="s">
+        <v>52</v>
+      </c>
+      <c r="K12" t="s">
+        <v>53</v>
+      </c>
+      <c r="L12" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" t="s">
+        <v>55</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+      <c r="O12" t="s">
+        <v>76</v>
+      </c>
+      <c r="P12" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" t="s">
+        <v>78</v>
+      </c>
+      <c r="B13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" t="s">
+        <v>50</v>
+      </c>
+      <c r="F13" t="s">
+        <v>51</v>
+      </c>
+      <c r="G13" t="s">
+        <v>22</v>
+      </c>
+      <c r="H13">
+        <v>2021</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K13" t="s">
+        <v>53</v>
+      </c>
+      <c r="L13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" t="s">
+        <v>55</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+      <c r="O13" t="s">
+        <v>81</v>
+      </c>
+      <c r="P13" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B14" t="s">
+        <v>84</v>
+      </c>
+      <c r="C14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" t="s">
+        <v>85</v>
+      </c>
+      <c r="E14" t="s">
+        <v>50</v>
+      </c>
+      <c r="F14" t="s">
+        <v>51</v>
+      </c>
+      <c r="G14" t="s">
+        <v>22</v>
+      </c>
+      <c r="H14">
+        <v>2013</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14" t="s">
+        <v>52</v>
+      </c>
+      <c r="K14" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" t="s">
+        <v>87</v>
+      </c>
+      <c r="M14" t="s">
+        <v>55</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+      <c r="O14" t="s">
+        <v>88</v>
+      </c>
+      <c r="P14" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B15" t="s">
+        <v>91</v>
+      </c>
+      <c r="C15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" t="s">
+        <v>92</v>
+      </c>
+      <c r="E15" t="s">
+        <v>50</v>
+      </c>
+      <c r="F15" t="s">
+        <v>51</v>
+      </c>
+      <c r="G15" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15">
+        <v>2020</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15" t="s">
+        <v>52</v>
+      </c>
+      <c r="K15" t="s">
+        <v>86</v>
+      </c>
+      <c r="L15" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" t="s">
+        <v>55</v>
+      </c>
+      <c r="N15" t="s">
+        <v>45</v>
+      </c>
+      <c r="O15" t="s">
+        <v>94</v>
+      </c>
+      <c r="P15" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" t="s">
+        <v>97</v>
+      </c>
+      <c r="C16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" t="s">
+        <v>21</v>
+      </c>
+      <c r="G16" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16">
+        <v>2020</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16" t="s">
+        <v>98</v>
+      </c>
+      <c r="K16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+      <c r="O16" t="s">
+        <v>101</v>
+      </c>
+      <c r="P16" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>103</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" t="s">
+        <v>104</v>
+      </c>
+      <c r="E17" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" t="s">
+        <v>21</v>
+      </c>
+      <c r="G17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17">
+        <v>2021</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17" t="s">
+        <v>98</v>
+      </c>
+      <c r="K17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" t="s">
+        <v>100</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+      <c r="O17" t="s">
+        <v>106</v>
+      </c>
+      <c r="P17" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>108</v>
+      </c>
+      <c r="B18" t="s">
+        <v>109</v>
+      </c>
+      <c r="C18" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" t="s">
+        <v>19</v>
+      </c>
+      <c r="E18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" t="s">
+        <v>110</v>
+      </c>
+      <c r="G18" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18">
+        <v>2013</v>
+      </c>
+      <c r="I18"/>
+      <c r="J18" t="s">
+        <v>52</v>
+      </c>
+      <c r="K18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" t="s">
+        <v>111</v>
+      </c>
+      <c r="M18" t="s">
+        <v>112</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+      <c r="O18" t="s">
+        <v>113</v>
+      </c>
+      <c r="P18" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>115</v>
+      </c>
+      <c r="B19" t="s">
+        <v>116</v>
+      </c>
+      <c r="C19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" t="s">
+        <v>92</v>
+      </c>
+      <c r="E19" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" t="s">
+        <v>110</v>
+      </c>
+      <c r="G19" t="s">
+        <v>117</v>
+      </c>
+      <c r="H19">
+        <v>2021</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19" t="s">
+        <v>52</v>
+      </c>
+      <c r="K19" t="s">
+        <v>44</v>
+      </c>
+      <c r="L19" t="s">
+        <v>118</v>
+      </c>
+      <c r="M19" t="s">
+        <v>112</v>
+      </c>
+      <c r="N19" t="s">
+        <v>45</v>
+      </c>
+      <c r="O19" t="s">
+        <v>119</v>
+      </c>
+      <c r="P19" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>121</v>
+      </c>
+      <c r="B20" t="s">
+        <v>122</v>
+      </c>
+      <c r="C20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20" t="s">
+        <v>20</v>
+      </c>
+      <c r="F20" t="s">
+        <v>110</v>
+      </c>
+      <c r="G20" t="s">
+        <v>123</v>
+      </c>
+      <c r="H20">
+        <v>2019</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20" t="s">
+        <v>124</v>
+      </c>
+      <c r="K20" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20" t="s">
+        <v>125</v>
+      </c>
+      <c r="M20" t="s">
+        <v>112</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+      <c r="O20" t="s">
+        <v>126</v>
+      </c>
+      <c r="P20" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>128</v>
+      </c>
+      <c r="B21" t="s">
+        <v>129</v>
+      </c>
+      <c r="C21" t="s">
+        <v>130</v>
+      </c>
+      <c r="D21" t="s">
+        <v>131</v>
+      </c>
+      <c r="E21" t="s">
+        <v>50</v>
+      </c>
+      <c r="F21" t="s">
+        <v>132</v>
+      </c>
+      <c r="G21" t="s">
+        <v>133</v>
+      </c>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21" t="s">
+        <v>134</v>
+      </c>
+      <c r="K21" t="s">
+        <v>24</v>
+      </c>
+      <c r="L21"/>
+      <c r="M21" t="s">
+        <v>135</v>
+      </c>
+      <c r="N21" t="s">
+        <v>26</v>
+      </c>
+      <c r="O21" t="s">
+        <v>136</v>
+      </c>
+      <c r="P21" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22" t="s">
+        <v>138</v>
+      </c>
+      <c r="B22" t="s">
+        <v>139</v>
+      </c>
+      <c r="C22" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" t="s">
+        <v>140</v>
+      </c>
+      <c r="E22" t="s">
+        <v>50</v>
+      </c>
+      <c r="F22" t="s">
+        <v>51</v>
+      </c>
+      <c r="G22" t="s">
+        <v>22</v>
+      </c>
+      <c r="H22">
+        <v>2017</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22" t="s">
         <v>23</v>
       </c>
-      <c r="N4" t="s">
-[...19 lines deleted...]
-      <c r="F5" t="s">
+      <c r="K22" t="s">
+        <v>24</v>
+      </c>
+      <c r="L22"/>
+      <c r="M22" t="s">
+        <v>55</v>
+      </c>
+      <c r="N22" t="s">
+        <v>26</v>
+      </c>
+      <c r="O22" t="s">
+        <v>141</v>
+      </c>
+      <c r="P22" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" t="s">
+        <v>143</v>
+      </c>
+      <c r="B23" t="s">
+        <v>144</v>
+      </c>
+      <c r="C23" t="s">
+        <v>145</v>
+      </c>
+      <c r="D23" t="s">
+        <v>34</v>
+      </c>
+      <c r="E23" t="s">
+        <v>50</v>
+      </c>
+      <c r="F23" t="s">
+        <v>146</v>
+      </c>
+      <c r="G23" t="s">
+        <v>22</v>
+      </c>
+      <c r="H23">
+        <v>2007</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23" t="s">
+        <v>147</v>
+      </c>
+      <c r="K23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L23" t="s">
+        <v>148</v>
+      </c>
+      <c r="M23" t="s">
+        <v>149</v>
+      </c>
+      <c r="N23" t="s">
+        <v>26</v>
+      </c>
+      <c r="O23" t="s">
+        <v>150</v>
+      </c>
+      <c r="P23" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" t="s">
+        <v>152</v>
+      </c>
+      <c r="B24" t="s">
+        <v>153</v>
+      </c>
+      <c r="C24" t="s">
+        <v>145</v>
+      </c>
+      <c r="D24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E24" t="s">
+        <v>50</v>
+      </c>
+      <c r="F24" t="s">
+        <v>146</v>
+      </c>
+      <c r="G24" t="s">
+        <v>22</v>
+      </c>
+      <c r="H24">
+        <v>2009</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24" t="s">
+        <v>147</v>
+      </c>
+      <c r="K24" t="s">
+        <v>24</v>
+      </c>
+      <c r="L24" t="s">
+        <v>154</v>
+      </c>
+      <c r="M24" t="s">
+        <v>149</v>
+      </c>
+      <c r="N24" t="s">
+        <v>26</v>
+      </c>
+      <c r="O24" t="s">
+        <v>155</v>
+      </c>
+      <c r="P24" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" t="s">
+        <v>157</v>
+      </c>
+      <c r="B25" t="s">
+        <v>158</v>
+      </c>
+      <c r="C25" t="s">
+        <v>145</v>
+      </c>
+      <c r="D25" t="s">
         <v>19</v>
       </c>
-      <c r="G5">
-[...10 lines deleted...]
-      <c r="L5" t="s">
+      <c r="E25" t="s">
+        <v>50</v>
+      </c>
+      <c r="F25" t="s">
+        <v>146</v>
+      </c>
+      <c r="G25" t="s">
         <v>22</v>
       </c>
-      <c r="M5" t="s">
-[...827 lines deleted...]
-      </c>
       <c r="H25">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I25"/>
       <c r="J25" t="s">
-        <v>45</v>
+        <v>147</v>
       </c>
       <c r="K25" t="s">
-        <v>113</v>
+        <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>108</v>
+        <v>159</v>
       </c>
       <c r="M25" t="s">
-        <v>38</v>
+        <v>149</v>
       </c>
       <c r="N25" t="s">
-        <v>114</v>
-[...605 lines deleted...]
-      <c r="A40" t="s">
+        <v>26</v>
+      </c>
+      <c r="O25" t="s">
         <v>160</v>
       </c>
-      <c r="B40" t="s">
+      <c r="P25" t="s">
         <v>161</v>
       </c>
-      <c r="C40" t="s">
-[...584 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy Search</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title/>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>