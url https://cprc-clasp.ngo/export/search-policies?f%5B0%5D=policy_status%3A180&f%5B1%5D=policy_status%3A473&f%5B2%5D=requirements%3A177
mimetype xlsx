--- v0 (2025-12-27)
+++ v1 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -503,50 +503,74 @@
     <t>MEPS for Window Set</t>
   </si>
   <si>
     <t>Window set defined in KS F 3117, which is used where contact with the outside of buildings and is sold as a combination of frame and glass with 1 or more window area</t>
   </si>
   <si>
     <t>Republic of Korea</t>
   </si>
   <si>
     <t>Windows</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Korea Energy Management Corporation (KEMCO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-window-set</t>
   </si>
   <si>
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_2.asp</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Rwanda MEPS for Air Conditioners</t>
   </si>
   <si>
     <t>This is a national cooling strategy establishes minimum energy perfomance standards for cooling equipments( Refrigerators and Air conditioners).</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Rwanda Utilities Regulatory Authority</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/rwanda-meps-air-conditioners</t>
   </si>
   <si>
     <t>https://energy-base.org/projects/r-cool-with-coolease-in-rwanda/</t>
   </si>
   <si>
     <t>Rwanda MEPS for Refrigerators</t>
   </si>
@@ -877,73 +901,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P27"/>
+  <dimension ref="A1:P28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="702.971" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="140.252" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="764.385" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2028,125 +2052,173 @@
       <c r="L25"/>
       <c r="M25" t="s">
         <v>159</v>
       </c>
       <c r="N25" t="s">
         <v>38</v>
       </c>
       <c r="O25" t="s">
         <v>160</v>
       </c>
       <c r="P25" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>162</v>
       </c>
       <c r="B26" t="s">
         <v>163</v>
       </c>
       <c r="C26" t="s">
         <v>164</v>
       </c>
       <c r="D26" t="s">
-        <v>75</v>
+        <v>165</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>33</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="I26"/>
+        <v>34</v>
+      </c>
+      <c r="H26">
+        <v>2026</v>
+      </c>
+      <c r="I26">
+        <v>2026</v>
+      </c>
       <c r="J26" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="N26" t="s">
         <v>38</v>
       </c>
       <c r="O26" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="P26" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B27" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="C27" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="D27" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>33</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="N27" t="s">
         <v>38</v>
       </c>
       <c r="O27" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="P27" t="s">
-        <v>168</v>
+        <v>176</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" t="s">
+        <v>177</v>
+      </c>
+      <c r="B28" t="s">
+        <v>171</v>
+      </c>
+      <c r="C28" t="s">
+        <v>172</v>
+      </c>
+      <c r="D28" t="s">
+        <v>65</v>
+      </c>
+      <c r="E28" t="s">
+        <v>20</v>
+      </c>
+      <c r="F28" t="s">
+        <v>33</v>
+      </c>
+      <c r="G28" t="s">
+        <v>22</v>
+      </c>
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28" t="s">
+        <v>173</v>
+      </c>
+      <c r="K28" t="s">
+        <v>24</v>
+      </c>
+      <c r="L28"/>
+      <c r="M28" t="s">
+        <v>174</v>
+      </c>
+      <c r="N28" t="s">
+        <v>38</v>
+      </c>
+      <c r="O28" t="s">
+        <v>178</v>
+      </c>
+      <c r="P28" t="s">
+        <v>176</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">