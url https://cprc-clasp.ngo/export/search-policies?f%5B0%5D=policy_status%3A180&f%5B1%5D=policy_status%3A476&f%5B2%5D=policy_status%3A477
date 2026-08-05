--- v1 (2026-02-09)
+++ v2 (2026-08-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="698">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="722">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -147,71 +147,71 @@
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-12016-energy-efficiency-label-requirements-air-conditioners-part-1-room-air</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14491</t>
   </si>
   <si>
     <t>3795-2/2017 Energy Efficiency Label Requirements For Air Conditioners Part 2: Variable Capacity Room Air Conditioner (Window-Split) with Variable Speed Compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with variable speed compressors.</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-22017-energy-efficiency-label-requirements-air-conditioners-part-2-variable-capacity</t>
   </si>
   <si>
     <t>http://eos.org.eg/en/standard/14613</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
   </si>
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
   </si>
   <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
@@ -233,670 +233,724 @@
   <si>
     <t>Non-Directional lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
-    <t>CARICOM Regional Energy Efficiency Labelling Scheme</t>
-[...542 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14543</t>
   </si>
   <si>
+    <t>CARICOM Regional Energy Efficiency Labelling Scheme</t>
+  </si>
+  <si>
+    <t>The CARICOM Regional Energy Efficiency Labelling Scheme is an approach, crafted by CROSQ under the mandate of COTED, to respond to the high energy costs and usage within CARICOM. The scheme is based on the implementation of minimum energy performance standards and labelling requirements for LED and CFL light bulbs, refrigerators and air conditioners. It involves the creation of labels for each electrical device indicated, which will be used by stores in the retail of these items.</t>
+  </si>
+  <si>
+    <t>CARICOM</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps, Directional Lamps, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>Under development</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>CARICOM Regional Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/caricom-regional-energy-efficiency-labelling-scheme</t>
+  </si>
+  <si>
+    <t>https://energy.crosq.org/the-caricom-energy-efficiency-labelling-scheme-what-you-need-to-know/</t>
+  </si>
+  <si>
+    <t>Climate Emergency – Bylaw Updates Applicable to Existing Detached Homes</t>
+  </si>
+  <si>
+    <t>This policy requires that all permanently installed new air conditioning systems in existing detached homes must function to provide both low-carbon heating and cooling, effective January 1, 2023. 
+Policy text: “8) In a building containing not more than two principal dwelling units, heat pumps that provide space cooling must also be able to provide space heating.”</t>
+  </si>
+  <si>
+    <t>Americas, British Columbia</t>
+  </si>
+  <si>
+    <t>Heat Pumps, Air Conditioning</t>
+  </si>
+  <si>
+    <t>Building Code</t>
+  </si>
+  <si>
+    <t>February 2024</t>
+  </si>
+  <si>
+    <t>City of Vancouver</t>
+  </si>
+  <si>
+    <t>AC-to-heat pump</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/climate-emergency-bylaw-updates-applicable-existing-detached-homes</t>
+  </si>
+  <si>
+    <t>https://council.vancouver.ca/20220517/documents/R1b.pdf</t>
+  </si>
+  <si>
+    <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Clothes Dryers</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>Electricity, Gas</t>
+  </si>
+  <si>
+    <t>EN 61121</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) 2019/1782 of 1 October 2019 laying down ecodesign requirements for external power supplies</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements related to electric power consumption in no-load condition and average active efficiency of external power supplies.  Exclusions: this Regulation shall not apply to:   a. voltage converters;   b. uninterruptible power supplies;   c. battery chargers;     d. halogen lighting converters;   e. external power supplies for medical devices;   f. external power supplies placed on the market no later than 30 June 2015 as a service part or spare part for an identical external power supply which was placed on the market not later than one year after this Regulation has come into force; under the condition that the service part or spare part; or its packaging; clearly indicates the primary load products for which the spare part or service part is intended to be used with.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>External Power Supply</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, To Be Superseded</t>
+  </si>
+  <si>
+    <t>September 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20191782-1-october-2019-laying-down-ecodesign-requirements</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=uriserv%3AOJ.L_.2019.272.01.0095.01.ENG&amp;toc=OJ%3AL%3A2019%3A272%3ATOC</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
+  </si>
+  <si>
+    <t>Europe, United Kingdom</t>
+  </si>
+  <si>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
+  </si>
+  <si>
+    <t>COMPULSORY SPECIFICATION FOR ENERGY EFFICIENCY AND FUNCTIONAL PERFORMANCE REQUIREMENTS OF GENERAL SERVICE LAMPS (GSLs) - VC 9109</t>
+  </si>
+  <si>
+    <t>This compulsory specification on general service lamps will cover the energy efficiency and functional performance for general lighting directional and non -directional lamps of all shapes and finishes; using incandescent, halogen, fluorescent, light emitting diode (LED), and other light source technologies (not including high- intensity discharge lamps).
+Under this policy general service lamps must meet a standard of 90 lumens per Watt (lm/W). By May of 2026, the efficiency standard will be raised further to 105 Lm/W.</t>
+  </si>
+  <si>
+    <t>South Africa</t>
+  </si>
+  <si>
+    <t>Lamps</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>June 2024</t>
+  </si>
+  <si>
+    <t>National Regulator for Compulsory Specification (NRCS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/compulsory-specification-energy-efficiency-and-functional-performance-requirements-general</t>
+  </si>
+  <si>
+    <t>https://www.greenbuildingafrica.co.za/wp-content/uploads/2024/05/Dept-trade-and-industry-LIGHT-BULB-LEGISLATION.pdf</t>
+  </si>
+  <si>
+    <t>Consumer Protection Act 2001 (Section 30) Minimum Energy Performance Standards and Labelling - MEPSL - Regulations 2016</t>
+  </si>
+  <si>
+    <t>Kiribati has drafted Minimum Energy Performance Standards and Labeling (MEPSL) under the Pacific Alliance Labelling and Standards Programme (PALS), but they have not yet been signed into law. Policies are drafted for a voluntary Comparative Label and voluntary Minimum Performance Standards for air conditioners, ballasts, incandescent lamps, self-ballasted CFLs, tubular lamps, freezers, and refrigerator-freezers.</t>
+  </si>
+  <si>
+    <t>Kiribati</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps, Directional Lamps, Room ACs - Stationary ACs, Central ACs, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>June 2021</t>
+  </si>
+  <si>
+    <t>Kiribati Ministry of Public Works and Utilities</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/consumer-protection-act-2001-section-30-minimum-energy-performance-standards-and-labelling</t>
+  </si>
+  <si>
+    <t>http://prdrse4all.spc.int/sites/default/files/final_pals_evaluation_report.pdf</t>
+  </si>
+  <si>
+    <t>DMS: 202:2020 Energy efficiency and labelling requirement-Household washing machine</t>
+  </si>
+  <si>
+    <t>This standard covers the energy efficiency and labelling requirement for household washing machine</t>
+  </si>
+  <si>
+    <t>Mauritius</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>Not applicable</t>
+  </si>
+  <si>
+    <t>November 2020</t>
+  </si>
+  <si>
+    <t>MS 202</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Management Office</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/dms-2022020-energy-efficiency-and-labelling-requirement-household-washing-machine</t>
+  </si>
+  <si>
+    <t>http://mauritianstandards.com/import-std-677/</t>
+  </si>
+  <si>
+    <t>Draft 2025 Energy Code Express Terms</t>
+  </si>
+  <si>
+    <t>This document is a pre-rulemaking draft of the Express Terms for the 2025 update to the California Energy Code (Part 6 of California's Building Standards Code). It contains heat pump and control requirements for commercial and residential buildings in the state of California.</t>
+  </si>
+  <si>
+    <t>California</t>
+  </si>
+  <si>
+    <t>California Energy Commission</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-2025-energy-code-express-terms</t>
+  </si>
+  <si>
+    <t>https://efiling.energy.ca.gov/GetDocument.aspx?tn=252915&amp;DocumentContentId=88051</t>
+  </si>
+  <si>
+    <t>Draft Lighting Standards</t>
+  </si>
+  <si>
+    <t>Please note this is an unofficial policy title. Please see the presentation linked.
+Proposed MEPS for self-ballasted lamps is rated wattage of 60w (at 8 hr usage = 172.8 Kwh/year). The standard proposed an approved Nigerian label inscribed on each package.</t>
+  </si>
+  <si>
+    <t>Nigeria</t>
+  </si>
+  <si>
+    <t>Lighting, Lamps, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>October 2018</t>
+  </si>
+  <si>
+    <t>Standards Organisation of Nigeria (SON)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-lighting-standards</t>
+  </si>
+  <si>
+    <t>http://www.ecreee.org/sites/default/files/event-att/e.uyigue-nigerian_standards.pdf</t>
+  </si>
+  <si>
+    <t>Draft MEPS for chillers</t>
+  </si>
+  <si>
+    <t>The document specifies the MEPS  requirement for chillers</t>
+  </si>
+  <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
+    <t>Refrigeration, Industrial Process Chillers</t>
+  </si>
+  <si>
+    <t>Directorate General of New and Renewable Energy, and Energy Conservation under …</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-meps-chillers</t>
+  </si>
+  <si>
+    <t>Draft MEPS for electric motors</t>
+  </si>
+  <si>
+    <t>The document specifies the MEPS and labeling instructions for electric motors.</t>
+  </si>
+  <si>
+    <t>Variable Speed Drives</t>
+  </si>
+  <si>
+    <t>Ministry of Energy and Mineral Resources</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-meps-electric-motors-0</t>
+  </si>
+  <si>
+    <t>https://www.jase-w.eccj.or.jp/indonesiaforum/pdf/10-05_hariyanto.pdf</t>
+  </si>
+  <si>
+    <t>Draft MEPs for Green Buildings - Windows</t>
+  </si>
+  <si>
+    <t>Information not available</t>
+  </si>
+  <si>
+    <t>Ghana</t>
+  </si>
+  <si>
+    <t>Windows</t>
+  </si>
+  <si>
+    <t>Ghana Energy Commission</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-meps-green-buildings-windows</t>
+  </si>
+  <si>
+    <t>Draft MEPS for RDCs</t>
+  </si>
+  <si>
+    <t>The document specifies the MEPS and energy labelling requirements for RDCs</t>
+  </si>
+  <si>
+    <t>Refrigerated Cabinets</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-meps-rdcs</t>
+  </si>
+  <si>
+    <t>Draft MEPS for televisions</t>
+  </si>
+  <si>
+    <t>The document specifies the MEPS and labeling instructions for televisions.</t>
+  </si>
+  <si>
+    <t>IEC 62301, IEC 62087, SNI 04 6958 - 2003</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-meps-televisions</t>
+  </si>
+  <si>
+    <t>Draft MEPS for washing machines</t>
+  </si>
+  <si>
+    <t>The document specifies the MEPS and labeling instructions for washing machines.</t>
+  </si>
+  <si>
+    <t>SNI IEC 60311-2000</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-meps-washing-machines-0</t>
+  </si>
+  <si>
+    <t>Draft MEPS for water pumps</t>
+  </si>
+  <si>
+    <t>The document specifies the MEPS and labeling instructions for water pumps.</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-meps-water-pumps</t>
+  </si>
+  <si>
+    <t>DRAFT Mexican Official Standard PROY-NOM-034-ENER/SE-2020</t>
+  </si>
+  <si>
+    <t>This Draft Official Mexican Standard establishes the minimum Energy Efficiency of ceiling fans , with or without lighting equipment and, wall, pedestal, floor and table fans, as well as the test methods, safety requirements, the labeling and the procedure for conformity assessment.</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>Ceiling Fans, Portable Fans</t>
+  </si>
+  <si>
+    <t>December 2023</t>
+  </si>
+  <si>
+    <t>La Comisión Nacional para el Uso Eficiente de la Energía (Conuee)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-mexican-official-standard-proy-nom-034-enerse-2020</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/nota_detalle.php?codigo=5612480&amp;fecha=02/03/2021#gsc.tab=0</t>
+  </si>
+  <si>
+    <t>Draft motor policy</t>
+  </si>
+  <si>
+    <t>Motors with EE label should be the single-speed, three-phase, cage-induction motors</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>3-Phase Motors</t>
+  </si>
+  <si>
+    <t>January 2020</t>
+  </si>
+  <si>
+    <t>BDS IEC 60034-2-1: 2009(Testing protocol); BDS-EN 60034-30 : 2011 (Efficiency Class)</t>
+  </si>
+  <si>
+    <t>Bangladesh Standards and Testing Institute</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-motor-policy</t>
+  </si>
+  <si>
+    <t>http://sreda.gov.bd/files/EEC_Master_Plan_SREDA.pdf</t>
+  </si>
+  <si>
+    <t>Draft Resolution of the Cabinet of Ministers of Ukraine: On approval of technical regulations on energy labeling of household air conditioners</t>
+  </si>
+  <si>
+    <t>Applies to electric air conditioners of domestic and foreign make, placed on the market in the territory of Ukraine starting from the effective date of the Technical Regulation, with a nominal capacity of equal to or less than 12 kW, which are used for cooling or heating, including reversible air conditioners with a rated capacity of less than or equal to 12 kW when cooling.</t>
+  </si>
+  <si>
+    <t>Ukraine</t>
+  </si>
+  <si>
+    <t>Room ACs - Stationary ACs</t>
+  </si>
+  <si>
+    <t>October 2015</t>
+  </si>
+  <si>
+    <t>State Agency on Energy Efficiency and Energy Saving of Ukraine</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-resolution-cabinet-ministers-ukraine-approval-technical-regulations-energy-labeling</t>
+  </si>
+  <si>
+    <t>http://saee.gov.ua/sites/default/files/documents/TR-konditsionery.doc</t>
+  </si>
+  <si>
+    <t>Draft Resolution of the Cabinet of Ministers of Ukraine: On approval of technical regulations on energy labeling of televisions</t>
+  </si>
+  <si>
+    <t>Television set or a television monitor of domestic and foreign make</t>
+  </si>
+  <si>
+    <t>Displays, Televisions</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-resolution-cabinet-ministers-ukraine-approval-technical-regulations-energy-0</t>
+  </si>
+  <si>
+    <t>http://saee.gov.ua/sites/default/files/documents/teh-regl-tv.doc</t>
+  </si>
+  <si>
+    <t>Draft Resolution of the Cabinet of Ministers of Ukraine: On approval of the technical regulation on energy labeling of household dishwashers</t>
+  </si>
+  <si>
+    <t>Applies to household dishwashers of domestic and foreign make, including those intended for professional use, placed on the market in the territory of Ukraine starting from the effective date of the Technical Regulation, including:</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-resolution-cabinet-ministers-ukraine-approval-technical-regulation-energy-labeling</t>
+  </si>
+  <si>
+    <t>http://saee.gov.ua/sites/default/files/documents/TR-posudomoyka.docx</t>
+  </si>
+  <si>
+    <t>Draft Resolution of the Cabinet of Ministers of Ukraine: On approval of the technical regulation on energy labeling of household tumble dryers</t>
+  </si>
+  <si>
+    <t>Applies to tumble dryers of domestic and foreign make, including those intended for professional use, placed on the market in the territory of Ukraine starting from the effective date of the Technical Regulation, including: - electric mains-operated tumble dryers; -gas-powered tumble dryers; - built-in tumble dryers.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-resolution-cabinet-ministers-ukraine-approval-technical-regulation-energy-labeling-0</t>
+  </si>
+  <si>
+    <t>http://saee.gov.ua/sites/default/files/Barabanni%20susharky.rar</t>
+  </si>
+  <si>
+    <t>Draft rice cooker policy</t>
+  </si>
+  <si>
+    <t>Rice cookers. No information available</t>
+  </si>
+  <si>
+    <t>Rice Cookers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-rice-cooker-policy</t>
+  </si>
+  <si>
+    <t>Draft standard PROY-NOM-014-ENER-2020</t>
+  </si>
+  <si>
+    <t>This standard establishes the minimum energy efficiency values, test method, marking requirements, and conformity assessment procedure applicable to single rotational frequency, continuous duty, open- or closed-loop, air-cooled, single-phase squirrel-cage electric AC induction motors with a rated output of 0.180 kW to 2.238 kW, 2, 4 or 6 poles, split-phase, capacitor-start, or with two capacitors, or connected with a permanent capacitor, which are imported, manufactured or marketed within Mexico. It does not apply to electric motors which require auxiliary or additional cooling equipment.</t>
+  </si>
+  <si>
+    <t>1-Phase Motors</t>
+  </si>
+  <si>
+    <t>National Commission for the Efficient Use of Energy</t>
+  </si>
+  <si>
+    <t>Industrial Sector</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-standard-proy-nom-014-ener-2020</t>
+  </si>
+  <si>
+    <t>https://www.dof.gob.mx/nota_detalle.php?codigo=5608195&amp;fecha=18/12/2020#gsc.tab=0</t>
+  </si>
+  <si>
+    <t>Draft TV policy</t>
+  </si>
+  <si>
+    <t>LCD-LED, LCD-CCFL, OLED, Plasma  and CRT</t>
+  </si>
+  <si>
+    <t>IEC 62087: 2008 or IEC 62087: 2011</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-tv-policy</t>
+  </si>
+  <si>
+    <t>Draft water pumps policy</t>
+  </si>
+  <si>
+    <t>All types of water pumps over 2 horsepower</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-water-pumps-policy</t>
+  </si>
+  <si>
+    <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
+  </si>
+  <si>
+    <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
+  </si>
+  <si>
+    <t>Pumps</t>
+  </si>
+  <si>
+    <t>Entered into force, New, Superseded</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
+    <t>Energy Amendment Act 2012</t>
+  </si>
+  <si>
+    <t>An Act to amend the Energy Act 1998, which provides for the establishment of the Office of the Energy Commissioner and related provisions and duties.</t>
+  </si>
+  <si>
+    <t>Cook Islands</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, Room ACs - Stationary ACs, Central ACs, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>AS/NZS 4474.1:2007</t>
+  </si>
+  <si>
+    <t>Development Division, Office of the Prime Minister</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-amendment-act-2012</t>
+  </si>
+  <si>
+    <t>http://prdrse4all.spc.int/node/4/content/cook-islands-energy-amendment-act-2012</t>
+  </si>
+  <si>
     <t>GB 12021.2-2015 The maximum allowable values of the energy consumption and energy efficiency grade for household refrigerators</t>
   </si>
   <si>
     <t>Applies to motor-driven compressor type refrigerators that are for household use including those whose volume is bigger than 500L; also applies to wine coolers and built-in type refrigerating appliances.</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Refrigerators-Freezers</t>
   </si>
   <si>
     <t>GB/T 2828.1; GB/T 2829; GB/T 8059; IEC 62552-1; IEC 62552-2; IEC 62552-3</t>
   </si>
   <si>
     <t>The Standardization Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-120212-2015-maximum-allowable-values-energy-consumption-and-energy-efficiency-grade</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D8094FD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
+    <t>GB 12021.4-2013 The maximum allowable values of the energy water consumption and grades for household electric washing machines</t>
+  </si>
+  <si>
+    <t>Applies to household electric washing machines with washing capacity no larger than 13kg. Does NOT apply to washing machines with rated wash capacity below 1.0kg or single tub washing machines without centrifugal drying functions; Does NOT apply to agitator-type washing machines. For washing and drying machines; only washing functions will be assessed.</t>
+  </si>
+  <si>
+    <t>GB/T 4288 2008 GB 12021.4-2013</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-120214-2013-maximum-allowable-values-energy-water-consumption-and-grades-household</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6BED3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
     <t>GB 12021.6-2017 Minimum allowable values of energy efficiency and energy efficiency grades for electric rice cookers</t>
   </si>
   <si>
     <t>This policy covers rice cookers.</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>GB 4706.1; GB 4706.19; QB/T 4099</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-120216-2017-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D81DDAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 12021.9-2008 Minimum allowable values of energy efficiency and the energy efficiency grades for AC electric fans</t>
   </si>
   <si>
     <t>Applies to AC motor driven fans including; table fans; rotary fans; wall-mounted fans; table-pedestal fans; pedestal fans and ceiling fans with single phase rated voltage below 250V and other rated voltage below 480V.</t>
   </si>
   <si>
     <t>GB 12021.9-2008, GB 13380</t>
   </si>
   <si>
-    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/gb-120219-2008-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-ac</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7C8C1D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 17896-2012 Minimum allowable values of energy efficiency and energy efficiency grades of ballasts for tubular fluorescent lamps</t>
   </si>
   <si>
     <t>Applies to independent type of magnetic and electronic ballasts working under 220V and 50Hz AC used for tubular fluorescent lamps with rated power range of 4W-120W. Does NOT apply to non-preheating type electronic ballasts.</t>
   </si>
   <si>
     <t>Fluorescent and HID Lighting</t>
   </si>
   <si>
     <t>GB 29144-2012, GB 17625.1-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-17896-2012-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E425D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 19574-2004 Limited values of energy efficiency and evaluating values of energy conservation of ballast for high-pressure sodium lamps</t>
@@ -982,120 +1036,138 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-24849-2017-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D817BCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 26969-2011 Minimum allowable values of energy efficiency and energy efficiency grades for domestic solar water heating systems</t>
   </si>
   <si>
     <t>Applies to solar water heaters with volume less than 0.6 cubic meters.</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>GB 3100; GB/T 12936; GB/T 18708; GB/T 19141; GB/T 26970; GB/T26971; ISO 9488:1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-26969-2011-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FB07D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
+    <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
+  </si>
+  <si>
+    <t>This policy covers centrifugal blowers.</t>
+  </si>
+  <si>
+    <t>Industrial Blowers</t>
+  </si>
+  <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
+    <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
+  </si>
+  <si>
+    <t>The Standardisation Administration of China (SAC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
     <t>GB 29143-2012 Minimum allowable values of energy efficiency and energy efficiency grades of ballasts for electrodeless fluorescent lamps</t>
   </si>
   <si>
     <t>This policy applies to out-coupling electrodeless ballasts which have rated power between 30W and 400W, use 220V and 50Hz AC power supply and are used for fluorescent lamps.</t>
   </si>
   <si>
     <t>GB 29143</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-29143-2012-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E62ED3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
   </si>
   <si>
     <t>Ovens</t>
   </si>
   <si>
-    <t>Entered into force, New, To Be Superseded</t>
-[...1 lines deleted...]
-  <si>
     <t>Gas</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
   <si>
     <t>Domestic gas cooking appliances which use urban gas have single combustors and its rated thermal load is not more than 5.23 kW</t>
   </si>
   <si>
     <t>LPG Stoves, Cooktops or Hobs</t>
   </si>
   <si>
     <t>CQC6151-20094.24.3</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30720-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7EF80D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 36893-2018 Minimum allowable values of the energy efficiency and energy efficiency grades for air cleaners</t>
   </si>
   <si>
     <t>This policy covers air cleaners.</t>
   </si>
   <si>
     <t>Air Cleaners</t>
   </si>
   <si>
     <t>GB/T 18801-2015; GB/T 18883-2002</t>
-  </si>
-[...1 lines deleted...]
-    <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-36893-2018-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-air</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=7AC3075CD358B4B1E05397BE0A0AC4DE</t>
   </si>
   <si>
     <t>GB 37478-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED luminaires for road and tunnel lighting</t>
   </si>
   <si>
     <t>This policy covers LED luminaires for road and tunnel lighting.</t>
   </si>
   <si>
     <t>Streetlighting</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-37478-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CBB0E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 38383-2019 The minimum allowable values of the energy, water consumption, and grades for dishwashers</t>
   </si>
@@ -2498,59 +2570,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P123"/>
+  <dimension ref="A1:P127"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="241.798" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1808.416" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="764.385" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -2970,5265 +3042,5455 @@
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>26</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>69</v>
       </c>
       <c r="P9" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>71</v>
       </c>
       <c r="B10" t="s">
         <v>72</v>
       </c>
       <c r="C10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" t="s">
         <v>73</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="H10"/>
+        <v>52</v>
+      </c>
+      <c r="H10">
+        <v>2017</v>
+      </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10"/>
+      <c r="L10" t="s">
+        <v>74</v>
+      </c>
       <c r="M10" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="P10" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" t="s">
+        <v>79</v>
+      </c>
+      <c r="C11" t="s">
+        <v>80</v>
+      </c>
+      <c r="D11" t="s">
+        <v>81</v>
+      </c>
+      <c r="E11" t="s">
         <v>82</v>
       </c>
-      <c r="B11" t="s">
+      <c r="F11" t="s">
         <v>83</v>
       </c>
-      <c r="C11" t="s">
+      <c r="G11" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
+        <v>86</v>
+      </c>
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" t="s">
+        <v>87</v>
+      </c>
+      <c r="P11" t="s">
         <v>88</v>
-      </c>
-[...7 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>89</v>
+      </c>
+      <c r="B12" t="s">
+        <v>90</v>
+      </c>
+      <c r="C12" t="s">
+        <v>91</v>
+      </c>
+      <c r="D12" t="s">
         <v>92</v>
-      </c>
-[...7 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>93</v>
       </c>
       <c r="G12" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="H12"/>
+      <c r="I12"/>
       <c r="J12" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
+        <v>95</v>
+      </c>
+      <c r="N12" t="s">
+        <v>96</v>
+      </c>
+      <c r="O12" t="s">
+        <v>97</v>
+      </c>
+      <c r="P12" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>99</v>
+      </c>
+      <c r="B13" t="s">
+        <v>100</v>
+      </c>
+      <c r="C13" t="s">
         <v>101</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
         <v>102</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G13" t="s">
+        <v>34</v>
+      </c>
+      <c r="H13">
+        <v>1995</v>
+      </c>
+      <c r="I13">
+        <v>2012</v>
+      </c>
+      <c r="J13" t="s">
+        <v>103</v>
+      </c>
+      <c r="K13" t="s">
+        <v>104</v>
+      </c>
+      <c r="L13" t="s">
         <v>105</v>
       </c>
-      <c r="H13">
-[...3 lines deleted...]
-      <c r="J13" t="s">
+      <c r="M13"/>
+      <c r="N13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O13" t="s">
         <v>106</v>
       </c>
-      <c r="K13" t="s">
-[...3 lines deleted...]
-      <c r="M13" t="s">
+      <c r="P13" t="s">
         <v>107</v>
-      </c>
-[...7 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>108</v>
+      </c>
+      <c r="B14" t="s">
+        <v>109</v>
+      </c>
+      <c r="C14" t="s">
         <v>110</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
         <v>111</v>
       </c>
-      <c r="C14" t="s">
+      <c r="E14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" t="s">
         <v>112</v>
       </c>
-      <c r="D14" t="s">
+      <c r="H14">
+        <v>2009</v>
+      </c>
+      <c r="I14">
+        <v>2019</v>
+      </c>
+      <c r="J14" t="s">
         <v>113</v>
-      </c>
-[...12 lines deleted...]
-        <v>114</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
+        <v>114</v>
+      </c>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
         <v>115</v>
       </c>
-      <c r="N14" t="s">
-[...2 lines deleted...]
-      <c r="O14" t="s">
+      <c r="P14" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>117</v>
+      </c>
+      <c r="B15" t="s">
         <v>118</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>119</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="E15" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="H15"/>
+        <v>120</v>
+      </c>
+      <c r="H15">
+        <v>2012</v>
+      </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>123</v>
+        <v>103</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15"/>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P15" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="B16" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="C16" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="D16" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="H16"/>
+        <v>127</v>
+      </c>
+      <c r="H16">
+        <v>2023</v>
+      </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>87</v>
+        <v>128</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
+        <v>129</v>
+      </c>
+      <c r="N16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O16" t="s">
+        <v>130</v>
+      </c>
+      <c r="P16" t="s">
         <v>131</v>
-      </c>
-[...7 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>132</v>
+      </c>
+      <c r="B17" t="s">
+        <v>133</v>
+      </c>
+      <c r="C17" t="s">
         <v>134</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
         <v>135</v>
       </c>
-      <c r="C17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="F17" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="G17" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
+        <v>137</v>
+      </c>
+      <c r="N17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" t="s">
+        <v>138</v>
+      </c>
+      <c r="P17" t="s">
         <v>139</v>
-      </c>
-[...7 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>140</v>
+      </c>
+      <c r="B18" t="s">
+        <v>141</v>
+      </c>
+      <c r="C18" t="s">
         <v>142</v>
       </c>
-      <c r="B18" t="s">
+      <c r="D18" t="s">
         <v>143</v>
       </c>
-      <c r="C18" t="s">
+      <c r="E18" t="s">
         <v>144</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
-      <c r="L18"/>
+      <c r="L18" t="s">
+        <v>146</v>
+      </c>
       <c r="M18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="P18"/>
+        <v>148</v>
+      </c>
+      <c r="P18" t="s">
+        <v>149</v>
+      </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B19" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C19" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="D19" t="s">
-        <v>150</v>
+        <v>92</v>
       </c>
       <c r="E19" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>76</v>
+        <v>93</v>
       </c>
       <c r="G19" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="N19" t="s">
-        <v>27</v>
+        <v>96</v>
       </c>
       <c r="O19" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="P19" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B20" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C20" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D20" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E20" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="F20" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="G20" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>138</v>
+        <v>160</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="P20"/>
+        <v>162</v>
+      </c>
+      <c r="P20" t="s">
+        <v>163</v>
+      </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B21" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C21" t="s">
+        <v>166</v>
+      </c>
+      <c r="D21" t="s">
+        <v>167</v>
+      </c>
+      <c r="E21" t="s">
         <v>144</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>23</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
-        <v>146</v>
+        <v>168</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="B22" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="C22" t="s">
+        <v>166</v>
+      </c>
+      <c r="D22" t="s">
+        <v>172</v>
+      </c>
+      <c r="E22" t="s">
         <v>144</v>
       </c>
-      <c r="D22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F22" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="G22" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
         <v>23</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
-      <c r="L22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L22"/>
       <c r="M22" t="s">
-        <v>151</v>
+        <v>173</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="P22" t="s">
-        <v>153</v>
+        <v>175</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="B23" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="C23" t="s">
-        <v>144</v>
+        <v>178</v>
       </c>
       <c r="D23" t="s">
-        <v>121</v>
+        <v>179</v>
       </c>
       <c r="E23" t="s">
-        <v>122</v>
+        <v>82</v>
       </c>
       <c r="F23" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>23</v>
+        <v>160</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
-      <c r="L23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L23"/>
       <c r="M23" t="s">
-        <v>151</v>
+        <v>180</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="P23"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
       <c r="B24" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="C24" t="s">
+        <v>166</v>
+      </c>
+      <c r="D24" t="s">
+        <v>184</v>
+      </c>
+      <c r="E24" t="s">
         <v>144</v>
       </c>
-      <c r="D24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F24" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
         <v>23</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
-        <v>151</v>
+        <v>168</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>175</v>
-[...3 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="B25" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="C25" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="D25" t="s">
-        <v>179</v>
+        <v>68</v>
       </c>
       <c r="E25" t="s">
-        <v>20</v>
+        <v>144</v>
       </c>
       <c r="F25" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="G25" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>180</v>
+        <v>23</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
-      <c r="L25"/>
+      <c r="L25" t="s">
+        <v>188</v>
+      </c>
       <c r="M25" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="P25" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B26" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="C26" t="s">
-        <v>186</v>
+        <v>166</v>
       </c>
       <c r="D26" t="s">
-        <v>187</v>
+        <v>143</v>
       </c>
       <c r="E26" t="s">
-        <v>75</v>
+        <v>144</v>
       </c>
       <c r="F26" t="s">
-        <v>33</v>
+        <v>83</v>
       </c>
       <c r="G26" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>188</v>
+        <v>23</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="M26" t="s">
-        <v>190</v>
+        <v>173</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="P26" t="s">
-        <v>192</v>
+        <v>175</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B27" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C27" t="s">
-        <v>195</v>
+        <v>166</v>
       </c>
       <c r="D27" t="s">
         <v>196</v>
       </c>
       <c r="E27" t="s">
-        <v>75</v>
+        <v>144</v>
       </c>
       <c r="F27" t="s">
-        <v>33</v>
+        <v>83</v>
       </c>
       <c r="G27" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>197</v>
+        <v>23</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
-        <v>198</v>
+        <v>173</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="P27" t="s">
-        <v>200</v>
+        <v>175</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>198</v>
+      </c>
+      <c r="B28" t="s">
+        <v>199</v>
+      </c>
+      <c r="C28" t="s">
+        <v>200</v>
+      </c>
+      <c r="D28" t="s">
         <v>201</v>
       </c>
-      <c r="B28" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
         <v>204</v>
       </c>
       <c r="P28" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>206</v>
       </c>
       <c r="B29" t="s">
         <v>207</v>
       </c>
       <c r="C29" t="s">
-        <v>195</v>
+        <v>208</v>
       </c>
       <c r="D29" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E29" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="F29" t="s">
         <v>33</v>
       </c>
       <c r="G29" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
-      <c r="L29"/>
+      <c r="L29" t="s">
+        <v>211</v>
+      </c>
       <c r="M29" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="P29" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B30" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C30" t="s">
-        <v>195</v>
+        <v>217</v>
       </c>
       <c r="D30" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E30" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="F30" t="s">
         <v>33</v>
       </c>
       <c r="G30" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>197</v>
+        <v>219</v>
       </c>
       <c r="K30" t="s">
-        <v>214</v>
+        <v>24</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
-        <v>198</v>
+        <v>220</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="P30" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>223</v>
+      </c>
+      <c r="B31" t="s">
+        <v>224</v>
+      </c>
+      <c r="C31" t="s">
         <v>217</v>
       </c>
-      <c r="B31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D31" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="E31" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="F31" t="s">
         <v>33</v>
       </c>
       <c r="G31" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>188</v>
+        <v>219</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
-        <v>190</v>
+        <v>220</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="P31" t="s">
-        <v>192</v>
+        <v>227</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="B32" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="C32" t="s">
-        <v>178</v>
+        <v>217</v>
       </c>
       <c r="D32" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="E32" t="s">
-        <v>20</v>
+        <v>82</v>
       </c>
       <c r="F32" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G32" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>180</v>
+        <v>219</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32"/>
       <c r="M32" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="N32" t="s">
-        <v>225</v>
+        <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="P32" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="B33" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="C33" t="s">
-        <v>186</v>
+        <v>217</v>
       </c>
       <c r="D33" t="s">
-        <v>68</v>
+        <v>102</v>
       </c>
       <c r="E33" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="F33" t="s">
         <v>33</v>
       </c>
       <c r="G33" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>188</v>
+        <v>219</v>
       </c>
       <c r="K33" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="L33"/>
       <c r="M33" t="s">
-        <v>190</v>
+        <v>220</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="P33" t="s">
-        <v>192</v>
+        <v>236</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="B34" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="C34" t="s">
-        <v>186</v>
+        <v>208</v>
       </c>
       <c r="D34" t="s">
-        <v>174</v>
+        <v>239</v>
       </c>
       <c r="E34" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="F34" t="s">
         <v>33</v>
       </c>
       <c r="G34" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34"/>
       <c r="M34" t="s">
-        <v>190</v>
+        <v>212</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="P34" t="s">
-        <v>192</v>
+        <v>214</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="B35" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="C35" t="s">
-        <v>18</v>
+        <v>200</v>
       </c>
       <c r="D35" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="E35" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
-        <v>238</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>23</v>
+        <v>202</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
-      <c r="L35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L35"/>
       <c r="M35" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="N35" t="s">
-        <v>27</v>
+        <v>245</v>
       </c>
       <c r="O35" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="P35" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="B36" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="C36" t="s">
-        <v>245</v>
+        <v>208</v>
       </c>
       <c r="D36" t="s">
-        <v>246</v>
+        <v>68</v>
       </c>
       <c r="E36" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="F36" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
       <c r="G36" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>23</v>
+        <v>210</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="M36" t="s">
-        <v>248</v>
+        <v>212</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="P36" t="s">
-        <v>250</v>
+        <v>214</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B37" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C37" t="s">
-        <v>18</v>
+        <v>208</v>
       </c>
       <c r="D37" t="s">
-        <v>253</v>
+        <v>196</v>
       </c>
       <c r="E37" t="s">
-        <v>20</v>
+        <v>82</v>
       </c>
       <c r="F37" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G37" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="H37"/>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>23</v>
+        <v>210</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
-      <c r="L37" t="s">
+      <c r="L37"/>
+      <c r="M37" t="s">
+        <v>212</v>
+      </c>
+      <c r="N37" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" t="s">
         <v>254</v>
       </c>
-      <c r="M37" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P37" t="s">
-        <v>257</v>
+        <v>214</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="B38" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="C38" t="s">
-        <v>260</v>
+        <v>18</v>
       </c>
       <c r="D38" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="E38" t="s">
-        <v>20</v>
+        <v>82</v>
       </c>
       <c r="F38" t="s">
         <v>21</v>
       </c>
       <c r="G38" t="s">
-        <v>96</v>
+        <v>258</v>
       </c>
       <c r="H38">
-        <v>1989</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I38"/>
       <c r="J38" t="s">
-        <v>114</v>
+        <v>23</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38" t="s">
+        <v>259</v>
+      </c>
+      <c r="M38" t="s">
+        <v>260</v>
+      </c>
+      <c r="N38" t="s">
+        <v>27</v>
+      </c>
+      <c r="O38" t="s">
+        <v>261</v>
+      </c>
+      <c r="P38" t="s">
         <v>262</v>
-      </c>
-[...10 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>263</v>
+      </c>
+      <c r="B39" t="s">
+        <v>264</v>
+      </c>
+      <c r="C39" t="s">
+        <v>265</v>
+      </c>
+      <c r="D39" t="s">
         <v>266</v>
       </c>
-      <c r="B39" t="s">
+      <c r="E39" t="s">
+        <v>82</v>
+      </c>
+      <c r="F39" t="s">
+        <v>83</v>
+      </c>
+      <c r="G39" t="s">
+        <v>84</v>
+      </c>
+      <c r="H39"/>
+      <c r="I39"/>
+      <c r="J39" t="s">
+        <v>23</v>
+      </c>
+      <c r="K39" t="s">
+        <v>24</v>
+      </c>
+      <c r="L39" t="s">
         <v>267</v>
       </c>
-      <c r="C39" t="s">
-[...20 lines deleted...]
-      <c r="J39" t="s">
+      <c r="M39" t="s">
         <v>268</v>
       </c>
-      <c r="K39" t="s">
-[...2 lines deleted...]
-      <c r="L39" t="s">
+      <c r="N39" t="s">
+        <v>27</v>
+      </c>
+      <c r="O39" t="s">
         <v>269</v>
       </c>
-      <c r="M39" t="s">
-[...5 lines deleted...]
-      <c r="O39" t="s">
+      <c r="P39" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>271</v>
+      </c>
+      <c r="B40" t="s">
         <v>272</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>273</v>
       </c>
-      <c r="C40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D40" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40" t="s">
-        <v>52</v>
+        <v>112</v>
       </c>
       <c r="H40">
         <v>1989</v>
       </c>
       <c r="I40">
-        <v>2009</v>
+        <v>2016</v>
       </c>
       <c r="J40" t="s">
-        <v>268</v>
+        <v>136</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="M40" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="P40" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B41" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C41" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="D41" t="s">
-        <v>280</v>
+        <v>143</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
       <c r="G41" t="s">
-        <v>52</v>
+        <v>112</v>
       </c>
       <c r="H41">
-        <v>2000</v>
+        <v>1989</v>
       </c>
       <c r="I41">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="J41" t="s">
-        <v>268</v>
+        <v>136</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41" t="s">
         <v>281</v>
       </c>
       <c r="M41" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="P41" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B42" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C42" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="D42" t="s">
-        <v>280</v>
+        <v>239</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
         <v>52</v>
       </c>
       <c r="H42">
-        <v>2005</v>
+        <v>1989</v>
       </c>
       <c r="I42">
-        <v>2004</v>
+        <v>2017</v>
       </c>
       <c r="J42" t="s">
-        <v>268</v>
+        <v>287</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="M42" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="P42" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B43" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C43" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="D43" t="s">
-        <v>280</v>
+        <v>201</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>21</v>
       </c>
       <c r="G43" t="s">
         <v>52</v>
       </c>
       <c r="H43">
-        <v>2005</v>
+        <v>1989</v>
       </c>
       <c r="I43">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="J43" t="s">
-        <v>268</v>
+        <v>287</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="M43" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="P43" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B44" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C44" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="D44" t="s">
-        <v>95</v>
+        <v>298</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>21</v>
       </c>
       <c r="G44" t="s">
-        <v>296</v>
+        <v>52</v>
       </c>
       <c r="H44">
-        <v>2007</v>
+        <v>2000</v>
       </c>
       <c r="I44">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="J44" t="s">
-        <v>114</v>
+        <v>287</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="M44" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="N44" t="s">
-        <v>298</v>
+        <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="P44" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B45" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C45" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="D45" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>21</v>
       </c>
       <c r="G45" t="s">
         <v>52</v>
       </c>
       <c r="H45">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="I45">
-        <v>2014</v>
+        <v>2004</v>
       </c>
       <c r="J45" t="s">
-        <v>268</v>
+        <v>287</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45" t="s">
         <v>304</v>
       </c>
       <c r="M45" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
         <v>305</v>
       </c>
       <c r="P45" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>307</v>
       </c>
       <c r="B46" t="s">
         <v>308</v>
       </c>
       <c r="C46" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="D46" t="s">
-        <v>309</v>
+        <v>298</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>21</v>
       </c>
       <c r="G46" t="s">
         <v>52</v>
       </c>
       <c r="H46">
-        <v>2010</v>
+        <v>2005</v>
       </c>
       <c r="I46">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="J46" t="s">
-        <v>268</v>
+        <v>287</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46" t="s">
+        <v>309</v>
+      </c>
+      <c r="M46" t="s">
+        <v>282</v>
+      </c>
+      <c r="N46" t="s">
+        <v>27</v>
+      </c>
+      <c r="O46" t="s">
         <v>310</v>
       </c>
-      <c r="M46" t="s">
-[...5 lines deleted...]
-      <c r="O46" t="s">
+      <c r="P46" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>312</v>
+      </c>
+      <c r="B47" t="s">
         <v>313</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="D47" t="s">
-        <v>51</v>
+        <v>111</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
       <c r="G47" t="s">
-        <v>96</v>
+        <v>314</v>
       </c>
       <c r="H47">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="I47">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="J47" t="s">
-        <v>268</v>
+        <v>136</v>
       </c>
       <c r="K47" t="s">
+        <v>24</v>
+      </c>
+      <c r="L47" t="s">
         <v>315</v>
       </c>
-      <c r="L47" t="s">
+      <c r="M47" t="s">
+        <v>282</v>
+      </c>
+      <c r="N47" t="s">
         <v>316</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="O47" t="s">
         <v>317</v>
       </c>
       <c r="P47" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>319</v>
       </c>
       <c r="B48" t="s">
         <v>320</v>
       </c>
       <c r="C48" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="D48" t="s">
-        <v>280</v>
+        <v>321</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>52</v>
       </c>
       <c r="H48">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="I48">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="J48" t="s">
-        <v>114</v>
+        <v>287</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
       <c r="L48" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="M48" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="P48" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B49" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C49" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="D49" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>21</v>
       </c>
       <c r="G49" t="s">
-        <v>327</v>
+        <v>52</v>
       </c>
       <c r="H49">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="I49">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="J49" t="s">
-        <v>114</v>
+        <v>287</v>
       </c>
       <c r="K49" t="s">
+        <v>24</v>
+      </c>
+      <c r="L49" t="s">
         <v>328</v>
       </c>
-      <c r="L49" t="s">
+      <c r="M49" t="s">
+        <v>282</v>
+      </c>
+      <c r="N49" t="s">
+        <v>27</v>
+      </c>
+      <c r="O49" t="s">
         <v>329</v>
       </c>
-      <c r="M49" t="s">
-[...5 lines deleted...]
-      <c r="O49" t="s">
+      <c r="P49" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>331</v>
+      </c>
+      <c r="B50" t="s">
         <v>332</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="D50" t="s">
-        <v>334</v>
+        <v>51</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>21</v>
       </c>
       <c r="G50" t="s">
-        <v>96</v>
+        <v>112</v>
       </c>
       <c r="H50">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="I50">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="J50" t="s">
-        <v>268</v>
+        <v>287</v>
       </c>
       <c r="K50" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="L50" t="s">
+        <v>334</v>
+      </c>
+      <c r="M50" t="s">
+        <v>282</v>
+      </c>
+      <c r="N50" t="s">
+        <v>27</v>
+      </c>
+      <c r="O50" t="s">
         <v>335</v>
       </c>
-      <c r="M50" t="s">
-[...5 lines deleted...]
-      <c r="O50" t="s">
+      <c r="P50" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>337</v>
+      </c>
+      <c r="B51" t="s">
         <v>338</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
+        <v>273</v>
+      </c>
+      <c r="D51" t="s">
         <v>339</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>21</v>
       </c>
       <c r="G51" t="s">
-        <v>52</v>
+        <v>340</v>
       </c>
       <c r="H51">
-        <v>2018</v>
+        <v>2012</v>
       </c>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>268</v>
+        <v>85</v>
       </c>
       <c r="K51" t="s">
         <v>24</v>
       </c>
       <c r="L51" t="s">
         <v>341</v>
       </c>
       <c r="M51" t="s">
         <v>342</v>
       </c>
       <c r="N51" t="s">
-        <v>27</v>
+        <v>316</v>
       </c>
       <c r="O51" t="s">
         <v>343</v>
       </c>
       <c r="P51" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>345</v>
       </c>
       <c r="B52" t="s">
         <v>346</v>
       </c>
       <c r="C52" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="D52" t="s">
-        <v>347</v>
+        <v>298</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>21</v>
       </c>
       <c r="G52" t="s">
-        <v>327</v>
+        <v>52</v>
       </c>
       <c r="H52">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I52"/>
+        <v>2000</v>
+      </c>
+      <c r="I52">
+        <v>2012</v>
+      </c>
       <c r="J52" t="s">
-        <v>78</v>
+        <v>136</v>
       </c>
       <c r="K52" t="s">
         <v>24</v>
       </c>
       <c r="L52" t="s">
-        <v>310</v>
+        <v>347</v>
       </c>
       <c r="M52" t="s">
-        <v>342</v>
+        <v>282</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
         <v>348</v>
       </c>
       <c r="P52" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>350</v>
       </c>
       <c r="B53" t="s">
         <v>351</v>
       </c>
       <c r="C53" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="D53" t="s">
-        <v>208</v>
+        <v>352</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>21</v>
       </c>
       <c r="G53" t="s">
-        <v>327</v>
+        <v>340</v>
       </c>
       <c r="H53">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I53"/>
+        <v>2014</v>
+      </c>
+      <c r="I53">
+        <v>2015</v>
+      </c>
       <c r="J53" t="s">
-        <v>78</v>
+        <v>136</v>
       </c>
       <c r="K53" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="L53" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="M53" t="s">
-        <v>342</v>
+        <v>282</v>
       </c>
       <c r="N53" t="s">
-        <v>354</v>
+        <v>27</v>
       </c>
       <c r="O53" t="s">
         <v>355</v>
       </c>
       <c r="P53" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>357</v>
       </c>
       <c r="B54" t="s">
         <v>358</v>
       </c>
       <c r="C54" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="D54" t="s">
         <v>359</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
         <v>21</v>
       </c>
       <c r="G54" t="s">
+        <v>112</v>
+      </c>
+      <c r="H54">
+        <v>2008</v>
+      </c>
+      <c r="I54">
+        <v>2015</v>
+      </c>
+      <c r="J54" t="s">
+        <v>287</v>
+      </c>
+      <c r="K54" t="s">
+        <v>353</v>
+      </c>
+      <c r="L54" t="s">
         <v>360</v>
       </c>
-      <c r="H54">
-[...6 lines deleted...]
-      <c r="K54" t="s">
+      <c r="M54" t="s">
+        <v>282</v>
+      </c>
+      <c r="N54" t="s">
+        <v>27</v>
+      </c>
+      <c r="O54" t="s">
         <v>361</v>
       </c>
-      <c r="L54" t="s">
+      <c r="P54" t="s">
         <v>362</v>
-      </c>
-[...10 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="B55" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="C55" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="D55" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>21</v>
       </c>
       <c r="G55" t="s">
         <v>52</v>
       </c>
       <c r="H55">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="I55"/>
       <c r="J55" t="s">
-        <v>268</v>
+        <v>287</v>
       </c>
       <c r="K55" t="s">
         <v>24</v>
       </c>
       <c r="L55" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="M55" t="s">
-        <v>263</v>
+        <v>342</v>
       </c>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="P55" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="B56" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="C56" t="s">
-        <v>374</v>
+        <v>273</v>
       </c>
       <c r="D56" t="s">
-        <v>121</v>
+        <v>371</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G56" t="s">
-        <v>375</v>
+        <v>340</v>
       </c>
       <c r="H56">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>376</v>
+        <v>85</v>
       </c>
       <c r="K56" t="s">
         <v>24</v>
       </c>
       <c r="L56" t="s">
-        <v>377</v>
+        <v>328</v>
       </c>
       <c r="M56" t="s">
-        <v>378</v>
+        <v>342</v>
       </c>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
       <c r="P56" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="B57" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="C57" t="s">
-        <v>382</v>
+        <v>273</v>
       </c>
       <c r="D57" t="s">
-        <v>196</v>
+        <v>230</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G57" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="H57"/>
+        <v>340</v>
+      </c>
+      <c r="H57">
+        <v>2021</v>
+      </c>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>383</v>
+        <v>85</v>
       </c>
       <c r="K57" t="s">
-        <v>24</v>
+        <v>376</v>
       </c>
       <c r="L57" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="M57" t="s">
-        <v>385</v>
+        <v>342</v>
       </c>
       <c r="N57" t="s">
-        <v>27</v>
+        <v>378</v>
       </c>
       <c r="O57" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="P57"/>
+        <v>379</v>
+      </c>
+      <c r="P57" t="s">
+        <v>380</v>
+      </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="B58" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="C58" t="s">
-        <v>374</v>
+        <v>273</v>
       </c>
       <c r="D58" t="s">
-        <v>196</v>
+        <v>383</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G58" t="s">
-        <v>22</v>
+        <v>384</v>
       </c>
       <c r="H58">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I58"/>
       <c r="J58" t="s">
-        <v>376</v>
+        <v>287</v>
       </c>
       <c r="K58" t="s">
-        <v>24</v>
+        <v>385</v>
       </c>
       <c r="L58" t="s">
+        <v>386</v>
+      </c>
+      <c r="M58" t="s">
+        <v>342</v>
+      </c>
+      <c r="N58" t="s">
+        <v>387</v>
+      </c>
+      <c r="O58" t="s">
+        <v>388</v>
+      </c>
+      <c r="P58" t="s">
         <v>389</v>
-      </c>
-[...10 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>390</v>
+      </c>
+      <c r="B59" t="s">
+        <v>391</v>
+      </c>
+      <c r="C59" t="s">
+        <v>273</v>
+      </c>
+      <c r="D59" t="s">
         <v>392</v>
-      </c>
-[...7 lines deleted...]
-        <v>179</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G59" t="s">
-        <v>375</v>
+        <v>52</v>
       </c>
       <c r="H59">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="I59"/>
       <c r="J59" t="s">
-        <v>376</v>
+        <v>287</v>
       </c>
       <c r="K59" t="s">
         <v>24</v>
       </c>
       <c r="L59" t="s">
+        <v>393</v>
+      </c>
+      <c r="M59" t="s">
+        <v>276</v>
+      </c>
+      <c r="N59" t="s">
+        <v>27</v>
+      </c>
+      <c r="O59" t="s">
         <v>394</v>
       </c>
-      <c r="M59" t="s">
-[...5 lines deleted...]
-      <c r="O59" t="s">
+      <c r="P59" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>396</v>
+      </c>
+      <c r="B60" t="s">
         <v>397</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
         <v>398</v>
       </c>
-      <c r="C60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D60" t="s">
-        <v>309</v>
+        <v>143</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="G60" t="s">
-        <v>375</v>
+        <v>399</v>
       </c>
       <c r="H60">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
-        <v>376</v>
+        <v>400</v>
       </c>
       <c r="K60" t="s">
         <v>24</v>
       </c>
       <c r="L60" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="M60" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="N60" t="s">
         <v>27</v>
       </c>
       <c r="O60" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="P60" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="B61" t="s">
-        <v>403</v>
+        <v>177</v>
       </c>
       <c r="C61" t="s">
-        <v>374</v>
+        <v>406</v>
       </c>
       <c r="D61" t="s">
-        <v>261</v>
+        <v>218</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="G61" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="H61"/>
+      <c r="I61"/>
       <c r="J61" t="s">
-        <v>376</v>
+        <v>407</v>
       </c>
       <c r="K61" t="s">
         <v>24</v>
       </c>
       <c r="L61" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="M61" t="s">
-        <v>378</v>
+        <v>409</v>
       </c>
       <c r="N61" t="s">
         <v>27</v>
       </c>
       <c r="O61" t="s">
-        <v>405</v>
-[...3 lines deleted...]
-      </c>
+        <v>410</v>
+      </c>
+      <c r="P61"/>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B62" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C62" t="s">
-        <v>374</v>
+        <v>398</v>
       </c>
       <c r="D62" t="s">
-        <v>68</v>
+        <v>218</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="G62" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H62">
         <v>2015</v>
       </c>
       <c r="I62">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="J62" t="s">
-        <v>376</v>
+        <v>400</v>
       </c>
       <c r="K62" t="s">
         <v>24</v>
       </c>
       <c r="L62" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="M62" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="N62" t="s">
         <v>27</v>
       </c>
       <c r="O62" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="P62" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="B63" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="C63" t="s">
-        <v>414</v>
+        <v>398</v>
       </c>
       <c r="D63" t="s">
-        <v>415</v>
+        <v>201</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
       <c r="F63" t="s">
-        <v>33</v>
+        <v>83</v>
       </c>
       <c r="G63" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="H63"/>
+        <v>399</v>
+      </c>
+      <c r="H63">
+        <v>2013</v>
+      </c>
       <c r="I63"/>
       <c r="J63" t="s">
-        <v>78</v>
+        <v>400</v>
       </c>
       <c r="K63" t="s">
         <v>24</v>
       </c>
-      <c r="L63"/>
+      <c r="L63" t="s">
+        <v>418</v>
+      </c>
       <c r="M63" t="s">
-        <v>416</v>
+        <v>402</v>
       </c>
       <c r="N63" t="s">
         <v>27</v>
       </c>
       <c r="O63" t="s">
-        <v>417</v>
-[...1 lines deleted...]
-      <c r="P63"/>
+        <v>419</v>
+      </c>
+      <c r="P63" t="s">
+        <v>420</v>
+      </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="B64" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="C64" t="s">
-        <v>414</v>
+        <v>398</v>
       </c>
       <c r="D64" t="s">
-        <v>415</v>
+        <v>327</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="G64" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="H64"/>
+        <v>399</v>
+      </c>
+      <c r="H64">
+        <v>2020</v>
+      </c>
       <c r="I64"/>
       <c r="J64" t="s">
-        <v>78</v>
+        <v>400</v>
       </c>
       <c r="K64" t="s">
         <v>24</v>
       </c>
-      <c r="L64"/>
+      <c r="L64" t="s">
+        <v>423</v>
+      </c>
       <c r="M64" t="s">
-        <v>416</v>
+        <v>402</v>
       </c>
       <c r="N64" t="s">
         <v>27</v>
       </c>
       <c r="O64" t="s">
-        <v>420</v>
-[...1 lines deleted...]
-      <c r="P64"/>
+        <v>424</v>
+      </c>
+      <c r="P64" t="s">
+        <v>425</v>
+      </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="B65" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="C65" t="s">
-        <v>186</v>
+        <v>398</v>
       </c>
       <c r="D65" t="s">
-        <v>309</v>
+        <v>274</v>
       </c>
       <c r="E65" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="F65" t="s">
-        <v>33</v>
+        <v>83</v>
       </c>
       <c r="G65" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="I65"/>
+        <v>22</v>
+      </c>
+      <c r="H65">
+        <v>2015</v>
+      </c>
+      <c r="I65">
+        <v>2018</v>
+      </c>
       <c r="J65" t="s">
-        <v>188</v>
+        <v>400</v>
       </c>
       <c r="K65" t="s">
         <v>24</v>
       </c>
       <c r="L65" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="M65" t="s">
-        <v>190</v>
+        <v>402</v>
       </c>
       <c r="N65" t="s">
         <v>27</v>
       </c>
       <c r="O65" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="P65" t="s">
-        <v>192</v>
+        <v>430</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="B66" t="s">
-        <v>426</v>
-[...1 lines deleted...]
-      <c r="C66"/>
+        <v>432</v>
+      </c>
+      <c r="C66" t="s">
+        <v>398</v>
+      </c>
       <c r="D66" t="s">
-        <v>427</v>
+        <v>68</v>
       </c>
       <c r="E66" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="F66" t="s">
-        <v>428</v>
+        <v>83</v>
       </c>
       <c r="G66" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="I66"/>
+        <v>34</v>
+      </c>
+      <c r="H66">
+        <v>2015</v>
+      </c>
+      <c r="I66">
+        <v>2019</v>
+      </c>
       <c r="J66" t="s">
-        <v>429</v>
+        <v>400</v>
       </c>
       <c r="K66" t="s">
-        <v>315</v>
+        <v>24</v>
       </c>
       <c r="L66" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="M66" t="s">
-        <v>431</v>
+        <v>402</v>
       </c>
       <c r="N66" t="s">
-        <v>432</v>
+        <v>27</v>
       </c>
       <c r="O66" t="s">
-        <v>433</v>
-[...1 lines deleted...]
-      <c r="P66"/>
+        <v>434</v>
+      </c>
+      <c r="P66" t="s">
+        <v>435</v>
+      </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="B67" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="C67" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="D67" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="E67" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="F67" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
       <c r="G67" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H67"/>
       <c r="I67"/>
       <c r="J67" t="s">
-        <v>114</v>
+        <v>85</v>
       </c>
       <c r="K67" t="s">
-        <v>361</v>
+        <v>24</v>
       </c>
       <c r="L67"/>
       <c r="M67" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="N67" t="s">
-        <v>363</v>
+        <v>27</v>
       </c>
       <c r="O67" t="s">
-        <v>439</v>
-[...3 lines deleted...]
-      </c>
+        <v>441</v>
+      </c>
+      <c r="P67"/>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B68" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C68" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="D68" t="s">
-        <v>63</v>
+        <v>439</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G68" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H68"/>
       <c r="I68"/>
       <c r="J68" t="s">
-        <v>444</v>
+        <v>85</v>
       </c>
       <c r="K68" t="s">
         <v>24</v>
       </c>
       <c r="L68"/>
       <c r="M68" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="N68" t="s">
         <v>27</v>
       </c>
       <c r="O68" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="P68"/>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="B69" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="C69" t="s">
-        <v>450</v>
+        <v>208</v>
       </c>
       <c r="D69" t="s">
-        <v>451</v>
+        <v>327</v>
       </c>
       <c r="E69" t="s">
-        <v>20</v>
+        <v>82</v>
       </c>
       <c r="F69" t="s">
         <v>33</v>
       </c>
       <c r="G69" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="H69"/>
+      <c r="I69"/>
       <c r="J69" t="s">
-        <v>180</v>
+        <v>210</v>
       </c>
       <c r="K69" t="s">
         <v>24</v>
       </c>
-      <c r="L69"/>
+      <c r="L69" t="s">
+        <v>447</v>
+      </c>
       <c r="M69" t="s">
-        <v>452</v>
+        <v>212</v>
       </c>
       <c r="N69" t="s">
         <v>27</v>
       </c>
       <c r="O69" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="P69" t="s">
-        <v>454</v>
+        <v>214</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="B70" t="s">
-        <v>155</v>
-[...3 lines deleted...]
-      </c>
+        <v>450</v>
+      </c>
+      <c r="C70"/>
       <c r="D70" t="s">
-        <v>196</v>
+        <v>451</v>
       </c>
       <c r="E70" t="s">
-        <v>20</v>
+        <v>82</v>
       </c>
       <c r="F70" t="s">
-        <v>76</v>
+        <v>452</v>
       </c>
       <c r="G70" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H70"/>
       <c r="I70"/>
       <c r="J70" t="s">
+        <v>453</v>
+      </c>
+      <c r="K70" t="s">
+        <v>333</v>
+      </c>
+      <c r="L70" t="s">
+        <v>454</v>
+      </c>
+      <c r="M70" t="s">
+        <v>455</v>
+      </c>
+      <c r="N70" t="s">
+        <v>456</v>
+      </c>
+      <c r="O70" t="s">
         <v>457</v>
       </c>
-      <c r="K70" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="P70"/>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="B71" t="s">
-        <v>155</v>
+        <v>459</v>
       </c>
       <c r="C71" t="s">
+        <v>460</v>
+      </c>
+      <c r="D71" t="s">
         <v>461</v>
       </c>
-      <c r="D71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E71" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="F71" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="G71" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H71"/>
       <c r="I71"/>
       <c r="J71" t="s">
-        <v>457</v>
+        <v>136</v>
       </c>
       <c r="K71" t="s">
-        <v>24</v>
+        <v>385</v>
       </c>
       <c r="L71"/>
       <c r="M71" t="s">
-        <v>416</v>
+        <v>462</v>
       </c>
       <c r="N71" t="s">
-        <v>27</v>
+        <v>387</v>
       </c>
       <c r="O71" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="P71" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>455</v>
+        <v>465</v>
       </c>
       <c r="B72" t="s">
-        <v>155</v>
+        <v>466</v>
       </c>
       <c r="C72" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="D72" t="s">
-        <v>196</v>
+        <v>63</v>
       </c>
       <c r="E72" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="F72" t="s">
         <v>33</v>
       </c>
       <c r="G72" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H72"/>
       <c r="I72"/>
       <c r="J72" t="s">
-        <v>457</v>
+        <v>468</v>
       </c>
       <c r="K72" t="s">
         <v>24</v>
       </c>
       <c r="L72"/>
       <c r="M72" t="s">
-        <v>416</v>
+        <v>469</v>
       </c>
       <c r="N72" t="s">
         <v>27</v>
       </c>
       <c r="O72" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="P72" t="s">
-        <v>463</v>
+        <v>471</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>455</v>
+        <v>472</v>
       </c>
       <c r="B73" t="s">
-        <v>155</v>
+        <v>473</v>
       </c>
       <c r="C73" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="D73" t="s">
-        <v>196</v>
+        <v>475</v>
       </c>
       <c r="E73" t="s">
         <v>20</v>
       </c>
       <c r="F73" t="s">
-        <v>466</v>
+        <v>33</v>
       </c>
       <c r="G73" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="I73"/>
+        <v>22</v>
+      </c>
+      <c r="H73">
+        <v>2015</v>
+      </c>
+      <c r="I73">
+        <v>2019</v>
+      </c>
       <c r="J73" t="s">
-        <v>457</v>
+        <v>202</v>
       </c>
       <c r="K73" t="s">
         <v>24</v>
       </c>
       <c r="L73"/>
       <c r="M73" t="s">
-        <v>467</v>
+        <v>476</v>
       </c>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73" t="s">
-        <v>468</v>
+        <v>477</v>
       </c>
       <c r="P73" t="s">
-        <v>469</v>
+        <v>478</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>455</v>
+        <v>479</v>
       </c>
       <c r="B74" t="s">
-        <v>470</v>
+        <v>177</v>
       </c>
       <c r="C74" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="D74" t="s">
-        <v>196</v>
+        <v>218</v>
       </c>
       <c r="E74" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="F74" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="G74" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H74"/>
       <c r="I74"/>
       <c r="J74" t="s">
-        <v>457</v>
+        <v>481</v>
       </c>
       <c r="K74" t="s">
         <v>24</v>
       </c>
       <c r="L74"/>
       <c r="M74" t="s">
-        <v>472</v>
+        <v>482</v>
       </c>
       <c r="N74" t="s">
         <v>27</v>
       </c>
       <c r="O74" t="s">
-        <v>473</v>
+        <v>483</v>
       </c>
       <c r="P74" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="B75" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="C75" t="s">
-        <v>476</v>
+        <v>485</v>
       </c>
       <c r="D75" t="s">
-        <v>121</v>
+        <v>218</v>
       </c>
       <c r="E75" t="s">
-        <v>122</v>
+        <v>82</v>
       </c>
       <c r="F75" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G75" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H75"/>
       <c r="I75"/>
       <c r="J75" t="s">
-        <v>457</v>
+        <v>481</v>
       </c>
       <c r="K75" t="s">
         <v>24</v>
       </c>
       <c r="L75"/>
       <c r="M75" t="s">
-        <v>477</v>
+        <v>440</v>
       </c>
       <c r="N75" t="s">
         <v>27</v>
       </c>
       <c r="O75" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="P75" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="B76" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="C76" t="s">
-        <v>456</v>
+        <v>485</v>
       </c>
       <c r="D76" t="s">
-        <v>481</v>
+        <v>218</v>
       </c>
       <c r="E76" t="s">
-        <v>20</v>
+        <v>82</v>
       </c>
       <c r="F76" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
       <c r="G76" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H76"/>
       <c r="I76"/>
       <c r="J76" t="s">
-        <v>457</v>
+        <v>481</v>
       </c>
       <c r="K76" t="s">
         <v>24</v>
       </c>
       <c r="L76"/>
       <c r="M76" t="s">
-        <v>458</v>
+        <v>440</v>
       </c>
       <c r="N76" t="s">
         <v>27</v>
       </c>
       <c r="O76" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="P76" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="B77" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="C77" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="D77" t="s">
-        <v>63</v>
+        <v>218</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
       <c r="F77" t="s">
-        <v>466</v>
+        <v>490</v>
       </c>
       <c r="G77" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H77"/>
       <c r="I77"/>
       <c r="J77" t="s">
-        <v>457</v>
+        <v>481</v>
       </c>
       <c r="K77" t="s">
         <v>24</v>
       </c>
       <c r="L77"/>
       <c r="M77" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="N77" t="s">
         <v>27</v>
       </c>
       <c r="O77" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="P77" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>489</v>
+        <v>479</v>
       </c>
       <c r="B78" t="s">
-        <v>155</v>
+        <v>494</v>
       </c>
       <c r="C78" t="s">
-        <v>456</v>
+        <v>495</v>
       </c>
       <c r="D78" t="s">
-        <v>51</v>
+        <v>218</v>
       </c>
       <c r="E78" t="s">
-        <v>20</v>
+        <v>144</v>
       </c>
       <c r="F78" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="G78" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H78"/>
       <c r="I78"/>
       <c r="J78" t="s">
-        <v>457</v>
+        <v>481</v>
       </c>
       <c r="K78" t="s">
         <v>24</v>
       </c>
       <c r="L78"/>
       <c r="M78" t="s">
-        <v>458</v>
+        <v>496</v>
       </c>
       <c r="N78" t="s">
         <v>27</v>
       </c>
       <c r="O78" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
       <c r="P78" t="s">
-        <v>491</v>
+        <v>498</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>492</v>
+        <v>499</v>
       </c>
       <c r="B79" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="C79" t="s">
-        <v>456</v>
+        <v>500</v>
       </c>
       <c r="D79" t="s">
-        <v>493</v>
+        <v>143</v>
       </c>
       <c r="E79" t="s">
-        <v>20</v>
+        <v>144</v>
       </c>
       <c r="F79" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="G79" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H79"/>
       <c r="I79"/>
       <c r="J79" t="s">
-        <v>457</v>
+        <v>481</v>
       </c>
       <c r="K79" t="s">
         <v>24</v>
       </c>
       <c r="L79"/>
       <c r="M79" t="s">
-        <v>458</v>
+        <v>501</v>
       </c>
       <c r="N79" t="s">
         <v>27</v>
       </c>
       <c r="O79" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
       <c r="P79" t="s">
-        <v>495</v>
+        <v>503</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="B80" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="C80" t="s">
-        <v>497</v>
+        <v>480</v>
       </c>
       <c r="D80" t="s">
-        <v>481</v>
+        <v>505</v>
       </c>
       <c r="E80" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="F80" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="G80" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H80"/>
       <c r="I80"/>
       <c r="J80" t="s">
-        <v>457</v>
+        <v>481</v>
       </c>
       <c r="K80" t="s">
         <v>24</v>
       </c>
       <c r="L80"/>
       <c r="M80" t="s">
-        <v>416</v>
+        <v>482</v>
       </c>
       <c r="N80" t="s">
         <v>27</v>
       </c>
       <c r="O80" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
       <c r="P80" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>496</v>
+        <v>508</v>
       </c>
       <c r="B81" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="C81" t="s">
-        <v>497</v>
+        <v>509</v>
       </c>
       <c r="D81" t="s">
-        <v>481</v>
+        <v>63</v>
       </c>
       <c r="E81" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="F81" t="s">
-        <v>33</v>
+        <v>490</v>
       </c>
       <c r="G81" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H81"/>
       <c r="I81"/>
       <c r="J81" t="s">
-        <v>457</v>
+        <v>481</v>
       </c>
       <c r="K81" t="s">
         <v>24</v>
       </c>
-      <c r="L81" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L81"/>
       <c r="M81" t="s">
-        <v>416</v>
+        <v>510</v>
       </c>
       <c r="N81" t="s">
         <v>27</v>
       </c>
       <c r="O81" t="s">
-        <v>501</v>
+        <v>511</v>
       </c>
       <c r="P81" t="s">
-        <v>499</v>
+        <v>512</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>496</v>
+        <v>513</v>
       </c>
       <c r="B82" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="C82" t="s">
-        <v>465</v>
+        <v>480</v>
       </c>
       <c r="D82" t="s">
-        <v>481</v>
+        <v>51</v>
       </c>
       <c r="E82" t="s">
         <v>20</v>
       </c>
       <c r="F82" t="s">
-        <v>466</v>
+        <v>83</v>
       </c>
       <c r="G82" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H82"/>
       <c r="I82"/>
       <c r="J82" t="s">
-        <v>457</v>
+        <v>481</v>
       </c>
       <c r="K82" t="s">
         <v>24</v>
       </c>
       <c r="L82"/>
       <c r="M82" t="s">
-        <v>467</v>
+        <v>482</v>
       </c>
       <c r="N82" t="s">
         <v>27</v>
       </c>
       <c r="O82" t="s">
-        <v>502</v>
+        <v>514</v>
       </c>
       <c r="P82" t="s">
-        <v>469</v>
+        <v>515</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>503</v>
+        <v>516</v>
       </c>
       <c r="B83" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="C83" t="s">
-        <v>497</v>
+        <v>480</v>
       </c>
       <c r="D83" t="s">
-        <v>261</v>
+        <v>517</v>
       </c>
       <c r="E83" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="F83" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="G83" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H83"/>
       <c r="I83"/>
       <c r="J83" t="s">
-        <v>457</v>
+        <v>481</v>
       </c>
       <c r="K83" t="s">
         <v>24</v>
       </c>
       <c r="L83"/>
       <c r="M83" t="s">
-        <v>416</v>
+        <v>482</v>
       </c>
       <c r="N83" t="s">
         <v>27</v>
       </c>
       <c r="O83" t="s">
-        <v>504</v>
+        <v>518</v>
       </c>
       <c r="P83" t="s">
-        <v>499</v>
+        <v>519</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>503</v>
+        <v>520</v>
       </c>
       <c r="B84" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="C84" t="s">
-        <v>497</v>
+        <v>521</v>
       </c>
       <c r="D84" t="s">
-        <v>261</v>
+        <v>505</v>
       </c>
       <c r="E84" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="F84" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G84" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H84"/>
       <c r="I84"/>
       <c r="J84" t="s">
-        <v>457</v>
+        <v>481</v>
       </c>
       <c r="K84" t="s">
         <v>24</v>
       </c>
       <c r="L84"/>
       <c r="M84" t="s">
-        <v>416</v>
+        <v>440</v>
       </c>
       <c r="N84" t="s">
         <v>27</v>
       </c>
       <c r="O84" t="s">
-        <v>505</v>
+        <v>522</v>
       </c>
       <c r="P84" t="s">
-        <v>499</v>
+        <v>523</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>503</v>
+        <v>520</v>
       </c>
       <c r="B85" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="C85" t="s">
-        <v>461</v>
+        <v>521</v>
       </c>
       <c r="D85" t="s">
-        <v>261</v>
+        <v>505</v>
       </c>
       <c r="E85" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="F85" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G85" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H85"/>
       <c r="I85"/>
       <c r="J85" t="s">
-        <v>457</v>
+        <v>481</v>
       </c>
       <c r="K85" t="s">
         <v>24</v>
       </c>
-      <c r="L85"/>
+      <c r="L85" t="s">
+        <v>524</v>
+      </c>
       <c r="M85" t="s">
-        <v>416</v>
+        <v>440</v>
       </c>
       <c r="N85" t="s">
         <v>27</v>
       </c>
       <c r="O85" t="s">
-        <v>506</v>
+        <v>525</v>
       </c>
       <c r="P85" t="s">
-        <v>463</v>
+        <v>523</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>503</v>
+        <v>520</v>
       </c>
       <c r="B86" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="C86" t="s">
-        <v>461</v>
+        <v>489</v>
       </c>
       <c r="D86" t="s">
-        <v>261</v>
+        <v>505</v>
       </c>
       <c r="E86" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="F86" t="s">
-        <v>33</v>
+        <v>490</v>
       </c>
       <c r="G86" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H86"/>
       <c r="I86"/>
       <c r="J86" t="s">
-        <v>457</v>
+        <v>481</v>
       </c>
       <c r="K86" t="s">
         <v>24</v>
       </c>
       <c r="L86"/>
       <c r="M86" t="s">
-        <v>416</v>
+        <v>491</v>
       </c>
       <c r="N86" t="s">
         <v>27</v>
       </c>
       <c r="O86" t="s">
-        <v>507</v>
+        <v>526</v>
       </c>
       <c r="P86" t="s">
-        <v>463</v>
+        <v>493</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>503</v>
+        <v>527</v>
       </c>
       <c r="B87" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="C87" t="s">
-        <v>465</v>
+        <v>521</v>
       </c>
       <c r="D87" t="s">
-        <v>261</v>
+        <v>274</v>
       </c>
       <c r="E87" t="s">
-        <v>20</v>
+        <v>82</v>
       </c>
       <c r="F87" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G87" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H87"/>
       <c r="I87"/>
       <c r="J87" t="s">
-        <v>457</v>
+        <v>481</v>
       </c>
       <c r="K87" t="s">
         <v>24</v>
       </c>
       <c r="L87"/>
       <c r="M87" t="s">
-        <v>508</v>
+        <v>440</v>
       </c>
       <c r="N87" t="s">
         <v>27</v>
       </c>
       <c r="O87" t="s">
-        <v>509</v>
+        <v>528</v>
       </c>
       <c r="P87" t="s">
-        <v>469</v>
+        <v>523</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>503</v>
+        <v>527</v>
       </c>
       <c r="B88" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="C88" t="s">
-        <v>510</v>
+        <v>521</v>
       </c>
       <c r="D88" t="s">
-        <v>261</v>
+        <v>274</v>
       </c>
       <c r="E88" t="s">
-        <v>20</v>
+        <v>82</v>
       </c>
       <c r="F88" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G88" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H88"/>
       <c r="I88"/>
       <c r="J88" t="s">
-        <v>511</v>
+        <v>481</v>
       </c>
       <c r="K88" t="s">
         <v>24</v>
       </c>
       <c r="L88"/>
       <c r="M88" t="s">
-        <v>512</v>
+        <v>440</v>
       </c>
       <c r="N88" t="s">
         <v>27</v>
       </c>
       <c r="O88" t="s">
-        <v>513</v>
+        <v>529</v>
       </c>
       <c r="P88" t="s">
-        <v>514</v>
+        <v>523</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>515</v>
+        <v>527</v>
       </c>
       <c r="B89" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="C89" t="s">
-        <v>510</v>
+        <v>485</v>
       </c>
       <c r="D89" t="s">
-        <v>51</v>
+        <v>274</v>
       </c>
       <c r="E89" t="s">
-        <v>20</v>
+        <v>82</v>
       </c>
       <c r="F89" t="s">
         <v>21</v>
       </c>
       <c r="G89" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H89"/>
       <c r="I89"/>
       <c r="J89" t="s">
-        <v>511</v>
+        <v>481</v>
       </c>
       <c r="K89" t="s">
         <v>24</v>
       </c>
       <c r="L89"/>
       <c r="M89" t="s">
-        <v>512</v>
+        <v>440</v>
       </c>
       <c r="N89" t="s">
         <v>27</v>
       </c>
       <c r="O89" t="s">
-        <v>516</v>
+        <v>530</v>
       </c>
       <c r="P89" t="s">
-        <v>514</v>
+        <v>487</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>517</v>
+        <v>527</v>
       </c>
       <c r="B90" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="C90" t="s">
-        <v>456</v>
+        <v>485</v>
       </c>
       <c r="D90" t="s">
-        <v>121</v>
+        <v>274</v>
       </c>
       <c r="E90" t="s">
-        <v>20</v>
+        <v>82</v>
       </c>
       <c r="F90" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
       <c r="G90" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H90"/>
       <c r="I90"/>
       <c r="J90" t="s">
-        <v>457</v>
+        <v>481</v>
       </c>
       <c r="K90" t="s">
         <v>24</v>
       </c>
       <c r="L90"/>
       <c r="M90" t="s">
-        <v>458</v>
+        <v>440</v>
       </c>
       <c r="N90" t="s">
         <v>27</v>
       </c>
       <c r="O90" t="s">
-        <v>518</v>
+        <v>531</v>
       </c>
       <c r="P90" t="s">
-        <v>519</v>
+        <v>487</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>517</v>
+        <v>527</v>
       </c>
       <c r="B91" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="C91" t="s">
-        <v>510</v>
+        <v>489</v>
       </c>
       <c r="D91" t="s">
-        <v>121</v>
+        <v>274</v>
       </c>
       <c r="E91" t="s">
         <v>20</v>
       </c>
       <c r="F91" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="G91" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H91"/>
       <c r="I91"/>
       <c r="J91" t="s">
-        <v>511</v>
+        <v>481</v>
       </c>
       <c r="K91" t="s">
         <v>24</v>
       </c>
       <c r="L91"/>
       <c r="M91" t="s">
-        <v>512</v>
+        <v>532</v>
       </c>
       <c r="N91" t="s">
         <v>27</v>
       </c>
       <c r="O91" t="s">
-        <v>520</v>
+        <v>533</v>
       </c>
       <c r="P91" t="s">
-        <v>514</v>
+        <v>493</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="B92" t="s">
-        <v>522</v>
+        <v>177</v>
       </c>
       <c r="C92" t="s">
-        <v>450</v>
+        <v>534</v>
       </c>
       <c r="D92" t="s">
-        <v>523</v>
+        <v>274</v>
       </c>
       <c r="E92" t="s">
         <v>20</v>
       </c>
       <c r="F92" t="s">
         <v>21</v>
       </c>
       <c r="G92" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="H92"/>
+      <c r="I92"/>
       <c r="J92" t="s">
-        <v>180</v>
+        <v>535</v>
       </c>
       <c r="K92" t="s">
         <v>24</v>
       </c>
-      <c r="L92" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L92"/>
       <c r="M92" t="s">
-        <v>452</v>
+        <v>536</v>
       </c>
       <c r="N92" t="s">
         <v>27</v>
       </c>
       <c r="O92" t="s">
-        <v>525</v>
+        <v>537</v>
       </c>
       <c r="P92" t="s">
-        <v>526</v>
+        <v>538</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>527</v>
+        <v>539</v>
       </c>
       <c r="B93" t="s">
-        <v>528</v>
+        <v>177</v>
       </c>
       <c r="C93" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="D93" t="s">
-        <v>530</v>
+        <v>51</v>
       </c>
       <c r="E93" t="s">
         <v>20</v>
       </c>
       <c r="F93" t="s">
         <v>21</v>
       </c>
       <c r="G93" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H93"/>
       <c r="I93"/>
       <c r="J93" t="s">
-        <v>511</v>
+        <v>535</v>
       </c>
       <c r="K93" t="s">
         <v>24</v>
       </c>
-      <c r="L93" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L93"/>
       <c r="M93" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="N93" t="s">
         <v>27</v>
       </c>
       <c r="O93" t="s">
-        <v>533</v>
+        <v>540</v>
       </c>
       <c r="P93" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="B94" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="C94" t="s">
-        <v>536</v>
+        <v>480</v>
       </c>
       <c r="D94" t="s">
-        <v>537</v>
+        <v>143</v>
       </c>
       <c r="E94" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="F94" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="G94" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H94"/>
       <c r="I94"/>
       <c r="J94" t="s">
-        <v>457</v>
+        <v>481</v>
       </c>
       <c r="K94" t="s">
         <v>24</v>
       </c>
-      <c r="L94" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L94"/>
       <c r="M94" t="s">
-        <v>539</v>
+        <v>482</v>
       </c>
       <c r="N94" t="s">
         <v>27</v>
       </c>
       <c r="O94" t="s">
-        <v>540</v>
-[...1 lines deleted...]
-      <c r="P94"/>
+        <v>542</v>
+      </c>
+      <c r="P94" t="s">
+        <v>543</v>
+      </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="B95" t="s">
-        <v>541</v>
+        <v>177</v>
       </c>
       <c r="C95" t="s">
-        <v>542</v>
+        <v>534</v>
       </c>
       <c r="D95" t="s">
-        <v>481</v>
+        <v>143</v>
       </c>
       <c r="E95" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="F95" t="s">
         <v>21</v>
       </c>
       <c r="G95" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H95"/>
       <c r="I95"/>
       <c r="J95" t="s">
-        <v>23</v>
+        <v>535</v>
       </c>
       <c r="K95" t="s">
         <v>24</v>
       </c>
       <c r="L95"/>
       <c r="M95" t="s">
-        <v>385</v>
+        <v>536</v>
       </c>
       <c r="N95" t="s">
         <v>27</v>
       </c>
       <c r="O95" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="P95" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>545</v>
       </c>
       <c r="B96" t="s">
-        <v>155</v>
+        <v>546</v>
       </c>
       <c r="C96" t="s">
-        <v>546</v>
+        <v>474</v>
       </c>
       <c r="D96" t="s">
-        <v>261</v>
+        <v>547</v>
       </c>
       <c r="E96" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="F96" t="s">
         <v>21</v>
       </c>
       <c r="G96" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="I96"/>
+        <v>22</v>
+      </c>
+      <c r="H96">
+        <v>2015</v>
+      </c>
+      <c r="I96">
+        <v>2019</v>
+      </c>
       <c r="J96" t="s">
-        <v>457</v>
+        <v>202</v>
       </c>
       <c r="K96" t="s">
         <v>24</v>
       </c>
-      <c r="L96"/>
+      <c r="L96" t="s">
+        <v>548</v>
+      </c>
       <c r="M96" t="s">
-        <v>547</v>
+        <v>476</v>
       </c>
       <c r="N96" t="s">
         <v>27</v>
       </c>
       <c r="O96" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="P96" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="B97" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C97" t="s">
-        <v>450</v>
+        <v>553</v>
       </c>
       <c r="D97" t="s">
-        <v>261</v>
+        <v>554</v>
       </c>
       <c r="E97" t="s">
         <v>20</v>
       </c>
       <c r="F97" t="s">
         <v>21</v>
       </c>
       <c r="G97" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="H97"/>
+      <c r="I97"/>
       <c r="J97" t="s">
-        <v>180</v>
+        <v>535</v>
       </c>
       <c r="K97" t="s">
         <v>24</v>
       </c>
       <c r="L97" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="M97" t="s">
-        <v>452</v>
+        <v>556</v>
       </c>
       <c r="N97" t="s">
         <v>27</v>
       </c>
       <c r="O97" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="P97" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="B98" t="s">
-        <v>556</v>
+        <v>177</v>
       </c>
       <c r="C98" t="s">
-        <v>450</v>
+        <v>560</v>
       </c>
       <c r="D98" t="s">
-        <v>196</v>
+        <v>561</v>
       </c>
       <c r="E98" t="s">
-        <v>20</v>
+        <v>144</v>
       </c>
       <c r="F98" t="s">
         <v>21</v>
       </c>
       <c r="G98" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="H98"/>
+      <c r="I98"/>
       <c r="J98" t="s">
-        <v>180</v>
+        <v>481</v>
       </c>
       <c r="K98" t="s">
         <v>24</v>
       </c>
       <c r="L98" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="M98" t="s">
-        <v>452</v>
+        <v>563</v>
       </c>
       <c r="N98" t="s">
         <v>27</v>
       </c>
       <c r="O98" t="s">
-        <v>558</v>
-[...3 lines deleted...]
-      </c>
+        <v>564</v>
+      </c>
+      <c r="P98"/>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>559</v>
       </c>
       <c r="B99" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="C99" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="D99" t="s">
-        <v>157</v>
+        <v>505</v>
       </c>
       <c r="E99" t="s">
-        <v>20</v>
+        <v>82</v>
       </c>
       <c r="F99" t="s">
         <v>21</v>
       </c>
       <c r="G99" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H99"/>
       <c r="I99"/>
       <c r="J99" t="s">
-        <v>562</v>
+        <v>23</v>
       </c>
       <c r="K99" t="s">
-        <v>563</v>
+        <v>24</v>
       </c>
       <c r="L99"/>
       <c r="M99" t="s">
-        <v>564</v>
+        <v>409</v>
       </c>
       <c r="N99" t="s">
         <v>27</v>
       </c>
       <c r="O99" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="P99" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="B100" t="s">
-        <v>568</v>
+        <v>177</v>
       </c>
       <c r="C100" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="D100" t="s">
-        <v>570</v>
+        <v>274</v>
       </c>
       <c r="E100" t="s">
-        <v>122</v>
+        <v>82</v>
       </c>
       <c r="F100" t="s">
         <v>21</v>
       </c>
       <c r="G100" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H100"/>
       <c r="I100"/>
       <c r="J100" t="s">
-        <v>23</v>
+        <v>481</v>
       </c>
       <c r="K100" t="s">
         <v>24</v>
       </c>
-      <c r="L100" t="s">
+      <c r="L100"/>
+      <c r="M100" t="s">
         <v>571</v>
       </c>
-      <c r="M100" t="s">
+      <c r="N100" t="s">
+        <v>27</v>
+      </c>
+      <c r="O100" t="s">
         <v>572</v>
       </c>
-      <c r="N100" t="s">
-[...2 lines deleted...]
-      <c r="O100" t="s">
+      <c r="P100" t="s">
         <v>573</v>
       </c>
-      <c r="P100"/>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>574</v>
       </c>
       <c r="B101" t="s">
         <v>575</v>
       </c>
       <c r="C101" t="s">
-        <v>144</v>
+        <v>474</v>
       </c>
       <c r="D101" t="s">
-        <v>261</v>
+        <v>274</v>
       </c>
       <c r="E101" t="s">
         <v>20</v>
       </c>
       <c r="F101" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G101" t="s">
-        <v>238</v>
+        <v>22</v>
       </c>
       <c r="H101">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I101"/>
+        <v>2011</v>
+      </c>
+      <c r="I101">
+        <v>2022</v>
+      </c>
       <c r="J101" t="s">
-        <v>23</v>
+        <v>202</v>
       </c>
       <c r="K101" t="s">
         <v>24</v>
       </c>
       <c r="L101" t="s">
         <v>576</v>
       </c>
       <c r="M101" t="s">
-        <v>146</v>
+        <v>476</v>
       </c>
       <c r="N101" t="s">
         <v>27</v>
       </c>
       <c r="O101" t="s">
         <v>577</v>
       </c>
       <c r="P101" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>579</v>
       </c>
       <c r="B102" t="s">
         <v>580</v>
       </c>
       <c r="C102" t="s">
-        <v>581</v>
+        <v>474</v>
       </c>
       <c r="D102" t="s">
-        <v>582</v>
+        <v>218</v>
       </c>
       <c r="E102" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="F102" t="s">
         <v>21</v>
       </c>
       <c r="G102" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="I102"/>
+        <v>22</v>
+      </c>
+      <c r="H102">
+        <v>2011</v>
+      </c>
+      <c r="I102">
+        <v>2022</v>
+      </c>
       <c r="J102" t="s">
-        <v>444</v>
+        <v>202</v>
       </c>
       <c r="K102" t="s">
         <v>24</v>
       </c>
-      <c r="L102"/>
+      <c r="L102" t="s">
+        <v>581</v>
+      </c>
       <c r="M102" t="s">
-        <v>583</v>
+        <v>476</v>
       </c>
       <c r="N102" t="s">
         <v>27</v>
       </c>
       <c r="O102" t="s">
-        <v>584</v>
-[...1 lines deleted...]
-      <c r="P102"/>
+        <v>582</v>
+      </c>
+      <c r="P102" t="s">
+        <v>550</v>
+      </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>583</v>
+      </c>
+      <c r="B103" t="s">
+        <v>584</v>
+      </c>
+      <c r="C103" t="s">
         <v>585</v>
       </c>
-      <c r="B103" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D103" t="s">
-        <v>570</v>
+        <v>179</v>
       </c>
       <c r="E103" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="F103" t="s">
         <v>21</v>
       </c>
       <c r="G103" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H103"/>
       <c r="I103"/>
       <c r="J103" t="s">
-        <v>444</v>
+        <v>586</v>
       </c>
       <c r="K103" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L103" t="s">
+        <v>587</v>
+      </c>
+      <c r="L103"/>
+      <c r="M103" t="s">
         <v>588</v>
       </c>
-      <c r="M103" t="s">
+      <c r="N103" t="s">
+        <v>27</v>
+      </c>
+      <c r="O103" t="s">
         <v>589</v>
       </c>
-      <c r="N103" t="s">
-[...2 lines deleted...]
-      <c r="O103" t="s">
+      <c r="P103" t="s">
         <v>590</v>
       </c>
-      <c r="P103"/>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="B104" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C104" t="s">
-        <v>542</v>
+        <v>593</v>
       </c>
       <c r="D104" t="s">
-        <v>570</v>
+        <v>594</v>
       </c>
       <c r="E104" t="s">
-        <v>122</v>
+        <v>144</v>
       </c>
       <c r="F104" t="s">
         <v>21</v>
       </c>
       <c r="G104" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H104"/>
       <c r="I104"/>
       <c r="J104" t="s">
-        <v>444</v>
+        <v>23</v>
       </c>
       <c r="K104" t="s">
         <v>24</v>
       </c>
       <c r="L104" t="s">
-        <v>588</v>
-[...1 lines deleted...]
-      <c r="M104"/>
+        <v>595</v>
+      </c>
+      <c r="M104" t="s">
+        <v>596</v>
+      </c>
       <c r="N104" t="s">
         <v>27</v>
       </c>
       <c r="O104" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="P104"/>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="B105" t="s">
-        <v>568</v>
+        <v>599</v>
       </c>
       <c r="C105" t="s">
-        <v>581</v>
+        <v>166</v>
       </c>
       <c r="D105" t="s">
-        <v>570</v>
+        <v>274</v>
       </c>
       <c r="E105" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="F105" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="G105" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="H105"/>
+        <v>258</v>
+      </c>
+      <c r="H105">
+        <v>2021</v>
+      </c>
       <c r="I105"/>
       <c r="J105" t="s">
         <v>23</v>
       </c>
       <c r="K105" t="s">
         <v>24</v>
       </c>
       <c r="L105" t="s">
-        <v>571</v>
+        <v>600</v>
       </c>
       <c r="M105" t="s">
-        <v>583</v>
+        <v>168</v>
       </c>
       <c r="N105" t="s">
         <v>27</v>
       </c>
       <c r="O105" t="s">
-        <v>594</v>
-[...1 lines deleted...]
-      <c r="P105"/>
+        <v>601</v>
+      </c>
+      <c r="P105" t="s">
+        <v>602</v>
+      </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>595</v>
+        <v>603</v>
       </c>
       <c r="B106" t="s">
-        <v>596</v>
+        <v>604</v>
       </c>
       <c r="C106" t="s">
-        <v>144</v>
+        <v>605</v>
       </c>
       <c r="D106" t="s">
-        <v>597</v>
+        <v>606</v>
       </c>
       <c r="E106" t="s">
-        <v>20</v>
+        <v>82</v>
       </c>
       <c r="F106" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G106" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="H106"/>
       <c r="I106"/>
       <c r="J106" t="s">
-        <v>23</v>
+        <v>468</v>
       </c>
       <c r="K106" t="s">
         <v>24</v>
       </c>
-      <c r="L106" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L106"/>
       <c r="M106" t="s">
-        <v>146</v>
+        <v>607</v>
       </c>
       <c r="N106" t="s">
         <v>27</v>
       </c>
       <c r="O106" t="s">
-        <v>599</v>
-[...3 lines deleted...]
-      </c>
+        <v>608</v>
+      </c>
+      <c r="P106"/>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>601</v>
+        <v>609</v>
       </c>
       <c r="B107" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
       <c r="C107" t="s">
-        <v>178</v>
+        <v>611</v>
       </c>
       <c r="D107" t="s">
-        <v>223</v>
+        <v>594</v>
       </c>
       <c r="E107" t="s">
-        <v>20</v>
+        <v>144</v>
       </c>
       <c r="F107" t="s">
         <v>21</v>
       </c>
       <c r="G107" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="H107"/>
+      <c r="I107"/>
       <c r="J107" t="s">
-        <v>180</v>
+        <v>468</v>
       </c>
       <c r="K107" t="s">
         <v>24</v>
       </c>
-      <c r="L107"/>
+      <c r="L107" t="s">
+        <v>612</v>
+      </c>
       <c r="M107" t="s">
-        <v>603</v>
+        <v>613</v>
       </c>
       <c r="N107" t="s">
-        <v>298</v>
+        <v>27</v>
       </c>
       <c r="O107" t="s">
-        <v>604</v>
-[...3 lines deleted...]
-      </c>
+        <v>614</v>
+      </c>
+      <c r="P107"/>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="B108" t="s">
-        <v>607</v>
+        <v>615</v>
       </c>
       <c r="C108" t="s">
-        <v>382</v>
+        <v>566</v>
       </c>
       <c r="D108" t="s">
-        <v>608</v>
+        <v>594</v>
       </c>
       <c r="E108" t="s">
-        <v>122</v>
+        <v>144</v>
       </c>
       <c r="F108" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G108" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H108"/>
       <c r="I108"/>
       <c r="J108" t="s">
-        <v>609</v>
+        <v>468</v>
       </c>
       <c r="K108" t="s">
         <v>24</v>
       </c>
-      <c r="L108"/>
+      <c r="L108" t="s">
+        <v>612</v>
+      </c>
       <c r="M108"/>
       <c r="N108" t="s">
         <v>27</v>
       </c>
       <c r="O108" t="s">
-        <v>610</v>
-[...3 lines deleted...]
-      </c>
+        <v>616</v>
+      </c>
+      <c r="P108"/>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>612</v>
+        <v>617</v>
       </c>
       <c r="B109" t="s">
-        <v>613</v>
+        <v>592</v>
       </c>
       <c r="C109" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
       <c r="D109" t="s">
-        <v>427</v>
+        <v>594</v>
       </c>
       <c r="E109" t="s">
-        <v>122</v>
+        <v>82</v>
       </c>
       <c r="F109" t="s">
-        <v>428</v>
+        <v>21</v>
       </c>
       <c r="G109" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H109"/>
       <c r="I109"/>
       <c r="J109" t="s">
-        <v>429</v>
+        <v>23</v>
       </c>
       <c r="K109" t="s">
-        <v>315</v>
+        <v>24</v>
       </c>
       <c r="L109" t="s">
-        <v>430</v>
+        <v>595</v>
       </c>
       <c r="M109" t="s">
-        <v>615</v>
+        <v>607</v>
       </c>
       <c r="N109" t="s">
-        <v>432</v>
+        <v>27</v>
       </c>
       <c r="O109" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="P109"/>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="B110" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="C110" t="s">
-        <v>619</v>
+        <v>166</v>
       </c>
       <c r="D110" t="s">
-        <v>246</v>
+        <v>621</v>
       </c>
       <c r="E110" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="F110" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="G110" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="H110"/>
+        <v>22</v>
+      </c>
+      <c r="H110">
+        <v>2021</v>
+      </c>
       <c r="I110"/>
       <c r="J110" t="s">
-        <v>562</v>
+        <v>23</v>
       </c>
       <c r="K110" t="s">
         <v>24</v>
       </c>
       <c r="L110" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="M110" t="s">
-        <v>621</v>
+        <v>168</v>
       </c>
       <c r="N110" t="s">
         <v>27</v>
       </c>
       <c r="O110" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="P110" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="B111" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="C111" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="D111" t="s">
-        <v>63</v>
+        <v>243</v>
       </c>
       <c r="E111" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="F111" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G111" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="I111"/>
+        <v>22</v>
+      </c>
+      <c r="H111">
+        <v>1997</v>
+      </c>
+      <c r="I111">
+        <v>2005</v>
+      </c>
       <c r="J111" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="K111" t="s">
         <v>24</v>
       </c>
       <c r="L111"/>
       <c r="M111" t="s">
-        <v>198</v>
+        <v>627</v>
       </c>
       <c r="N111" t="s">
-        <v>27</v>
+        <v>316</v>
       </c>
       <c r="O111" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="P111" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="B112" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="C112" t="s">
-        <v>630</v>
+        <v>406</v>
       </c>
       <c r="D112" t="s">
-        <v>196</v>
+        <v>632</v>
       </c>
       <c r="E112" t="s">
-        <v>20</v>
+        <v>144</v>
       </c>
       <c r="F112" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="G112" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H112"/>
       <c r="I112"/>
       <c r="J112" t="s">
-        <v>123</v>
+        <v>633</v>
       </c>
       <c r="K112" t="s">
         <v>24</v>
       </c>
       <c r="L112"/>
-      <c r="M112" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M112"/>
       <c r="N112" t="s">
         <v>27</v>
       </c>
       <c r="O112" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="P112" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="B113" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="C113" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="D113" t="s">
-        <v>261</v>
+        <v>451</v>
       </c>
       <c r="E113" t="s">
-        <v>20</v>
+        <v>144</v>
       </c>
       <c r="F113" t="s">
-        <v>21</v>
+        <v>452</v>
       </c>
       <c r="G113" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H113"/>
       <c r="I113"/>
       <c r="J113" t="s">
-        <v>123</v>
+        <v>453</v>
       </c>
       <c r="K113" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L113"/>
+        <v>333</v>
+      </c>
+      <c r="L113" t="s">
+        <v>454</v>
+      </c>
       <c r="M113" t="s">
-        <v>631</v>
+        <v>639</v>
       </c>
       <c r="N113" t="s">
-        <v>27</v>
+        <v>456</v>
       </c>
       <c r="O113" t="s">
-        <v>635</v>
-[...3 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="P113"/>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>636</v>
+        <v>641</v>
       </c>
       <c r="B114" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="C114" t="s">
-        <v>178</v>
+        <v>643</v>
       </c>
       <c r="D114" t="s">
-        <v>174</v>
+        <v>266</v>
       </c>
       <c r="E114" t="s">
-        <v>20</v>
+        <v>82</v>
       </c>
       <c r="F114" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="G114" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="H114"/>
+      <c r="I114"/>
       <c r="J114" t="s">
-        <v>444</v>
+        <v>586</v>
       </c>
       <c r="K114" t="s">
         <v>24</v>
       </c>
       <c r="L114" t="s">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="M114" t="s">
-        <v>603</v>
+        <v>645</v>
       </c>
       <c r="N114" t="s">
         <v>27</v>
       </c>
       <c r="O114" t="s">
-        <v>639</v>
+        <v>646</v>
       </c>
       <c r="P114" t="s">
-        <v>640</v>
+        <v>647</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>641</v>
+        <v>648</v>
       </c>
       <c r="B115" t="s">
-        <v>642</v>
+        <v>649</v>
       </c>
       <c r="C115" t="s">
-        <v>178</v>
+        <v>217</v>
       </c>
       <c r="D115" t="s">
-        <v>643</v>
+        <v>63</v>
       </c>
       <c r="E115" t="s">
-        <v>20</v>
+        <v>82</v>
       </c>
       <c r="F115" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
       <c r="G115" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="H115"/>
+      <c r="I115"/>
       <c r="J115" t="s">
-        <v>180</v>
+        <v>219</v>
       </c>
       <c r="K115" t="s">
         <v>24</v>
       </c>
-      <c r="L115" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L115"/>
       <c r="M115" t="s">
-        <v>603</v>
+        <v>220</v>
       </c>
       <c r="N115" t="s">
         <v>27</v>
       </c>
       <c r="O115" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="P115" t="s">
-        <v>646</v>
+        <v>651</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
       <c r="B116" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="C116" t="s">
-        <v>178</v>
+        <v>654</v>
       </c>
       <c r="D116" t="s">
-        <v>187</v>
+        <v>218</v>
       </c>
       <c r="E116" t="s">
         <v>20</v>
       </c>
       <c r="F116" t="s">
         <v>21</v>
       </c>
       <c r="G116" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="H116"/>
+      <c r="I116"/>
       <c r="J116" t="s">
-        <v>180</v>
+        <v>145</v>
       </c>
       <c r="K116" t="s">
         <v>24</v>
       </c>
-      <c r="L116" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L116"/>
       <c r="M116" t="s">
-        <v>603</v>
+        <v>655</v>
       </c>
       <c r="N116" t="s">
-        <v>298</v>
+        <v>27</v>
       </c>
       <c r="O116" t="s">
-        <v>650</v>
+        <v>656</v>
       </c>
       <c r="P116" t="s">
-        <v>651</v>
+        <v>657</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>652</v>
+        <v>658</v>
       </c>
       <c r="B117" t="s">
         <v>653</v>
       </c>
       <c r="C117" t="s">
         <v>654</v>
       </c>
       <c r="D117" t="s">
-        <v>655</v>
+        <v>274</v>
       </c>
       <c r="E117" t="s">
         <v>20</v>
       </c>
       <c r="F117" t="s">
         <v>21</v>
       </c>
       <c r="G117" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="H117"/>
+      <c r="I117"/>
       <c r="J117" t="s">
-        <v>656</v>
+        <v>145</v>
       </c>
       <c r="K117" t="s">
-        <v>657</v>
+        <v>24</v>
       </c>
       <c r="L117"/>
       <c r="M117" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="N117" t="s">
         <v>27</v>
       </c>
       <c r="O117" t="s">
         <v>659</v>
       </c>
       <c r="P117" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>660</v>
+      </c>
+      <c r="B118" t="s">
         <v>661</v>
       </c>
-      <c r="B118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" t="s">
-        <v>654</v>
+        <v>200</v>
       </c>
       <c r="D118" t="s">
-        <v>68</v>
+        <v>196</v>
       </c>
       <c r="E118" t="s">
         <v>20</v>
       </c>
       <c r="F118" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="G118" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H118">
-        <v>2012</v>
+        <v>1994</v>
       </c>
       <c r="I118">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="J118" t="s">
+        <v>468</v>
+      </c>
+      <c r="K118" t="s">
+        <v>24</v>
+      </c>
+      <c r="L118" t="s">
+        <v>662</v>
+      </c>
+      <c r="M118" t="s">
+        <v>627</v>
+      </c>
+      <c r="N118" t="s">
+        <v>27</v>
+      </c>
+      <c r="O118" t="s">
         <v>663</v>
       </c>
-      <c r="K118" t="s">
-[...9 lines deleted...]
-      <c r="O118" t="s">
+      <c r="P118" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>665</v>
+      </c>
+      <c r="B119" t="s">
         <v>666</v>
       </c>
-      <c r="B119" t="s">
+      <c r="C119" t="s">
+        <v>200</v>
+      </c>
+      <c r="D119" t="s">
         <v>667</v>
-      </c>
-[...4 lines deleted...]
-        <v>261</v>
       </c>
       <c r="E119" t="s">
         <v>20</v>
       </c>
       <c r="F119" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="G119" t="s">
-        <v>375</v>
+        <v>22</v>
       </c>
       <c r="H119">
-        <v>2004</v>
-[...1 lines deleted...]
-      <c r="I119"/>
+        <v>2002</v>
+      </c>
+      <c r="I119">
+        <v>2007</v>
+      </c>
       <c r="J119" t="s">
+        <v>202</v>
+      </c>
+      <c r="K119" t="s">
+        <v>24</v>
+      </c>
+      <c r="L119" t="s">
+        <v>668</v>
+      </c>
+      <c r="M119" t="s">
+        <v>627</v>
+      </c>
+      <c r="N119" t="s">
+        <v>27</v>
+      </c>
+      <c r="O119" t="s">
         <v>669</v>
       </c>
-      <c r="K119" t="s">
-[...2 lines deleted...]
-      <c r="L119" t="s">
+      <c r="P119" t="s">
         <v>670</v>
-      </c>
-[...10 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="B120" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="C120" t="s">
-        <v>668</v>
+        <v>200</v>
       </c>
       <c r="D120" t="s">
-        <v>676</v>
+        <v>209</v>
       </c>
       <c r="E120" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="F120" t="s">
         <v>21</v>
       </c>
       <c r="G120" t="s">
-        <v>238</v>
+        <v>112</v>
       </c>
       <c r="H120">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I120"/>
+        <v>2010</v>
+      </c>
+      <c r="I120">
+        <v>2016</v>
+      </c>
       <c r="J120" t="s">
-        <v>669</v>
+        <v>202</v>
       </c>
       <c r="K120" t="s">
         <v>24</v>
       </c>
-      <c r="L120"/>
+      <c r="L120" t="s">
+        <v>673</v>
+      </c>
       <c r="M120" t="s">
-        <v>671</v>
+        <v>627</v>
       </c>
       <c r="N120" t="s">
-        <v>27</v>
+        <v>316</v>
       </c>
       <c r="O120" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="P120" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>676</v>
+      </c>
+      <c r="B121" t="s">
+        <v>677</v>
+      </c>
+      <c r="C121" t="s">
+        <v>678</v>
+      </c>
+      <c r="D121" t="s">
         <v>679</v>
       </c>
-      <c r="B121" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E121" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="F121" t="s">
         <v>21</v>
       </c>
       <c r="G121" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="I121"/>
+        <v>22</v>
+      </c>
+      <c r="H121">
+        <v>2010</v>
+      </c>
+      <c r="I121">
+        <v>2019</v>
+      </c>
       <c r="J121" t="s">
-        <v>180</v>
+        <v>680</v>
       </c>
       <c r="K121" t="s">
-        <v>24</v>
+        <v>681</v>
       </c>
       <c r="L121"/>
       <c r="M121" t="s">
         <v>682</v>
       </c>
       <c r="N121" t="s">
         <v>27</v>
       </c>
       <c r="O121" t="s">
         <v>683</v>
       </c>
       <c r="P121" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>685</v>
       </c>
       <c r="B122" t="s">
-        <v>155</v>
+        <v>686</v>
       </c>
       <c r="C122" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
       <c r="D122" t="s">
-        <v>121</v>
+        <v>68</v>
       </c>
       <c r="E122" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="F122" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G122" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="I122"/>
+        <v>52</v>
+      </c>
+      <c r="H122">
+        <v>2012</v>
+      </c>
+      <c r="I122">
+        <v>2015</v>
+      </c>
       <c r="J122" t="s">
-        <v>23</v>
+        <v>687</v>
       </c>
       <c r="K122" t="s">
         <v>24</v>
       </c>
       <c r="L122"/>
       <c r="M122" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="N122" t="s">
         <v>27</v>
       </c>
       <c r="O122" t="s">
         <v>688</v>
       </c>
       <c r="P122" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>690</v>
       </c>
       <c r="B123" t="s">
         <v>691</v>
       </c>
       <c r="C123" t="s">
         <v>692</v>
       </c>
       <c r="D123" t="s">
-        <v>693</v>
+        <v>274</v>
       </c>
       <c r="E123" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="F123" t="s">
         <v>21</v>
       </c>
       <c r="G123" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="H123"/>
+        <v>399</v>
+      </c>
+      <c r="H123">
+        <v>2004</v>
+      </c>
       <c r="I123"/>
       <c r="J123" t="s">
+        <v>693</v>
+      </c>
+      <c r="K123" t="s">
+        <v>24</v>
+      </c>
+      <c r="L123" t="s">
         <v>694</v>
       </c>
-      <c r="K123" t="s">
-[...2 lines deleted...]
-      <c r="L123"/>
       <c r="M123" t="s">
         <v>695</v>
       </c>
       <c r="N123" t="s">
+        <v>27</v>
+      </c>
+      <c r="O123" t="s">
         <v>696</v>
       </c>
-      <c r="O123" t="s">
+      <c r="P123" t="s">
         <v>697</v>
       </c>
-      <c r="P123"/>
+    </row>
+    <row r="124" spans="1:16">
+      <c r="A124" t="s">
+        <v>698</v>
+      </c>
+      <c r="B124" t="s">
+        <v>699</v>
+      </c>
+      <c r="C124" t="s">
+        <v>692</v>
+      </c>
+      <c r="D124" t="s">
+        <v>700</v>
+      </c>
+      <c r="E124" t="s">
+        <v>82</v>
+      </c>
+      <c r="F124" t="s">
+        <v>21</v>
+      </c>
+      <c r="G124" t="s">
+        <v>258</v>
+      </c>
+      <c r="H124">
+        <v>2014</v>
+      </c>
+      <c r="I124"/>
+      <c r="J124" t="s">
+        <v>693</v>
+      </c>
+      <c r="K124" t="s">
+        <v>24</v>
+      </c>
+      <c r="L124"/>
+      <c r="M124" t="s">
+        <v>695</v>
+      </c>
+      <c r="N124" t="s">
+        <v>27</v>
+      </c>
+      <c r="O124" t="s">
+        <v>701</v>
+      </c>
+      <c r="P124" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="125" spans="1:16">
+      <c r="A125" t="s">
+        <v>703</v>
+      </c>
+      <c r="B125" t="s">
+        <v>704</v>
+      </c>
+      <c r="C125" t="s">
+        <v>692</v>
+      </c>
+      <c r="D125" t="s">
+        <v>705</v>
+      </c>
+      <c r="E125" t="s">
+        <v>144</v>
+      </c>
+      <c r="F125" t="s">
+        <v>21</v>
+      </c>
+      <c r="G125" t="s">
+        <v>84</v>
+      </c>
+      <c r="H125"/>
+      <c r="I125"/>
+      <c r="J125" t="s">
+        <v>202</v>
+      </c>
+      <c r="K125" t="s">
+        <v>24</v>
+      </c>
+      <c r="L125"/>
+      <c r="M125" t="s">
+        <v>706</v>
+      </c>
+      <c r="N125" t="s">
+        <v>27</v>
+      </c>
+      <c r="O125" t="s">
+        <v>707</v>
+      </c>
+      <c r="P125" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="126" spans="1:16">
+      <c r="A126" t="s">
+        <v>709</v>
+      </c>
+      <c r="B126" t="s">
+        <v>177</v>
+      </c>
+      <c r="C126" t="s">
+        <v>710</v>
+      </c>
+      <c r="D126" t="s">
+        <v>143</v>
+      </c>
+      <c r="E126" t="s">
+        <v>144</v>
+      </c>
+      <c r="F126" t="s">
+        <v>83</v>
+      </c>
+      <c r="G126" t="s">
+        <v>84</v>
+      </c>
+      <c r="H126"/>
+      <c r="I126"/>
+      <c r="J126" t="s">
+        <v>23</v>
+      </c>
+      <c r="K126" t="s">
+        <v>24</v>
+      </c>
+      <c r="L126"/>
+      <c r="M126" t="s">
+        <v>711</v>
+      </c>
+      <c r="N126" t="s">
+        <v>27</v>
+      </c>
+      <c r="O126" t="s">
+        <v>712</v>
+      </c>
+      <c r="P126" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="127" spans="1:16">
+      <c r="A127" t="s">
+        <v>714</v>
+      </c>
+      <c r="B127" t="s">
+        <v>715</v>
+      </c>
+      <c r="C127" t="s">
+        <v>716</v>
+      </c>
+      <c r="D127" t="s">
+        <v>717</v>
+      </c>
+      <c r="E127" t="s">
+        <v>82</v>
+      </c>
+      <c r="F127" t="s">
+        <v>21</v>
+      </c>
+      <c r="G127" t="s">
+        <v>84</v>
+      </c>
+      <c r="H127"/>
+      <c r="I127"/>
+      <c r="J127" t="s">
+        <v>718</v>
+      </c>
+      <c r="K127" t="s">
+        <v>24</v>
+      </c>
+      <c r="L127"/>
+      <c r="M127" t="s">
+        <v>719</v>
+      </c>
+      <c r="N127" t="s">
+        <v>720</v>
+      </c>
+      <c r="O127" t="s">
+        <v>721</v>
+      </c>
+      <c r="P127"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>