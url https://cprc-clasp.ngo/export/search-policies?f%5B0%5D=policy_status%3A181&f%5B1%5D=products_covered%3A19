--- v3 (2026-07-31)
+++ v4 (2026-09-28)
@@ -164,51 +164,51 @@
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>16 CFR Part 305.8-19</t>
   </si>
   <si>
     <t>Federal Trade Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/16-cfr-part-305-energy-and-water-use-labeling-consumer-products-under-energy-policy-and</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/cgi-bin/retrieveECFR?gp=11&amp;SID=73761cc1f845bec3a3d4dd94a2c5fb2f&amp;ty=HTML&amp;h=L&amp;n=16y1.0.1.3.29&amp;r=PART#se16.1.305_11</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>Entered into force, Revised, Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>