--- v1 (2025-11-29)
+++ v2 (2026-09-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -108,50 +108,74 @@
     <t>October 2022</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards &amp; Quality</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
   </si>
   <si>
     <t>CEL-021. Power Transformer</t>
   </si>
   <si>
     <t>Applies to remote refrigerated display cabinets for food sales and display. Does NOT apply to refrigerated automatic vending machine or refrigerated display cabinets which are not for retail purpose.</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>May 2021</t>
   </si>
   <si>
     <t>GB 1094.1-1996 GB/T 2900.15-1997 GB/T 6451-2008 GB 24790-2009</t>
   </si>
   <si>
     <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cel-021-power-transformer</t>
   </si>
@@ -186,53 +210,50 @@
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20191784-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=uriserv%3AOJ.L_.2019.272.01.0121.01.ENG&amp;toc=OJ%3AL%3A2019%3A272%3ATOC</t>
   </si>
   <si>
     <t>CQC31-462271-2022 Energy Conservation Certification Rules for High-Voltage/Low-Voltage Prefabricated Substations</t>
   </si>
   <si>
     <t>This policy contains energy conservation certification rules for high-voltage/low-voltage prefabricated substations. It applies to high-voltage/low-voltage prefabricated substations with a maximum rated AC voltage of 12 kV containing one or more transformers with an operating frequency of 50 Hz and installed in places that are accessible to the public outdoors and provide personnel protection.</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>GB/T 17467-2020</t>
   </si>
   <si>
     <t>China Quality Certification Centre</t>
-  </si>
-[...1 lines deleted...]
-    <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-462271-2022-energy-conservation-certification-rules-high-voltagelow-voltage</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2022-07-28/559154.shtml</t>
   </si>
   <si>
     <t>CQC31-482652-2018 Energy Conservation Certification Rules for High/Low Temperature Test Chambers</t>
   </si>
   <si>
     <t>This policy contains energy conservation certification rules for high/low temperature test chambers. It applies to high and low temperature test chambers with a nominal volume of not more than 1.2 m³, a temperature change rate of not more than 5°C/min, and the lowest measured temperature of no less than -25°C.</t>
   </si>
   <si>
     <t>CQC3166-2018</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-482652-2018-energy-conservation-certification-rules-highlow-temperature-test</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2019-04-26/554338.shtml</t>
   </si>
   <si>
     <t>CQC31-482653-2018 Energy Conservation Certification Rules for Hot Aging Test Ovens</t>
   </si>
@@ -701,51 +722,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:P14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="226.373" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="468.171" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="115.543" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="148.535" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -829,560 +850,606 @@
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B3"/>
       <c r="C3" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H3">
-        <v>2010</v>
+        <v>2020</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" t="s">
+        <v>34</v>
+      </c>
+      <c r="N3" t="s">
         <v>35</v>
       </c>
-      <c r="M3" t="s">
+      <c r="O3" t="s">
         <v>36</v>
       </c>
-      <c r="N3" t="s">
-[...2 lines deleted...]
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" t="s">
         <v>39</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>40</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
       <c r="H4">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
+        <v>42</v>
+      </c>
+      <c r="K4" t="s">
+        <v>24</v>
+      </c>
+      <c r="L4" t="s">
         <v>43</v>
       </c>
-      <c r="K4" t="s">
+      <c r="M4" t="s">
         <v>44</v>
       </c>
-      <c r="L4"/>
-      <c r="M4"/>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
         <v>45</v>
       </c>
       <c r="P4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>47</v>
       </c>
       <c r="B5" t="s">
         <v>48</v>
       </c>
       <c r="C5" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>50</v>
       </c>
       <c r="E5" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="M5" t="s">
         <v>52</v>
       </c>
+      <c r="L5"/>
+      <c r="M5"/>
       <c r="N5" t="s">
+        <v>27</v>
+      </c>
+      <c r="O5" t="s">
         <v>53</v>
       </c>
-      <c r="O5" t="s">
+      <c r="P5" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" t="s">
         <v>56</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" t="s">
         <v>57</v>
       </c>
-      <c r="C6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
         <v>23</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M6" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="N6" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="O6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="P6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B7" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D7" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="E7" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="F7" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>2018</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
         <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M7" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="N7" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="O7" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P7" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B8" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M8" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="N8" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="O8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C9" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>74</v>
+        <v>42</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
         <v>75</v>
       </c>
       <c r="M9" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C10" t="s">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>50</v>
       </c>
       <c r="E10" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
         <v>81</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10"/>
+      <c r="L10" t="s">
+        <v>82</v>
+      </c>
       <c r="M10" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="N10" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="O10" t="s">
         <v>83</v>
       </c>
       <c r="P10" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>85</v>
       </c>
       <c r="B11" t="s">
         <v>86</v>
       </c>
       <c r="C11" t="s">
         <v>87</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="F11" t="s">
-        <v>88</v>
+        <v>58</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
-        <v>2024</v>
+        <v>2014</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
+      <c r="L11"/>
+      <c r="M11" t="s">
+        <v>89</v>
+      </c>
+      <c r="N11" t="s">
+        <v>35</v>
+      </c>
+      <c r="O11" t="s">
         <v>90</v>
       </c>
-      <c r="M11" t="s">
+      <c r="P11" t="s">
         <v>91</v>
-      </c>
-[...7 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>92</v>
+      </c>
+      <c r="B12" t="s">
+        <v>93</v>
+      </c>
+      <c r="C12" t="s">
         <v>94</v>
       </c>
-      <c r="B12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>50</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>95</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>97</v>
+      </c>
       <c r="M12" t="s">
         <v>98</v>
       </c>
       <c r="N12" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="O12" t="s">
         <v>99</v>
       </c>
       <c r="P12" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>101</v>
       </c>
       <c r="B13" t="s">
         <v>102</v>
       </c>
       <c r="C13" t="s">
         <v>103</v>
       </c>
       <c r="D13" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>43</v>
+        <v>104</v>
       </c>
       <c r="K13" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="L13"/>
-      <c r="M13"/>
+      <c r="M13" t="s">
+        <v>105</v>
+      </c>
       <c r="N13" t="s">
+        <v>35</v>
+      </c>
+      <c r="O13" t="s">
+        <v>106</v>
+      </c>
+      <c r="P13" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" t="s">
+        <v>108</v>
+      </c>
+      <c r="B14" t="s">
+        <v>109</v>
+      </c>
+      <c r="C14" t="s">
+        <v>110</v>
+      </c>
+      <c r="D14" t="s">
+        <v>50</v>
+      </c>
+      <c r="E14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" t="s">
+        <v>22</v>
+      </c>
+      <c r="H14">
+        <v>2021</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14" t="s">
+        <v>51</v>
+      </c>
+      <c r="K14" t="s">
+        <v>52</v>
+      </c>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14" t="s">
         <v>27</v>
       </c>
-      <c r="O13" t="s">
-[...3 lines deleted...]
-        <v>105</v>
+      <c r="O14" t="s">
+        <v>111</v>
+      </c>
+      <c r="P14" t="s">
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">