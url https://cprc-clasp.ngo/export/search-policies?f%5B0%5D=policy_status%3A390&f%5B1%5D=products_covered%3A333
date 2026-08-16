--- v1 (2026-03-06)
+++ v2 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -110,96 +110,117 @@
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards &amp; Quality</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
     <t>CEL-021. Power Transformer</t>
   </si>
   <si>
     <t>Applies to remote refrigerated display cabinets for food sales and display. Does NOT apply to refrigerated automatic vending machine or refrigerated display cabinets which are not for retail purpose.</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>May 2021</t>
   </si>
   <si>
     <t>GB 1094.1-1996 GB/T 2900.15-1997 GB/T 6451-2008 GB 24790-2009</t>
   </si>
   <si>
     <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cel-021-power-transformer</t>
   </si>
   <si>
     <t>https://www.energylabelrecord.com/xzzq/display.htm?contentId=ae2f1677d59a46688deb3fdd6b01095c</t>
   </si>
   <si>
     <t>CQC31-462271-2022 Energy Conservation Certification Rules for High-Voltage/Low-Voltage Prefabricated Substations</t>
   </si>
   <si>
     <t>This policy contains energy conservation certification rules for high-voltage/low-voltage prefabricated substations. It applies to high-voltage/low-voltage prefabricated substations with a maximum rated AC voltage of 12 kV containing one or more transformers with an operating frequency of 50 Hz and installed in places that are accessible to the public outdoors and provide personnel protection.</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>GB/T 17467-2020</t>
   </si>
   <si>
     <t>China Quality Certification Centre</t>
-  </si>
-[...1 lines deleted...]
-    <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-462271-2022-energy-conservation-certification-rules-high-voltagelow-voltage</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2022-07-28/559154.shtml</t>
   </si>
   <si>
     <t>Greenmark N75 - Dry Type Transformers</t>
   </si>
   <si>
     <t>This standard is applicable to cast-resin dry type transformers which meet the definition of CNS 13390.</t>
   </si>
   <si>
     <t>Taiwan of China</t>
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>Bureau of Energy, Ministry of Economic Affairs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenmark-n75-dry-type-transformers</t>
   </si>
@@ -551,51 +572,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P6"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="136.681" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="468.171" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="134.396" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="124.97" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -679,232 +700,278 @@
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B3"/>
       <c r="C3" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H3">
-        <v>2010</v>
+        <v>2020</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" t="s">
+        <v>34</v>
+      </c>
+      <c r="N3" t="s">
         <v>35</v>
       </c>
-      <c r="M3" t="s">
+      <c r="O3" t="s">
         <v>36</v>
       </c>
-      <c r="N3" t="s">
-[...2 lines deleted...]
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" t="s">
         <v>39</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
       <c r="H4">
-        <v>2022</v>
+        <v>2010</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
         <v>43</v>
       </c>
       <c r="M4" t="s">
         <v>44</v>
       </c>
       <c r="N4" t="s">
+        <v>27</v>
+      </c>
+      <c r="O4" t="s">
         <v>45</v>
       </c>
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" t="s">
         <v>48</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="F5" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
-        <v>2014</v>
+        <v>2022</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
-      <c r="L5"/>
+      <c r="L5" t="s">
+        <v>51</v>
+      </c>
       <c r="M5" t="s">
         <v>52</v>
       </c>
       <c r="N5" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>53</v>
       </c>
       <c r="P5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>55</v>
       </c>
       <c r="B6" t="s">
         <v>56</v>
       </c>
       <c r="C6" t="s">
         <v>57</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
-        <v>2022</v>
+        <v>2014</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
         <v>58</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
         <v>59</v>
       </c>
       <c r="N6" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>60</v>
       </c>
       <c r="P6" t="s">
         <v>61</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7">
+        <v>2022</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7" t="s">
+        <v>65</v>
+      </c>
+      <c r="K7" t="s">
+        <v>24</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7" t="s">
+        <v>66</v>
+      </c>
+      <c r="N7" t="s">
+        <v>35</v>
+      </c>
+      <c r="O7" t="s">
+        <v>67</v>
+      </c>
+      <c r="P7" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">