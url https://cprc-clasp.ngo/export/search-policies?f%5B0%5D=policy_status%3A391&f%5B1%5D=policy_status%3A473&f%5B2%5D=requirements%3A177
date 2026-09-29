--- v2 (2026-08-04)
+++ v3 (2026-09-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2279">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2284">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -3812,51 +3812,51 @@
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for solar water heating equipment.</t>
   </si>
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>INTE E10-1 2015</t>
   </si>
   <si>
     <t>This standard establishes the specifications to determine the values of energy consumption per liter for self-contained commercial refrigeration equipment.</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
@@ -6118,50 +6118,65 @@
     <t>https://cprc-clasp.ngo/policies/regulations-operation-energy-efficient-equipment-minimum-energy-efficiency-standards-and</t>
   </si>
   <si>
     <t>https://eep.energy.or.kr/pds/list.aspx</t>
   </si>
   <si>
     <t>Resolucion No. 40122/16</t>
   </si>
   <si>
     <t>Lighting (residential and public) LED, tungsten and filament halogen lamps</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting</t>
   </si>
   <si>
     <t>Ministry of Energy and Mines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolucion-no-4012216</t>
   </si>
   <si>
     <t>https://www.minenergia.gov.co/documents/10180/23517/36906-Resolucion-40122-8Feb2016.pdf</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Resolution Ex SCIyM No. 319|99</t>
   </si>
   <si>
     <t>The document contains Energy efficiency labelling and standards for refrigerators, freezers and their combination.</t>
   </si>
   <si>
     <t>IRAM 2404-1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolution-ex-sciym-no-31999</t>
   </si>
   <si>
     <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=3464</t>
   </si>
   <si>
     <t>Resolution No. 10/2020 - Minimum Efficiency Standard for Interior Lighting</t>
   </si>
   <si>
     <t>Minimum energy performance standard for general lighting.</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
@@ -7508,51 +7523,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P448"/>
+  <dimension ref="A1:P449"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1132.438" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="403.33" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -18125,51 +18140,51 @@
       </c>
       <c r="M214" t="s">
         <v>1140</v>
       </c>
       <c r="N214" t="s">
         <v>342</v>
       </c>
       <c r="O214" t="s">
         <v>1192</v>
       </c>
       <c r="P214" t="s">
         <v>1193</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
         <v>1194</v>
       </c>
       <c r="B215" t="s">
         <v>1195</v>
       </c>
       <c r="C215" t="s">
         <v>1138</v>
       </c>
       <c r="D215" t="s">
-        <v>113</v>
+        <v>634</v>
       </c>
       <c r="E215" t="s">
         <v>20</v>
       </c>
       <c r="F215" t="s">
         <v>52</v>
       </c>
       <c r="G215" t="s">
         <v>22</v>
       </c>
       <c r="H215">
         <v>2015</v>
       </c>
       <c r="I215">
         <v>2022</v>
       </c>
       <c r="J215" t="s">
         <v>1139</v>
       </c>
       <c r="K215" t="s">
         <v>34</v>
       </c>
       <c r="L215" t="s">
         <v>1196</v>
       </c>
@@ -26296,3382 +26311,3430 @@
       <c r="K380" t="s">
         <v>34</v>
       </c>
       <c r="L380"/>
       <c r="M380" t="s">
         <v>1938</v>
       </c>
       <c r="N380" t="s">
         <v>27</v>
       </c>
       <c r="O380" t="s">
         <v>1939</v>
       </c>
       <c r="P380" t="s">
         <v>1940</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
         <v>1941</v>
       </c>
       <c r="B381" t="s">
         <v>1942</v>
       </c>
       <c r="C381" t="s">
-        <v>1534</v>
+        <v>1138</v>
       </c>
       <c r="D381" t="s">
-        <v>159</v>
+        <v>1071</v>
       </c>
       <c r="E381" t="s">
         <v>20</v>
       </c>
       <c r="F381" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G381" t="s">
-        <v>22</v>
+        <v>472</v>
       </c>
       <c r="H381">
-        <v>2013</v>
+        <v>2026</v>
       </c>
       <c r="I381">
-        <v>2015</v>
+        <v>2026</v>
       </c>
       <c r="J381" t="s">
-        <v>1535</v>
+        <v>1836</v>
       </c>
       <c r="K381" t="s">
         <v>34</v>
       </c>
-      <c r="L381" t="s">
+      <c r="L381"/>
+      <c r="M381" t="s">
         <v>1943</v>
-      </c>
-[...1 lines deleted...]
-        <v>1536</v>
       </c>
       <c r="N381" t="s">
         <v>27</v>
       </c>
       <c r="O381" t="s">
         <v>1944</v>
       </c>
       <c r="P381" t="s">
         <v>1945</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
         <v>1946</v>
       </c>
       <c r="B382" t="s">
         <v>1947</v>
       </c>
       <c r="C382" t="s">
-        <v>1948</v>
+        <v>1534</v>
       </c>
       <c r="D382" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="E382" t="s">
         <v>20</v>
       </c>
       <c r="F382" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G382" t="s">
         <v>22</v>
       </c>
       <c r="H382">
         <v>2013</v>
       </c>
       <c r="I382">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="J382" t="s">
-        <v>1139</v>
+        <v>1535</v>
       </c>
       <c r="K382" t="s">
         <v>34</v>
       </c>
       <c r="L382" t="s">
+        <v>1948</v>
+      </c>
+      <c r="M382" t="s">
+        <v>1536</v>
+      </c>
+      <c r="N382" t="s">
+        <v>27</v>
+      </c>
+      <c r="O382" t="s">
         <v>1949</v>
       </c>
-      <c r="M382" t="s">
+      <c r="P382" t="s">
         <v>1950</v>
-      </c>
-[...7 lines deleted...]
-        <v>1952</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C383" t="s">
         <v>1953</v>
       </c>
-      <c r="B383" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D383" t="s">
-        <v>1955</v>
+        <v>113</v>
       </c>
       <c r="E383" t="s">
         <v>20</v>
       </c>
       <c r="F383" t="s">
         <v>21</v>
       </c>
       <c r="G383" t="s">
         <v>22</v>
       </c>
       <c r="H383">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I383">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="J383" t="s">
-        <v>33</v>
+        <v>1139</v>
       </c>
       <c r="K383" t="s">
         <v>34</v>
       </c>
-      <c r="L383"/>
+      <c r="L383" t="s">
+        <v>1954</v>
+      </c>
       <c r="M383" t="s">
-        <v>1938</v>
+        <v>1955</v>
       </c>
       <c r="N383" t="s">
         <v>27</v>
       </c>
       <c r="O383" t="s">
         <v>1956</v>
       </c>
       <c r="P383" t="s">
         <v>1957</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
         <v>1958</v>
       </c>
       <c r="B384" t="s">
         <v>1959</v>
       </c>
       <c r="C384" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D384" t="s">
         <v>1960</v>
       </c>
-      <c r="D384" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E384" t="s">
         <v>20</v>
       </c>
       <c r="F384" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G384" t="s">
         <v>22</v>
       </c>
       <c r="H384">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="I384">
         <v>2013</v>
       </c>
       <c r="J384" t="s">
-        <v>139</v>
+        <v>33</v>
       </c>
       <c r="K384" t="s">
         <v>34</v>
       </c>
-      <c r="L384" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L384"/>
       <c r="M384" t="s">
+        <v>1938</v>
+      </c>
+      <c r="N384" t="s">
+        <v>27</v>
+      </c>
+      <c r="O384" t="s">
+        <v>1961</v>
+      </c>
+      <c r="P384" t="s">
         <v>1962</v>
-      </c>
-[...7 lines deleted...]
-        <v>1964</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C385" t="s">
         <v>1965</v>
       </c>
-      <c r="B385" t="s">
+      <c r="D385" t="s">
         <v>1966</v>
       </c>
-      <c r="C385" t="s">
+      <c r="E385" t="s">
+        <v>20</v>
+      </c>
+      <c r="F385" t="s">
+        <v>52</v>
+      </c>
+      <c r="G385" t="s">
+        <v>22</v>
+      </c>
+      <c r="H385">
+        <v>2008</v>
+      </c>
+      <c r="I385">
+        <v>2013</v>
+      </c>
+      <c r="J385" t="s">
+        <v>139</v>
+      </c>
+      <c r="K385" t="s">
+        <v>34</v>
+      </c>
+      <c r="L385" t="s">
+        <v>25</v>
+      </c>
+      <c r="M385" t="s">
         <v>1967</v>
       </c>
-      <c r="D385" t="s">
+      <c r="N385" t="s">
+        <v>27</v>
+      </c>
+      <c r="O385" t="s">
         <v>1968</v>
       </c>
-      <c r="E385" t="s">
-[...2 lines deleted...]
-      <c r="F385" t="s">
+      <c r="P385" t="s">
         <v>1969</v>
-      </c>
-[...26 lines deleted...]
-        <v>1973</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E386" t="s">
+        <v>20</v>
+      </c>
+      <c r="F386" t="s">
         <v>1974</v>
       </c>
-      <c r="B386" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G386" t="s">
         <v>22</v>
       </c>
       <c r="H386">
-        <v>2015</v>
+        <v>1982</v>
       </c>
       <c r="I386">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="J386" t="s">
-        <v>1511</v>
+        <v>381</v>
       </c>
       <c r="K386" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L386"/>
       <c r="M386" t="s">
+        <v>1975</v>
+      </c>
+      <c r="N386" t="s">
         <v>1976</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="O386" t="s">
         <v>1977</v>
       </c>
       <c r="P386" t="s">
         <v>1978</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
         <v>1979</v>
       </c>
       <c r="B387" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C387" t="s">
         <v>1980</v>
       </c>
-      <c r="C387" t="s">
+      <c r="D387" t="s">
+        <v>159</v>
+      </c>
+      <c r="E387" t="s">
+        <v>20</v>
+      </c>
+      <c r="F387" t="s">
+        <v>52</v>
+      </c>
+      <c r="G387" t="s">
+        <v>22</v>
+      </c>
+      <c r="H387">
+        <v>2015</v>
+      </c>
+      <c r="I387">
+        <v>2019</v>
+      </c>
+      <c r="J387" t="s">
+        <v>1511</v>
+      </c>
+      <c r="K387" t="s">
+        <v>34</v>
+      </c>
+      <c r="L387"/>
+      <c r="M387" t="s">
         <v>1981</v>
       </c>
-      <c r="D387" t="s">
-[...23 lines deleted...]
-      <c r="L387" t="s">
+      <c r="N387" t="s">
+        <v>27</v>
+      </c>
+      <c r="O387" t="s">
         <v>1982</v>
       </c>
-      <c r="M387" t="s">
+      <c r="P387" t="s">
         <v>1983</v>
-      </c>
-[...7 lines deleted...]
-        <v>1985</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C388" t="s">
         <v>1986</v>
       </c>
-      <c r="B388" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D388" t="s">
-        <v>570</v>
+        <v>83</v>
       </c>
       <c r="E388" t="s">
         <v>20</v>
       </c>
       <c r="F388" t="s">
         <v>43</v>
       </c>
       <c r="G388" t="s">
         <v>22</v>
       </c>
       <c r="H388">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="I388">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="J388" t="s">
         <v>139</v>
       </c>
       <c r="K388" t="s">
         <v>34</v>
       </c>
-      <c r="L388"/>
+      <c r="L388" t="s">
+        <v>1987</v>
+      </c>
       <c r="M388" t="s">
-        <v>1983</v>
+        <v>1988</v>
       </c>
       <c r="N388" t="s">
         <v>27</v>
       </c>
       <c r="O388" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="P388" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="B389" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="C389" t="s">
-        <v>1981</v>
+        <v>1986</v>
       </c>
       <c r="D389" t="s">
-        <v>380</v>
+        <v>570</v>
       </c>
       <c r="E389" t="s">
         <v>20</v>
       </c>
       <c r="F389" t="s">
         <v>43</v>
       </c>
       <c r="G389" t="s">
         <v>22</v>
       </c>
       <c r="H389">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="I389">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="J389" t="s">
         <v>139</v>
       </c>
       <c r="K389" t="s">
         <v>34</v>
       </c>
       <c r="L389"/>
       <c r="M389" t="s">
-        <v>1983</v>
+        <v>1988</v>
       </c>
       <c r="N389" t="s">
         <v>27</v>
       </c>
       <c r="O389" t="s">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="P389" t="s">
-        <v>1985</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="B390" t="s">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="C390" t="s">
-        <v>1981</v>
+        <v>1986</v>
       </c>
       <c r="D390" t="s">
-        <v>330</v>
+        <v>380</v>
       </c>
       <c r="E390" t="s">
         <v>20</v>
       </c>
       <c r="F390" t="s">
         <v>43</v>
       </c>
       <c r="G390" t="s">
         <v>22</v>
       </c>
       <c r="H390">
         <v>2018</v>
       </c>
       <c r="I390">
         <v>2018</v>
       </c>
       <c r="J390" t="s">
         <v>139</v>
       </c>
       <c r="K390" t="s">
-        <v>1995</v>
+        <v>34</v>
       </c>
       <c r="L390"/>
       <c r="M390" t="s">
-        <v>1983</v>
+        <v>1988</v>
       </c>
       <c r="N390" t="s">
         <v>27</v>
       </c>
       <c r="O390" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="P390" t="s">
-        <v>1985</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="B391" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="C391" t="s">
-        <v>1981</v>
+        <v>1986</v>
       </c>
       <c r="D391" t="s">
-        <v>439</v>
+        <v>330</v>
       </c>
       <c r="E391" t="s">
         <v>20</v>
       </c>
       <c r="F391" t="s">
         <v>43</v>
       </c>
       <c r="G391" t="s">
         <v>22</v>
       </c>
       <c r="H391">
-        <v>2007</v>
+        <v>2018</v>
       </c>
       <c r="I391">
         <v>2018</v>
       </c>
       <c r="J391" t="s">
         <v>139</v>
       </c>
       <c r="K391" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>2000</v>
+      </c>
+      <c r="L391"/>
       <c r="M391" t="s">
-        <v>1983</v>
+        <v>1988</v>
       </c>
       <c r="N391" t="s">
         <v>27</v>
       </c>
       <c r="O391" t="s">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="P391" t="s">
-        <v>1985</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="B392" t="s">
-        <v>1994</v>
+        <v>2003</v>
       </c>
       <c r="C392" t="s">
-        <v>1981</v>
+        <v>1986</v>
       </c>
       <c r="D392" t="s">
-        <v>159</v>
+        <v>439</v>
       </c>
       <c r="E392" t="s">
         <v>20</v>
       </c>
       <c r="F392" t="s">
         <v>43</v>
       </c>
       <c r="G392" t="s">
         <v>22</v>
       </c>
       <c r="H392">
         <v>2007</v>
       </c>
       <c r="I392">
         <v>2018</v>
       </c>
       <c r="J392" t="s">
         <v>139</v>
       </c>
       <c r="K392" t="s">
         <v>34</v>
       </c>
       <c r="L392" t="s">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="M392" t="s">
-        <v>1983</v>
+        <v>1988</v>
       </c>
       <c r="N392" t="s">
         <v>27</v>
       </c>
       <c r="O392" t="s">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="P392" t="s">
-        <v>1985</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="B393" t="s">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="C393" t="s">
-        <v>1981</v>
+        <v>1986</v>
       </c>
       <c r="D393" t="s">
-        <v>570</v>
+        <v>159</v>
       </c>
       <c r="E393" t="s">
         <v>20</v>
       </c>
       <c r="F393" t="s">
         <v>43</v>
       </c>
       <c r="G393" t="s">
         <v>22</v>
       </c>
       <c r="H393">
-        <v>2016</v>
+        <v>2007</v>
       </c>
       <c r="I393">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="J393" t="s">
         <v>139</v>
       </c>
       <c r="K393" t="s">
         <v>34</v>
       </c>
-      <c r="L393"/>
+      <c r="L393" t="s">
+        <v>2007</v>
+      </c>
       <c r="M393" t="s">
-        <v>1983</v>
+        <v>1988</v>
       </c>
       <c r="N393" t="s">
         <v>27</v>
       </c>
       <c r="O393" t="s">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="P393" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="B394" t="s">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="C394" t="s">
-        <v>659</v>
+        <v>1986</v>
       </c>
       <c r="D394" t="s">
-        <v>406</v>
+        <v>570</v>
       </c>
       <c r="E394" t="s">
         <v>20</v>
       </c>
       <c r="F394" t="s">
         <v>43</v>
       </c>
       <c r="G394" t="s">
         <v>22</v>
       </c>
       <c r="H394">
-        <v>2007</v>
+        <v>2016</v>
       </c>
       <c r="I394">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="J394" t="s">
-        <v>71</v>
+        <v>139</v>
       </c>
       <c r="K394" t="s">
         <v>34</v>
       </c>
-      <c r="L394" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L394"/>
       <c r="M394" t="s">
-        <v>2010</v>
+        <v>1988</v>
       </c>
       <c r="N394" t="s">
         <v>27</v>
       </c>
       <c r="O394" t="s">
         <v>2011</v>
       </c>
       <c r="P394" t="s">
-        <v>2012</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="395" spans="1:16">
       <c r="A395" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B395" t="s">
         <v>2013</v>
-      </c>
-[...1 lines deleted...]
-        <v>2014</v>
       </c>
       <c r="C395" t="s">
         <v>659</v>
       </c>
       <c r="D395" t="s">
-        <v>634</v>
+        <v>406</v>
       </c>
       <c r="E395" t="s">
         <v>20</v>
       </c>
       <c r="F395" t="s">
         <v>43</v>
       </c>
       <c r="G395" t="s">
         <v>22</v>
       </c>
       <c r="H395">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="I395">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="J395" t="s">
         <v>71</v>
       </c>
       <c r="K395" t="s">
         <v>34</v>
       </c>
-      <c r="L395"/>
+      <c r="L395" t="s">
+        <v>2014</v>
+      </c>
       <c r="M395" t="s">
-        <v>660</v>
+        <v>2015</v>
       </c>
       <c r="N395" t="s">
         <v>27</v>
       </c>
       <c r="O395" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="P395" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="396" spans="1:16">
       <c r="A396" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B396" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C396" t="s">
         <v>659</v>
       </c>
       <c r="D396" t="s">
-        <v>312</v>
+        <v>634</v>
       </c>
       <c r="E396" t="s">
         <v>20</v>
       </c>
       <c r="F396" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G396" t="s">
         <v>22</v>
       </c>
       <c r="H396">
-        <v>2016</v>
+        <v>2006</v>
       </c>
       <c r="I396">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="J396" t="s">
         <v>71</v>
       </c>
       <c r="K396" t="s">
         <v>34</v>
       </c>
       <c r="L396"/>
       <c r="M396" t="s">
-        <v>2010</v>
+        <v>660</v>
       </c>
       <c r="N396" t="s">
         <v>27</v>
       </c>
       <c r="O396" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="P396" t="s">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="397" spans="1:16">
       <c r="A397" t="s">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B397" t="s">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C397" t="s">
         <v>659</v>
       </c>
       <c r="D397" t="s">
-        <v>1464</v>
+        <v>312</v>
       </c>
       <c r="E397" t="s">
         <v>20</v>
       </c>
       <c r="F397" t="s">
         <v>21</v>
       </c>
       <c r="G397" t="s">
         <v>22</v>
       </c>
       <c r="H397">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="I397">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="J397" t="s">
         <v>71</v>
       </c>
       <c r="K397" t="s">
         <v>34</v>
       </c>
-      <c r="L397" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L397"/>
       <c r="M397" t="s">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="N397" t="s">
         <v>27</v>
       </c>
       <c r="O397" t="s">
         <v>2024</v>
       </c>
       <c r="P397" t="s">
         <v>2025</v>
       </c>
     </row>
     <row r="398" spans="1:16">
       <c r="A398" t="s">
         <v>2026</v>
       </c>
       <c r="B398" t="s">
         <v>2027</v>
       </c>
       <c r="C398" t="s">
         <v>659</v>
       </c>
       <c r="D398" t="s">
-        <v>104</v>
+        <v>1464</v>
       </c>
       <c r="E398" t="s">
         <v>20</v>
       </c>
       <c r="F398" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G398" t="s">
         <v>22</v>
       </c>
       <c r="H398">
-        <v>1986</v>
+        <v>2012</v>
       </c>
       <c r="I398">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="J398" t="s">
         <v>71</v>
       </c>
       <c r="K398" t="s">
+        <v>34</v>
+      </c>
+      <c r="L398" t="s">
         <v>2028</v>
       </c>
-      <c r="L398"/>
       <c r="M398" t="s">
+        <v>2015</v>
+      </c>
+      <c r="N398" t="s">
+        <v>27</v>
+      </c>
+      <c r="O398" t="s">
         <v>2029</v>
       </c>
-      <c r="N398" t="s">
-[...2 lines deleted...]
-      <c r="O398" t="s">
+      <c r="P398" t="s">
         <v>2030</v>
-      </c>
-[...1 lines deleted...]
-        <v>2031</v>
       </c>
     </row>
     <row r="399" spans="1:16">
       <c r="A399" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B399" t="s">
         <v>2032</v>
-      </c>
-[...1 lines deleted...]
-        <v>2022</v>
       </c>
       <c r="C399" t="s">
         <v>659</v>
       </c>
       <c r="D399" t="s">
-        <v>2033</v>
+        <v>104</v>
       </c>
       <c r="E399" t="s">
         <v>20</v>
       </c>
       <c r="F399" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G399" t="s">
         <v>22</v>
       </c>
       <c r="H399">
         <v>1986</v>
       </c>
       <c r="I399">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="J399" t="s">
         <v>71</v>
       </c>
       <c r="K399" t="s">
-        <v>34</v>
+        <v>2033</v>
       </c>
       <c r="L399"/>
       <c r="M399" t="s">
-        <v>2010</v>
+        <v>2034</v>
       </c>
       <c r="N399" t="s">
         <v>27</v>
       </c>
       <c r="O399" t="s">
-        <v>2034</v>
+        <v>2035</v>
       </c>
       <c r="P399" t="s">
-        <v>2035</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="400" spans="1:16">
       <c r="A400" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
       <c r="B400" t="s">
-        <v>2037</v>
+        <v>2027</v>
       </c>
       <c r="C400" t="s">
+        <v>659</v>
+      </c>
+      <c r="D400" t="s">
         <v>2038</v>
       </c>
-      <c r="D400" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E400" t="s">
         <v>20</v>
       </c>
       <c r="F400" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G400" t="s">
         <v>22</v>
       </c>
       <c r="H400">
-        <v>2002</v>
+        <v>1986</v>
       </c>
       <c r="I400">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="J400" t="s">
-        <v>1114</v>
+        <v>71</v>
       </c>
       <c r="K400" t="s">
         <v>34</v>
       </c>
-      <c r="L400" t="s">
+      <c r="L400"/>
+      <c r="M400" t="s">
+        <v>2015</v>
+      </c>
+      <c r="N400" t="s">
+        <v>27</v>
+      </c>
+      <c r="O400" t="s">
         <v>2039</v>
       </c>
-      <c r="M400" t="s">
+      <c r="P400" t="s">
         <v>2040</v>
-      </c>
-[...7 lines deleted...]
-        <v>2042</v>
       </c>
     </row>
     <row r="401" spans="1:16">
       <c r="A401" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B401" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C401" t="s">
         <v>2043</v>
       </c>
-      <c r="B401" t="s">
+      <c r="D401" t="s">
+        <v>634</v>
+      </c>
+      <c r="E401" t="s">
+        <v>20</v>
+      </c>
+      <c r="F401" t="s">
+        <v>43</v>
+      </c>
+      <c r="G401" t="s">
+        <v>22</v>
+      </c>
+      <c r="H401">
+        <v>2002</v>
+      </c>
+      <c r="I401">
+        <v>2016</v>
+      </c>
+      <c r="J401" t="s">
+        <v>1114</v>
+      </c>
+      <c r="K401" t="s">
+        <v>34</v>
+      </c>
+      <c r="L401" t="s">
         <v>2044</v>
       </c>
-      <c r="C401" t="s">
-[...26 lines deleted...]
-      <c r="L401" t="s">
+      <c r="M401" t="s">
         <v>2045</v>
-      </c>
-[...1 lines deleted...]
-        <v>1776</v>
       </c>
       <c r="N401" t="s">
         <v>27</v>
       </c>
       <c r="O401" t="s">
         <v>2046</v>
       </c>
       <c r="P401" t="s">
         <v>2047</v>
       </c>
     </row>
     <row r="402" spans="1:16">
       <c r="A402" t="s">
         <v>2048</v>
       </c>
       <c r="B402" t="s">
         <v>2049</v>
       </c>
       <c r="C402" t="s">
         <v>1775</v>
       </c>
       <c r="D402" t="s">
-        <v>1185</v>
+        <v>742</v>
       </c>
       <c r="E402" t="s">
         <v>20</v>
       </c>
       <c r="F402" t="s">
         <v>21</v>
       </c>
       <c r="G402" t="s">
         <v>22</v>
       </c>
       <c r="H402">
-        <v>1997</v>
+        <v>2000</v>
       </c>
       <c r="I402">
         <v>2014</v>
       </c>
       <c r="J402" t="s">
-        <v>1010</v>
+        <v>1139</v>
       </c>
       <c r="K402" t="s">
         <v>34</v>
       </c>
       <c r="L402" t="s">
         <v>2050</v>
       </c>
       <c r="M402" t="s">
         <v>1776</v>
       </c>
       <c r="N402" t="s">
         <v>27</v>
       </c>
       <c r="O402" t="s">
         <v>2051</v>
       </c>
       <c r="P402" t="s">
         <v>2052</v>
       </c>
     </row>
     <row r="403" spans="1:16">
       <c r="A403" t="s">
         <v>2053</v>
       </c>
       <c r="B403" t="s">
         <v>2054</v>
       </c>
       <c r="C403" t="s">
         <v>1775</v>
       </c>
       <c r="D403" t="s">
-        <v>742</v>
+        <v>1185</v>
       </c>
       <c r="E403" t="s">
         <v>20</v>
       </c>
       <c r="F403" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G403" t="s">
-        <v>1113</v>
+        <v>22</v>
       </c>
       <c r="H403">
-        <v>1994</v>
+        <v>1997</v>
       </c>
       <c r="I403">
         <v>2014</v>
       </c>
       <c r="J403" t="s">
-        <v>1139</v>
+        <v>1010</v>
       </c>
       <c r="K403" t="s">
         <v>34</v>
       </c>
       <c r="L403" t="s">
         <v>2055</v>
       </c>
       <c r="M403" t="s">
         <v>1776</v>
       </c>
       <c r="N403" t="s">
         <v>27</v>
       </c>
       <c r="O403" t="s">
         <v>2056</v>
       </c>
       <c r="P403" t="s">
         <v>2057</v>
       </c>
     </row>
     <row r="404" spans="1:16">
       <c r="A404" t="s">
         <v>2058</v>
       </c>
       <c r="B404" t="s">
         <v>2059</v>
       </c>
       <c r="C404" t="s">
         <v>1775</v>
       </c>
       <c r="D404" t="s">
-        <v>2060</v>
+        <v>742</v>
       </c>
       <c r="E404" t="s">
         <v>20</v>
       </c>
       <c r="F404" t="s">
         <v>43</v>
       </c>
       <c r="G404" t="s">
         <v>1113</v>
       </c>
       <c r="H404">
-        <v>2002</v>
+        <v>1994</v>
       </c>
       <c r="I404">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="J404" t="s">
-        <v>1010</v>
+        <v>1139</v>
       </c>
       <c r="K404" t="s">
         <v>34</v>
       </c>
       <c r="L404" t="s">
-        <v>2061</v>
+        <v>2060</v>
       </c>
       <c r="M404" t="s">
         <v>1776</v>
       </c>
       <c r="N404" t="s">
         <v>27</v>
       </c>
       <c r="O404" t="s">
+        <v>2061</v>
+      </c>
+      <c r="P404" t="s">
         <v>2062</v>
-      </c>
-[...1 lines deleted...]
-        <v>2063</v>
       </c>
     </row>
     <row r="405" spans="1:16">
       <c r="A405" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B405" t="s">
         <v>2064</v>
-      </c>
-[...1 lines deleted...]
-        <v>2065</v>
       </c>
       <c r="C405" t="s">
         <v>1775</v>
       </c>
       <c r="D405" t="s">
-        <v>165</v>
+        <v>2065</v>
       </c>
       <c r="E405" t="s">
         <v>20</v>
       </c>
       <c r="F405" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G405" t="s">
-        <v>409</v>
+        <v>1113</v>
       </c>
       <c r="H405">
-        <v>2010</v>
+        <v>2002</v>
       </c>
       <c r="I405">
-        <v>2016</v>
+        <v>2007</v>
       </c>
       <c r="J405" t="s">
         <v>1010</v>
       </c>
       <c r="K405" t="s">
         <v>34</v>
       </c>
       <c r="L405" t="s">
         <v>2066</v>
       </c>
       <c r="M405" t="s">
         <v>1776</v>
       </c>
       <c r="N405" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O405" t="s">
         <v>2067</v>
       </c>
       <c r="P405" t="s">
         <v>2068</v>
       </c>
     </row>
     <row r="406" spans="1:16">
       <c r="A406" t="s">
         <v>2069</v>
       </c>
       <c r="B406" t="s">
         <v>2070</v>
       </c>
       <c r="C406" t="s">
         <v>1775</v>
       </c>
       <c r="D406" t="s">
-        <v>2071</v>
+        <v>165</v>
       </c>
       <c r="E406" t="s">
         <v>20</v>
       </c>
       <c r="F406" t="s">
         <v>21</v>
       </c>
       <c r="G406" t="s">
-        <v>22</v>
+        <v>409</v>
       </c>
       <c r="H406">
-        <v>2008</v>
-[...1 lines deleted...]
-      <c r="I406"/>
+        <v>2010</v>
+      </c>
+      <c r="I406">
+        <v>2016</v>
+      </c>
       <c r="J406" t="s">
         <v>1010</v>
       </c>
       <c r="K406" t="s">
         <v>34</v>
       </c>
       <c r="L406" t="s">
-        <v>2072</v>
+        <v>2071</v>
       </c>
       <c r="M406" t="s">
         <v>1776</v>
       </c>
       <c r="N406" t="s">
         <v>36</v>
       </c>
       <c r="O406" t="s">
+        <v>2072</v>
+      </c>
+      <c r="P406" t="s">
         <v>2073</v>
-      </c>
-[...1 lines deleted...]
-        <v>2074</v>
       </c>
     </row>
     <row r="407" spans="1:16">
       <c r="A407" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B407" t="s">
         <v>2075</v>
-      </c>
-[...1 lines deleted...]
-        <v>2076</v>
       </c>
       <c r="C407" t="s">
         <v>1775</v>
       </c>
       <c r="D407" t="s">
-        <v>83</v>
+        <v>2076</v>
       </c>
       <c r="E407" t="s">
         <v>20</v>
       </c>
       <c r="F407" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G407" t="s">
         <v>22</v>
       </c>
       <c r="H407">
-        <v>1995</v>
-[...1 lines deleted...]
-      <c r="I407">
         <v>2008</v>
       </c>
+      <c r="I407"/>
       <c r="J407" t="s">
-        <v>1139</v>
+        <v>1010</v>
       </c>
       <c r="K407" t="s">
         <v>34</v>
       </c>
       <c r="L407" t="s">
         <v>2077</v>
       </c>
       <c r="M407" t="s">
         <v>1776</v>
       </c>
       <c r="N407" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O407" t="s">
         <v>2078</v>
       </c>
       <c r="P407" t="s">
         <v>2079</v>
       </c>
     </row>
     <row r="408" spans="1:16">
       <c r="A408" t="s">
         <v>2080</v>
       </c>
       <c r="B408" t="s">
         <v>2081</v>
       </c>
       <c r="C408" t="s">
         <v>1775</v>
       </c>
       <c r="D408" t="s">
-        <v>2082</v>
+        <v>83</v>
       </c>
       <c r="E408" t="s">
         <v>20</v>
       </c>
       <c r="F408" t="s">
         <v>43</v>
       </c>
       <c r="G408" t="s">
         <v>22</v>
       </c>
       <c r="H408">
+        <v>1995</v>
+      </c>
+      <c r="I408">
         <v>2008</v>
       </c>
-      <c r="I408">
-[...1 lines deleted...]
-      </c>
       <c r="J408" t="s">
-        <v>1010</v>
+        <v>1139</v>
       </c>
       <c r="K408" t="s">
         <v>34</v>
       </c>
       <c r="L408" t="s">
-        <v>2083</v>
+        <v>2082</v>
       </c>
       <c r="M408" t="s">
         <v>1776</v>
       </c>
       <c r="N408" t="s">
         <v>27</v>
       </c>
       <c r="O408" t="s">
+        <v>2083</v>
+      </c>
+      <c r="P408" t="s">
         <v>2084</v>
-      </c>
-[...1 lines deleted...]
-        <v>2085</v>
       </c>
     </row>
     <row r="409" spans="1:16">
       <c r="A409" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B409" t="s">
         <v>2086</v>
-      </c>
-[...1 lines deleted...]
-        <v>2087</v>
       </c>
       <c r="C409" t="s">
         <v>1775</v>
       </c>
       <c r="D409" t="s">
-        <v>83</v>
+        <v>2087</v>
       </c>
       <c r="E409" t="s">
         <v>20</v>
       </c>
       <c r="F409" t="s">
         <v>43</v>
       </c>
       <c r="G409" t="s">
         <v>22</v>
       </c>
       <c r="H409">
-        <v>1995</v>
+        <v>2008</v>
       </c>
       <c r="I409">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="J409" t="s">
-        <v>533</v>
+        <v>1010</v>
       </c>
       <c r="K409" t="s">
         <v>34</v>
       </c>
       <c r="L409" t="s">
         <v>2088</v>
       </c>
       <c r="M409" t="s">
         <v>1776</v>
       </c>
       <c r="N409" t="s">
         <v>27</v>
       </c>
       <c r="O409" t="s">
         <v>2089</v>
       </c>
       <c r="P409" t="s">
         <v>2090</v>
       </c>
     </row>
     <row r="410" spans="1:16">
       <c r="A410" t="s">
         <v>2091</v>
       </c>
       <c r="B410" t="s">
         <v>2092</v>
       </c>
       <c r="C410" t="s">
         <v>1775</v>
       </c>
       <c r="D410" t="s">
         <v>83</v>
       </c>
       <c r="E410" t="s">
         <v>20</v>
       </c>
       <c r="F410" t="s">
         <v>43</v>
       </c>
       <c r="G410" t="s">
         <v>22</v>
       </c>
       <c r="H410">
         <v>1995</v>
       </c>
       <c r="I410">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="J410" t="s">
-        <v>1010</v>
+        <v>533</v>
       </c>
       <c r="K410" t="s">
         <v>34</v>
       </c>
-      <c r="L410"/>
+      <c r="L410" t="s">
+        <v>2093</v>
+      </c>
       <c r="M410" t="s">
         <v>1776</v>
       </c>
       <c r="N410" t="s">
         <v>27</v>
       </c>
       <c r="O410" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="P410" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="411" spans="1:16">
       <c r="A411" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="B411" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="C411" t="s">
-        <v>489</v>
+        <v>1775</v>
       </c>
       <c r="D411" t="s">
-        <v>285</v>
+        <v>83</v>
       </c>
       <c r="E411" t="s">
         <v>20</v>
       </c>
       <c r="F411" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G411" t="s">
         <v>22</v>
       </c>
       <c r="H411">
-        <v>2017</v>
+        <v>1995</v>
       </c>
       <c r="I411">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="J411" t="s">
-        <v>492</v>
+        <v>1010</v>
       </c>
       <c r="K411" t="s">
         <v>34</v>
       </c>
-      <c r="L411" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L411"/>
       <c r="M411" t="s">
-        <v>493</v>
+        <v>1776</v>
       </c>
       <c r="N411" t="s">
         <v>27</v>
       </c>
       <c r="O411" t="s">
         <v>2098</v>
       </c>
       <c r="P411" t="s">
         <v>2099</v>
       </c>
     </row>
     <row r="412" spans="1:16">
       <c r="A412" t="s">
         <v>2100</v>
       </c>
       <c r="B412" t="s">
         <v>2101</v>
       </c>
       <c r="C412" t="s">
         <v>489</v>
       </c>
       <c r="D412" t="s">
         <v>285</v>
       </c>
       <c r="E412" t="s">
         <v>20</v>
       </c>
       <c r="F412" t="s">
         <v>21</v>
       </c>
       <c r="G412" t="s">
         <v>22</v>
       </c>
       <c r="H412">
         <v>2017</v>
       </c>
       <c r="I412">
         <v>2021</v>
       </c>
       <c r="J412" t="s">
         <v>492</v>
       </c>
       <c r="K412" t="s">
         <v>34</v>
       </c>
       <c r="L412" t="s">
-        <v>2097</v>
+        <v>2102</v>
       </c>
       <c r="M412" t="s">
         <v>493</v>
       </c>
       <c r="N412" t="s">
         <v>27</v>
       </c>
       <c r="O412" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
       <c r="P412" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="413" spans="1:16">
       <c r="A413" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="B413" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="C413" t="s">
         <v>489</v>
       </c>
       <c r="D413" t="s">
-        <v>165</v>
+        <v>285</v>
       </c>
       <c r="E413" t="s">
         <v>20</v>
       </c>
       <c r="F413" t="s">
         <v>21</v>
       </c>
       <c r="G413" t="s">
         <v>22</v>
       </c>
       <c r="H413">
-        <v>2005</v>
+        <v>2017</v>
       </c>
       <c r="I413">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="J413" t="s">
         <v>492</v>
       </c>
       <c r="K413" t="s">
         <v>34</v>
       </c>
       <c r="L413" t="s">
-        <v>2106</v>
+        <v>2102</v>
       </c>
       <c r="M413" t="s">
         <v>493</v>
       </c>
       <c r="N413" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O413" t="s">
         <v>2107</v>
       </c>
       <c r="P413" t="s">
         <v>2108</v>
       </c>
     </row>
     <row r="414" spans="1:16">
       <c r="A414" t="s">
         <v>2109</v>
       </c>
       <c r="B414" t="s">
         <v>2110</v>
       </c>
       <c r="C414" t="s">
         <v>489</v>
       </c>
       <c r="D414" t="s">
-        <v>694</v>
+        <v>165</v>
       </c>
       <c r="E414" t="s">
         <v>20</v>
       </c>
       <c r="F414" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G414" t="s">
         <v>22</v>
       </c>
       <c r="H414">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="I414">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="J414" t="s">
         <v>492</v>
       </c>
       <c r="K414" t="s">
         <v>34</v>
       </c>
       <c r="L414" t="s">
         <v>2111</v>
       </c>
       <c r="M414" t="s">
         <v>493</v>
       </c>
       <c r="N414" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O414" t="s">
         <v>2112</v>
       </c>
       <c r="P414" t="s">
         <v>2113</v>
       </c>
     </row>
     <row r="415" spans="1:16">
       <c r="A415" t="s">
         <v>2114</v>
       </c>
       <c r="B415" t="s">
         <v>2115</v>
       </c>
       <c r="C415" t="s">
         <v>489</v>
       </c>
       <c r="D415" t="s">
-        <v>159</v>
+        <v>694</v>
       </c>
       <c r="E415" t="s">
         <v>20</v>
       </c>
       <c r="F415" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G415" t="s">
         <v>22</v>
       </c>
       <c r="H415">
         <v>2007</v>
       </c>
       <c r="I415">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="J415" t="s">
         <v>492</v>
       </c>
       <c r="K415" t="s">
         <v>34</v>
       </c>
       <c r="L415" t="s">
         <v>2116</v>
       </c>
       <c r="M415" t="s">
         <v>493</v>
       </c>
       <c r="N415" t="s">
         <v>27</v>
       </c>
       <c r="O415" t="s">
         <v>2117</v>
       </c>
       <c r="P415" t="s">
         <v>2118</v>
       </c>
     </row>
     <row r="416" spans="1:16">
       <c r="A416" t="s">
         <v>2119</v>
       </c>
       <c r="B416" t="s">
         <v>2120</v>
       </c>
       <c r="C416" t="s">
         <v>489</v>
       </c>
       <c r="D416" t="s">
-        <v>83</v>
+        <v>159</v>
       </c>
       <c r="E416" t="s">
         <v>20</v>
       </c>
       <c r="F416" t="s">
         <v>21</v>
       </c>
       <c r="G416" t="s">
         <v>22</v>
       </c>
       <c r="H416">
         <v>2007</v>
       </c>
       <c r="I416">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="J416" t="s">
         <v>492</v>
       </c>
       <c r="K416" t="s">
         <v>34</v>
       </c>
       <c r="L416" t="s">
         <v>2121</v>
       </c>
       <c r="M416" t="s">
         <v>493</v>
       </c>
       <c r="N416" t="s">
         <v>27</v>
       </c>
       <c r="O416" t="s">
         <v>2122</v>
       </c>
       <c r="P416" t="s">
         <v>2123</v>
       </c>
     </row>
     <row r="417" spans="1:16">
       <c r="A417" t="s">
         <v>2124</v>
       </c>
       <c r="B417" t="s">
         <v>2125</v>
       </c>
       <c r="C417" t="s">
         <v>489</v>
       </c>
       <c r="D417" t="s">
-        <v>646</v>
+        <v>83</v>
       </c>
       <c r="E417" t="s">
         <v>20</v>
       </c>
       <c r="F417" t="s">
         <v>21</v>
       </c>
       <c r="G417" t="s">
         <v>22</v>
       </c>
       <c r="H417">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="I417">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="J417" t="s">
         <v>492</v>
       </c>
       <c r="K417" t="s">
         <v>34</v>
       </c>
-      <c r="L417"/>
+      <c r="L417" t="s">
+        <v>2126</v>
+      </c>
       <c r="M417" t="s">
         <v>493</v>
       </c>
       <c r="N417" t="s">
         <v>27</v>
       </c>
       <c r="O417" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="P417" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="418" spans="1:16">
       <c r="A418" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="B418" t="s">
-        <v>2129</v>
+        <v>2130</v>
       </c>
       <c r="C418" t="s">
         <v>489</v>
       </c>
       <c r="D418" t="s">
-        <v>171</v>
+        <v>646</v>
       </c>
       <c r="E418" t="s">
         <v>20</v>
       </c>
       <c r="F418" t="s">
         <v>21</v>
       </c>
       <c r="G418" t="s">
         <v>22</v>
       </c>
       <c r="H418">
         <v>2008</v>
       </c>
       <c r="I418">
         <v>2015</v>
       </c>
       <c r="J418" t="s">
         <v>492</v>
       </c>
       <c r="K418" t="s">
         <v>34</v>
       </c>
-      <c r="L418" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L418"/>
       <c r="M418" t="s">
         <v>493</v>
       </c>
       <c r="N418" t="s">
         <v>27</v>
       </c>
       <c r="O418" t="s">
         <v>2131</v>
       </c>
       <c r="P418" t="s">
         <v>2132</v>
       </c>
     </row>
     <row r="419" spans="1:16">
       <c r="A419" t="s">
         <v>2133</v>
       </c>
       <c r="B419" t="s">
         <v>2134</v>
       </c>
       <c r="C419" t="s">
         <v>489</v>
       </c>
       <c r="D419" t="s">
-        <v>104</v>
+        <v>171</v>
       </c>
       <c r="E419" t="s">
         <v>20</v>
       </c>
       <c r="F419" t="s">
         <v>21</v>
       </c>
       <c r="G419" t="s">
         <v>22</v>
       </c>
       <c r="H419">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="I419">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="J419" t="s">
         <v>492</v>
       </c>
       <c r="K419" t="s">
         <v>34</v>
       </c>
-      <c r="L419"/>
+      <c r="L419" t="s">
+        <v>2135</v>
+      </c>
       <c r="M419" t="s">
         <v>493</v>
       </c>
       <c r="N419" t="s">
         <v>27</v>
       </c>
       <c r="O419" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="P419" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="420" spans="1:16">
       <c r="A420" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="B420" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="C420" t="s">
         <v>489</v>
       </c>
       <c r="D420" t="s">
-        <v>171</v>
+        <v>104</v>
       </c>
       <c r="E420" t="s">
         <v>20</v>
       </c>
       <c r="F420" t="s">
         <v>21</v>
       </c>
       <c r="G420" t="s">
         <v>22</v>
       </c>
       <c r="H420">
         <v>2009</v>
       </c>
       <c r="I420">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="J420" t="s">
         <v>492</v>
       </c>
       <c r="K420" t="s">
         <v>34</v>
       </c>
-      <c r="L420" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L420"/>
       <c r="M420" t="s">
         <v>493</v>
       </c>
       <c r="N420" t="s">
         <v>27</v>
       </c>
       <c r="O420" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="P420" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="421" spans="1:16">
       <c r="A421" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="B421" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="C421" t="s">
         <v>489</v>
       </c>
       <c r="D421" t="s">
-        <v>646</v>
+        <v>171</v>
       </c>
       <c r="E421" t="s">
         <v>20</v>
       </c>
       <c r="F421" t="s">
         <v>21</v>
       </c>
       <c r="G421" t="s">
         <v>22</v>
       </c>
       <c r="H421">
         <v>2009</v>
       </c>
       <c r="I421">
         <v>2013</v>
       </c>
       <c r="J421" t="s">
         <v>492</v>
       </c>
       <c r="K421" t="s">
         <v>34</v>
       </c>
-      <c r="L421"/>
+      <c r="L421" t="s">
+        <v>2135</v>
+      </c>
       <c r="M421" t="s">
         <v>493</v>
       </c>
       <c r="N421" t="s">
         <v>27</v>
       </c>
       <c r="O421" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="P421" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="422" spans="1:16">
       <c r="A422" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="B422" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="C422" t="s">
         <v>489</v>
       </c>
       <c r="D422" t="s">
-        <v>233</v>
+        <v>646</v>
       </c>
       <c r="E422" t="s">
         <v>20</v>
       </c>
       <c r="F422" t="s">
         <v>21</v>
       </c>
       <c r="G422" t="s">
         <v>22</v>
       </c>
       <c r="H422">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I422">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="J422" t="s">
         <v>492</v>
       </c>
       <c r="K422" t="s">
         <v>34</v>
       </c>
       <c r="L422"/>
       <c r="M422" t="s">
         <v>493</v>
       </c>
       <c r="N422" t="s">
         <v>27</v>
       </c>
       <c r="O422" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="P422" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="423" spans="1:16">
       <c r="A423" t="s">
-        <v>2149</v>
+        <v>2150</v>
       </c>
       <c r="B423" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="C423" t="s">
         <v>489</v>
       </c>
       <c r="D423" t="s">
-        <v>414</v>
+        <v>233</v>
       </c>
       <c r="E423" t="s">
         <v>20</v>
       </c>
       <c r="F423" t="s">
         <v>21</v>
       </c>
       <c r="G423" t="s">
         <v>22</v>
       </c>
       <c r="H423">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="I423">
         <v>2015</v>
       </c>
       <c r="J423" t="s">
         <v>492</v>
       </c>
       <c r="K423" t="s">
         <v>34</v>
       </c>
       <c r="L423"/>
       <c r="M423" t="s">
         <v>493</v>
       </c>
       <c r="N423" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O423" t="s">
-        <v>2151</v>
+        <v>2152</v>
       </c>
       <c r="P423" t="s">
-        <v>2152</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="424" spans="1:16">
       <c r="A424" t="s">
-        <v>2153</v>
+        <v>2154</v>
       </c>
       <c r="B424" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="C424" t="s">
         <v>489</v>
       </c>
       <c r="D424" t="s">
-        <v>93</v>
+        <v>414</v>
       </c>
       <c r="E424" t="s">
         <v>20</v>
       </c>
       <c r="F424" t="s">
         <v>21</v>
       </c>
       <c r="G424" t="s">
         <v>22</v>
       </c>
       <c r="H424">
         <v>2010</v>
       </c>
       <c r="I424">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="J424" t="s">
         <v>492</v>
       </c>
       <c r="K424" t="s">
         <v>34</v>
       </c>
-      <c r="L424" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L424"/>
       <c r="M424" t="s">
         <v>493</v>
       </c>
       <c r="N424" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O424" t="s">
         <v>2156</v>
       </c>
       <c r="P424" t="s">
         <v>2157</v>
       </c>
     </row>
     <row r="425" spans="1:16">
       <c r="A425" t="s">
         <v>2158</v>
       </c>
       <c r="B425" t="s">
         <v>2159</v>
       </c>
       <c r="C425" t="s">
         <v>489</v>
       </c>
       <c r="D425" t="s">
-        <v>574</v>
+        <v>93</v>
       </c>
       <c r="E425" t="s">
         <v>20</v>
       </c>
       <c r="F425" t="s">
         <v>21</v>
       </c>
       <c r="G425" t="s">
-        <v>1113</v>
+        <v>22</v>
       </c>
       <c r="H425">
         <v>2010</v>
       </c>
       <c r="I425">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="J425" t="s">
         <v>492</v>
       </c>
       <c r="K425" t="s">
+        <v>34</v>
+      </c>
+      <c r="L425" t="s">
         <v>2160</v>
       </c>
-      <c r="L425"/>
       <c r="M425" t="s">
         <v>493</v>
       </c>
       <c r="N425" t="s">
         <v>27</v>
       </c>
       <c r="O425" t="s">
         <v>2161</v>
       </c>
       <c r="P425" t="s">
         <v>2162</v>
       </c>
     </row>
     <row r="426" spans="1:16">
       <c r="A426" t="s">
         <v>2163</v>
       </c>
       <c r="B426" t="s">
         <v>2164</v>
       </c>
       <c r="C426" t="s">
         <v>489</v>
       </c>
       <c r="D426" t="s">
         <v>574</v>
       </c>
       <c r="E426" t="s">
         <v>20</v>
       </c>
       <c r="F426" t="s">
         <v>21</v>
       </c>
       <c r="G426" t="s">
-        <v>22</v>
+        <v>1113</v>
       </c>
       <c r="H426">
         <v>2010</v>
       </c>
       <c r="I426">
         <v>2019</v>
       </c>
       <c r="J426" t="s">
-        <v>665</v>
+        <v>492</v>
       </c>
       <c r="K426" t="s">
-        <v>2160</v>
+        <v>2165</v>
       </c>
       <c r="L426"/>
       <c r="M426" t="s">
         <v>493</v>
       </c>
       <c r="N426" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O426" t="s">
-        <v>2165</v>
+        <v>2166</v>
       </c>
       <c r="P426" t="s">
-        <v>2162</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="427" spans="1:16">
       <c r="A427" t="s">
-        <v>2166</v>
+        <v>2168</v>
       </c>
       <c r="B427" t="s">
-        <v>2167</v>
+        <v>2169</v>
       </c>
       <c r="C427" t="s">
         <v>489</v>
       </c>
       <c r="D427" t="s">
-        <v>800</v>
+        <v>574</v>
       </c>
       <c r="E427" t="s">
         <v>20</v>
       </c>
       <c r="F427" t="s">
         <v>21</v>
       </c>
       <c r="G427" t="s">
         <v>22</v>
       </c>
       <c r="H427">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="I427">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="J427" t="s">
-        <v>492</v>
+        <v>665</v>
       </c>
       <c r="K427" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>2165</v>
+      </c>
+      <c r="L427"/>
       <c r="M427" t="s">
         <v>493</v>
       </c>
       <c r="N427" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O427" t="s">
-        <v>2169</v>
+        <v>2170</v>
       </c>
       <c r="P427" t="s">
-        <v>2170</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="428" spans="1:16">
       <c r="A428" t="s">
         <v>2171</v>
       </c>
       <c r="B428" t="s">
         <v>2172</v>
       </c>
       <c r="C428" t="s">
         <v>489</v>
       </c>
       <c r="D428" t="s">
-        <v>318</v>
+        <v>800</v>
       </c>
       <c r="E428" t="s">
         <v>20</v>
       </c>
       <c r="F428" t="s">
         <v>21</v>
       </c>
       <c r="G428" t="s">
         <v>22</v>
       </c>
       <c r="H428">
         <v>2012</v>
       </c>
       <c r="I428">
         <v>2015</v>
       </c>
       <c r="J428" t="s">
         <v>492</v>
       </c>
       <c r="K428" t="s">
         <v>34</v>
       </c>
       <c r="L428" t="s">
-        <v>2168</v>
+        <v>2173</v>
       </c>
       <c r="M428" t="s">
         <v>493</v>
       </c>
       <c r="N428" t="s">
         <v>27</v>
       </c>
       <c r="O428" t="s">
-        <v>2173</v>
+        <v>2174</v>
       </c>
       <c r="P428" t="s">
-        <v>2174</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="429" spans="1:16">
       <c r="A429" t="s">
-        <v>2175</v>
+        <v>2176</v>
       </c>
       <c r="B429" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
       <c r="C429" t="s">
         <v>489</v>
       </c>
       <c r="D429" t="s">
-        <v>198</v>
+        <v>318</v>
       </c>
       <c r="E429" t="s">
         <v>20</v>
       </c>
       <c r="F429" t="s">
         <v>21</v>
       </c>
       <c r="G429" t="s">
         <v>22</v>
       </c>
       <c r="H429">
         <v>2012</v>
       </c>
       <c r="I429">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="J429" t="s">
-        <v>665</v>
+        <v>492</v>
       </c>
       <c r="K429" t="s">
         <v>34</v>
       </c>
-      <c r="L429"/>
+      <c r="L429" t="s">
+        <v>2173</v>
+      </c>
       <c r="M429" t="s">
         <v>493</v>
       </c>
       <c r="N429" t="s">
         <v>27</v>
       </c>
       <c r="O429" t="s">
-        <v>2177</v>
+        <v>2178</v>
       </c>
       <c r="P429" t="s">
-        <v>2178</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="430" spans="1:16">
       <c r="A430" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="B430" t="s">
-        <v>1954</v>
+        <v>2181</v>
       </c>
       <c r="C430" t="s">
-        <v>1936</v>
+        <v>489</v>
       </c>
       <c r="D430" t="s">
-        <v>2180</v>
+        <v>198</v>
       </c>
       <c r="E430" t="s">
         <v>20</v>
       </c>
       <c r="F430" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G430" t="s">
         <v>22</v>
       </c>
       <c r="H430">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="I430">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="J430" t="s">
-        <v>33</v>
+        <v>665</v>
       </c>
       <c r="K430" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L430"/>
       <c r="M430" t="s">
-        <v>1938</v>
+        <v>493</v>
       </c>
       <c r="N430" t="s">
         <v>27</v>
       </c>
       <c r="O430" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="P430" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="431" spans="1:16">
       <c r="A431" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="B431" t="s">
-        <v>2184</v>
+        <v>1959</v>
       </c>
       <c r="C431" t="s">
-        <v>659</v>
+        <v>1936</v>
       </c>
       <c r="D431" t="s">
-        <v>834</v>
+        <v>2185</v>
       </c>
       <c r="E431" t="s">
         <v>20</v>
       </c>
       <c r="F431" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G431" t="s">
         <v>22</v>
       </c>
       <c r="H431">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="I431">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="J431" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="K431" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L431"/>
       <c r="M431" t="s">
-        <v>2010</v>
+        <v>1938</v>
       </c>
       <c r="N431" t="s">
         <v>27</v>
       </c>
       <c r="O431" t="s">
         <v>2186</v>
       </c>
       <c r="P431" t="s">
         <v>2187</v>
       </c>
     </row>
     <row r="432" spans="1:16">
       <c r="A432" t="s">
         <v>2188</v>
       </c>
       <c r="B432" t="s">
         <v>2189</v>
       </c>
       <c r="C432" t="s">
-        <v>2190</v>
+        <v>659</v>
       </c>
       <c r="D432" t="s">
-        <v>99</v>
+        <v>834</v>
       </c>
       <c r="E432" t="s">
         <v>20</v>
       </c>
       <c r="F432" t="s">
         <v>21</v>
       </c>
       <c r="G432" t="s">
         <v>22</v>
       </c>
       <c r="H432">
-        <v>1997</v>
+        <v>2011</v>
       </c>
       <c r="I432">
-        <v>2022</v>
+        <v>2011</v>
       </c>
       <c r="J432" t="s">
-        <v>1010</v>
+        <v>71</v>
       </c>
       <c r="K432" t="s">
         <v>34</v>
       </c>
-      <c r="L432"/>
+      <c r="L432" t="s">
+        <v>2190</v>
+      </c>
       <c r="M432" t="s">
+        <v>2015</v>
+      </c>
+      <c r="N432" t="s">
+        <v>27</v>
+      </c>
+      <c r="O432" t="s">
         <v>2191</v>
       </c>
-      <c r="N432" t="s">
-[...2 lines deleted...]
-      <c r="O432" t="s">
+      <c r="P432" t="s">
         <v>2192</v>
-      </c>
-[...1 lines deleted...]
-        <v>2193</v>
       </c>
     </row>
     <row r="433" spans="1:16">
       <c r="A433" t="s">
+        <v>2193</v>
+      </c>
+      <c r="B433" t="s">
         <v>2194</v>
       </c>
-      <c r="B433" t="s">
+      <c r="C433" t="s">
         <v>2195</v>
       </c>
-      <c r="C433" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D433" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E433" t="s">
         <v>20</v>
       </c>
       <c r="F433" t="s">
         <v>21</v>
       </c>
       <c r="G433" t="s">
         <v>22</v>
       </c>
       <c r="H433">
-        <v>2003</v>
+        <v>1997</v>
       </c>
       <c r="I433">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="J433" t="s">
-        <v>1734</v>
+        <v>1010</v>
       </c>
       <c r="K433" t="s">
         <v>34</v>
       </c>
       <c r="L433"/>
       <c r="M433" t="s">
-        <v>2191</v>
+        <v>2196</v>
       </c>
       <c r="N433" t="s">
         <v>27</v>
       </c>
       <c r="O433" t="s">
-        <v>2196</v>
+        <v>2197</v>
       </c>
       <c r="P433" t="s">
-        <v>2197</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="434" spans="1:16">
       <c r="A434" t="s">
-        <v>2198</v>
+        <v>2199</v>
       </c>
       <c r="B434" t="s">
-        <v>2199</v>
+        <v>2200</v>
       </c>
       <c r="C434" t="s">
-        <v>2190</v>
+        <v>2195</v>
       </c>
       <c r="D434" t="s">
-        <v>252</v>
+        <v>83</v>
       </c>
       <c r="E434" t="s">
         <v>20</v>
       </c>
       <c r="F434" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G434" t="s">
         <v>22</v>
       </c>
       <c r="H434">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="I434">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="J434" t="s">
-        <v>665</v>
+        <v>1734</v>
       </c>
       <c r="K434" t="s">
         <v>34</v>
       </c>
       <c r="L434"/>
       <c r="M434" t="s">
-        <v>2191</v>
+        <v>2196</v>
       </c>
       <c r="N434" t="s">
         <v>27</v>
       </c>
       <c r="O434" t="s">
-        <v>2200</v>
+        <v>2201</v>
       </c>
       <c r="P434" t="s">
-        <v>2201</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="435" spans="1:16">
       <c r="A435" t="s">
-        <v>2202</v>
+        <v>2203</v>
       </c>
       <c r="B435" t="s">
-        <v>2203</v>
+        <v>2204</v>
       </c>
       <c r="C435" t="s">
-        <v>2190</v>
+        <v>2195</v>
       </c>
       <c r="D435" t="s">
-        <v>171</v>
+        <v>252</v>
       </c>
       <c r="E435" t="s">
         <v>20</v>
       </c>
       <c r="F435" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G435" t="s">
         <v>22</v>
       </c>
       <c r="H435">
-        <v>1978</v>
+        <v>2004</v>
       </c>
       <c r="I435">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="J435" t="s">
-        <v>1010</v>
+        <v>665</v>
       </c>
       <c r="K435" t="s">
         <v>34</v>
       </c>
       <c r="L435"/>
       <c r="M435" t="s">
-        <v>2191</v>
+        <v>2196</v>
       </c>
       <c r="N435" t="s">
         <v>27</v>
       </c>
       <c r="O435" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
       <c r="P435" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="436" spans="1:16">
       <c r="A436" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
       <c r="B436" t="s">
-        <v>2207</v>
+        <v>2208</v>
       </c>
       <c r="C436" t="s">
-        <v>2208</v>
+        <v>2195</v>
       </c>
       <c r="D436" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="E436" t="s">
         <v>20</v>
       </c>
       <c r="F436" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G436" t="s">
         <v>22</v>
       </c>
       <c r="H436">
-        <v>2007</v>
+        <v>1978</v>
       </c>
       <c r="I436">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="J436" t="s">
-        <v>139</v>
+        <v>1010</v>
       </c>
       <c r="K436" t="s">
         <v>34</v>
       </c>
-      <c r="L436" t="s">
+      <c r="L436"/>
+      <c r="M436" t="s">
+        <v>2196</v>
+      </c>
+      <c r="N436" t="s">
+        <v>27</v>
+      </c>
+      <c r="O436" t="s">
         <v>2209</v>
       </c>
-      <c r="M436" t="s">
+      <c r="P436" t="s">
         <v>2210</v>
-      </c>
-[...7 lines deleted...]
-        <v>2212</v>
       </c>
     </row>
     <row r="437" spans="1:16">
       <c r="A437" t="s">
+        <v>2211</v>
+      </c>
+      <c r="B437" t="s">
+        <v>2212</v>
+      </c>
+      <c r="C437" t="s">
         <v>2213</v>
       </c>
-      <c r="B437" t="s">
+      <c r="D437" t="s">
+        <v>159</v>
+      </c>
+      <c r="E437" t="s">
+        <v>20</v>
+      </c>
+      <c r="F437" t="s">
+        <v>43</v>
+      </c>
+      <c r="G437" t="s">
+        <v>22</v>
+      </c>
+      <c r="H437">
+        <v>2007</v>
+      </c>
+      <c r="I437">
+        <v>2012</v>
+      </c>
+      <c r="J437" t="s">
+        <v>139</v>
+      </c>
+      <c r="K437" t="s">
+        <v>34</v>
+      </c>
+      <c r="L437" t="s">
         <v>2214</v>
       </c>
-      <c r="C437" t="s">
+      <c r="M437" t="s">
         <v>2215</v>
       </c>
-      <c r="D437" t="s">
-[...23 lines deleted...]
-      <c r="L437" t="s">
+      <c r="N437" t="s">
+        <v>27</v>
+      </c>
+      <c r="O437" t="s">
         <v>2216</v>
       </c>
-      <c r="M437" t="s">
+      <c r="P437" t="s">
         <v>2217</v>
-      </c>
-[...7 lines deleted...]
-        <v>2219</v>
       </c>
     </row>
     <row r="438" spans="1:16">
       <c r="A438" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B438" t="s">
+        <v>2219</v>
+      </c>
+      <c r="C438" t="s">
         <v>2220</v>
       </c>
-      <c r="B438" t="s">
-[...2 lines deleted...]
-      <c r="C438" t="s">
+      <c r="D438" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E438" t="s">
+        <v>20</v>
+      </c>
+      <c r="F438" t="s">
+        <v>52</v>
+      </c>
+      <c r="G438" t="s">
+        <v>22</v>
+      </c>
+      <c r="H438">
+        <v>2011</v>
+      </c>
+      <c r="I438">
+        <v>2014</v>
+      </c>
+      <c r="J438" t="s">
+        <v>1010</v>
+      </c>
+      <c r="K438" t="s">
+        <v>24</v>
+      </c>
+      <c r="L438" t="s">
         <v>2221</v>
-      </c>
-[...25 lines deleted...]
-        <v>340</v>
       </c>
       <c r="M438" t="s">
         <v>2222</v>
       </c>
       <c r="N438" t="s">
-        <v>342</v>
+        <v>27</v>
       </c>
       <c r="O438" t="s">
         <v>2223</v>
       </c>
       <c r="P438" t="s">
         <v>2224</v>
       </c>
     </row>
     <row r="439" spans="1:16">
       <c r="A439" t="s">
         <v>2225</v>
       </c>
       <c r="B439" t="s">
+        <v>335</v>
+      </c>
+      <c r="C439" t="s">
         <v>2226</v>
       </c>
-      <c r="C439" t="s">
+      <c r="D439" t="s">
+        <v>337</v>
+      </c>
+      <c r="E439" t="s">
+        <v>20</v>
+      </c>
+      <c r="F439" t="s">
+        <v>338</v>
+      </c>
+      <c r="G439" t="s">
+        <v>22</v>
+      </c>
+      <c r="H439">
+        <v>2016</v>
+      </c>
+      <c r="I439">
+        <v>2017</v>
+      </c>
+      <c r="J439" t="s">
+        <v>339</v>
+      </c>
+      <c r="K439" t="s">
+        <v>279</v>
+      </c>
+      <c r="L439" t="s">
+        <v>340</v>
+      </c>
+      <c r="M439" t="s">
         <v>2227</v>
       </c>
-      <c r="D439" t="s">
-[...23 lines deleted...]
-      <c r="L439" t="s">
+      <c r="N439" t="s">
+        <v>342</v>
+      </c>
+      <c r="O439" t="s">
         <v>2228</v>
       </c>
-      <c r="M439" t="s">
+      <c r="P439" t="s">
         <v>2229</v>
-      </c>
-[...7 lines deleted...]
-        <v>2231</v>
       </c>
     </row>
     <row r="440" spans="1:16">
       <c r="A440" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B440" t="s">
+        <v>2231</v>
+      </c>
+      <c r="C440" t="s">
         <v>2232</v>
       </c>
-      <c r="B440" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D440" t="s">
-        <v>83</v>
+        <v>159</v>
       </c>
       <c r="E440" t="s">
         <v>20</v>
       </c>
       <c r="F440" t="s">
         <v>43</v>
       </c>
       <c r="G440" t="s">
         <v>22</v>
       </c>
       <c r="H440">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="I440">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="J440" t="s">
         <v>234</v>
       </c>
       <c r="K440" t="s">
         <v>34</v>
       </c>
       <c r="L440" t="s">
+        <v>2233</v>
+      </c>
+      <c r="M440" t="s">
         <v>2234</v>
-      </c>
-[...1 lines deleted...]
-        <v>2229</v>
       </c>
       <c r="N440" t="s">
         <v>27</v>
       </c>
       <c r="O440" t="s">
         <v>2235</v>
       </c>
       <c r="P440" t="s">
         <v>2236</v>
       </c>
     </row>
     <row r="441" spans="1:16">
       <c r="A441" t="s">
         <v>2237</v>
       </c>
       <c r="B441" t="s">
         <v>2238</v>
       </c>
       <c r="C441" t="s">
-        <v>2227</v>
+        <v>2232</v>
       </c>
       <c r="D441" t="s">
-        <v>104</v>
+        <v>83</v>
       </c>
       <c r="E441" t="s">
         <v>20</v>
       </c>
       <c r="F441" t="s">
         <v>43</v>
       </c>
       <c r="G441" t="s">
         <v>22</v>
       </c>
       <c r="H441">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="I441">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="J441" t="s">
-        <v>1535</v>
+        <v>234</v>
       </c>
       <c r="K441" t="s">
         <v>34</v>
       </c>
-      <c r="L441"/>
+      <c r="L441" t="s">
+        <v>2239</v>
+      </c>
       <c r="M441" t="s">
-        <v>2229</v>
+        <v>2234</v>
       </c>
       <c r="N441" t="s">
         <v>27</v>
       </c>
       <c r="O441" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="P441" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="442" spans="1:16">
       <c r="A442" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
       <c r="B442" t="s">
-        <v>2242</v>
+        <v>2243</v>
       </c>
       <c r="C442" t="s">
-        <v>2227</v>
+        <v>2232</v>
       </c>
       <c r="D442" t="s">
-        <v>198</v>
+        <v>104</v>
       </c>
       <c r="E442" t="s">
         <v>20</v>
       </c>
       <c r="F442" t="s">
         <v>43</v>
       </c>
       <c r="G442" t="s">
         <v>22</v>
       </c>
       <c r="H442">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="I442">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="J442" t="s">
         <v>1535</v>
       </c>
       <c r="K442" t="s">
         <v>34</v>
       </c>
       <c r="L442"/>
       <c r="M442" t="s">
-        <v>2229</v>
+        <v>2234</v>
       </c>
       <c r="N442" t="s">
         <v>27</v>
       </c>
       <c r="O442" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
       <c r="P442" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="443" spans="1:16">
       <c r="A443" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
       <c r="B443" t="s">
-        <v>2246</v>
+        <v>2247</v>
       </c>
       <c r="C443" t="s">
-        <v>2247</v>
+        <v>2232</v>
       </c>
       <c r="D443" t="s">
-        <v>104</v>
+        <v>198</v>
       </c>
       <c r="E443" t="s">
         <v>20</v>
       </c>
       <c r="F443" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G443" t="s">
         <v>22</v>
       </c>
       <c r="H443">
-        <v>2009</v>
+        <v>2016</v>
       </c>
       <c r="I443">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="J443" t="s">
-        <v>1511</v>
+        <v>1535</v>
       </c>
       <c r="K443" t="s">
         <v>34</v>
       </c>
-      <c r="L443" t="s">
+      <c r="L443"/>
+      <c r="M443" t="s">
+        <v>2234</v>
+      </c>
+      <c r="N443" t="s">
+        <v>27</v>
+      </c>
+      <c r="O443" t="s">
         <v>2248</v>
       </c>
-      <c r="M443" t="s">
+      <c r="P443" t="s">
         <v>2249</v>
-      </c>
-[...7 lines deleted...]
-        <v>2251</v>
       </c>
     </row>
     <row r="444" spans="1:16">
       <c r="A444" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B444" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C444" t="s">
         <v>2252</v>
       </c>
-      <c r="B444" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D444" t="s">
-        <v>581</v>
+        <v>104</v>
       </c>
       <c r="E444" t="s">
         <v>20</v>
       </c>
       <c r="F444" t="s">
         <v>21</v>
       </c>
       <c r="G444" t="s">
         <v>22</v>
       </c>
       <c r="H444">
-        <v>2014</v>
+        <v>2009</v>
       </c>
       <c r="I444">
-        <v>2018</v>
+        <v>2011</v>
       </c>
       <c r="J444" t="s">
         <v>1511</v>
       </c>
       <c r="K444" t="s">
         <v>34</v>
       </c>
       <c r="L444" t="s">
+        <v>2253</v>
+      </c>
+      <c r="M444" t="s">
         <v>2254</v>
-      </c>
-[...1 lines deleted...]
-        <v>2249</v>
       </c>
       <c r="N444" t="s">
         <v>27</v>
       </c>
       <c r="O444" t="s">
         <v>2255</v>
       </c>
       <c r="P444" t="s">
         <v>2256</v>
       </c>
     </row>
     <row r="445" spans="1:16">
       <c r="A445" t="s">
         <v>2257</v>
       </c>
       <c r="B445" t="s">
         <v>2258</v>
       </c>
       <c r="C445" t="s">
-        <v>2259</v>
+        <v>2252</v>
       </c>
       <c r="D445" t="s">
-        <v>113</v>
+        <v>581</v>
       </c>
       <c r="E445" t="s">
         <v>20</v>
       </c>
       <c r="F445" t="s">
         <v>21</v>
       </c>
       <c r="G445" t="s">
         <v>22</v>
       </c>
       <c r="H445">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="I445">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="J445" t="s">
-        <v>1139</v>
+        <v>1511</v>
       </c>
       <c r="K445" t="s">
         <v>34</v>
       </c>
       <c r="L445" t="s">
+        <v>2259</v>
+      </c>
+      <c r="M445" t="s">
+        <v>2254</v>
+      </c>
+      <c r="N445" t="s">
+        <v>27</v>
+      </c>
+      <c r="O445" t="s">
         <v>2260</v>
       </c>
-      <c r="M445" t="s">
+      <c r="P445" t="s">
         <v>2261</v>
-      </c>
-[...7 lines deleted...]
-        <v>2263</v>
       </c>
     </row>
     <row r="446" spans="1:16">
       <c r="A446" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B446" t="s">
+        <v>2263</v>
+      </c>
+      <c r="C446" t="s">
         <v>2264</v>
       </c>
-      <c r="B446" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D446" t="s">
-        <v>2266</v>
+        <v>113</v>
       </c>
       <c r="E446" t="s">
         <v>20</v>
       </c>
       <c r="F446" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G446" t="s">
         <v>22</v>
       </c>
       <c r="H446">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="I446">
         <v>2014</v>
       </c>
       <c r="J446" t="s">
         <v>1139</v>
       </c>
       <c r="K446" t="s">
         <v>34</v>
       </c>
       <c r="L446" t="s">
+        <v>2265</v>
+      </c>
+      <c r="M446" t="s">
+        <v>2266</v>
+      </c>
+      <c r="N446" t="s">
+        <v>27</v>
+      </c>
+      <c r="O446" t="s">
         <v>2267</v>
       </c>
-      <c r="M446" t="s">
-[...5 lines deleted...]
-      <c r="O446" t="s">
+      <c r="P446" t="s">
         <v>2268</v>
-      </c>
-[...1 lines deleted...]
-        <v>2269</v>
       </c>
     </row>
     <row r="447" spans="1:16">
       <c r="A447" t="s">
+        <v>2269</v>
+      </c>
+      <c r="B447" t="s">
         <v>2270</v>
       </c>
-      <c r="B447" t="s">
+      <c r="C447" t="s">
+        <v>2264</v>
+      </c>
+      <c r="D447" t="s">
         <v>2271</v>
       </c>
-      <c r="C447" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E447" t="s">
         <v>20</v>
       </c>
       <c r="F447" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G447" t="s">
         <v>22</v>
       </c>
       <c r="H447">
         <v>2012</v>
       </c>
       <c r="I447">
         <v>2014</v>
       </c>
       <c r="J447" t="s">
         <v>1139</v>
       </c>
       <c r="K447" t="s">
         <v>34</v>
       </c>
       <c r="L447" t="s">
         <v>2272</v>
       </c>
       <c r="M447" t="s">
-        <v>2261</v>
+        <v>2266</v>
       </c>
       <c r="N447" t="s">
         <v>27</v>
       </c>
       <c r="O447" t="s">
         <v>2273</v>
       </c>
       <c r="P447" t="s">
         <v>2274</v>
       </c>
     </row>
     <row r="448" spans="1:16">
       <c r="A448" t="s">
         <v>2275</v>
       </c>
       <c r="B448" t="s">
         <v>2276</v>
       </c>
       <c r="C448" t="s">
-        <v>489</v>
+        <v>2264</v>
       </c>
       <c r="D448" t="s">
-        <v>113</v>
+        <v>646</v>
       </c>
       <c r="E448" t="s">
         <v>20</v>
       </c>
       <c r="F448" t="s">
         <v>21</v>
       </c>
       <c r="G448" t="s">
         <v>22</v>
       </c>
       <c r="H448">
+        <v>2012</v>
+      </c>
+      <c r="I448">
+        <v>2014</v>
+      </c>
+      <c r="J448" t="s">
+        <v>1139</v>
+      </c>
+      <c r="K448" t="s">
+        <v>34</v>
+      </c>
+      <c r="L448" t="s">
+        <v>2277</v>
+      </c>
+      <c r="M448" t="s">
+        <v>2266</v>
+      </c>
+      <c r="N448" t="s">
+        <v>27</v>
+      </c>
+      <c r="O448" t="s">
+        <v>2278</v>
+      </c>
+      <c r="P448" t="s">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="449" spans="1:16">
+      <c r="A449" t="s">
+        <v>2280</v>
+      </c>
+      <c r="B449" t="s">
+        <v>2281</v>
+      </c>
+      <c r="C449" t="s">
+        <v>489</v>
+      </c>
+      <c r="D449" t="s">
+        <v>113</v>
+      </c>
+      <c r="E449" t="s">
+        <v>20</v>
+      </c>
+      <c r="F449" t="s">
+        <v>21</v>
+      </c>
+      <c r="G449" t="s">
+        <v>22</v>
+      </c>
+      <c r="H449">
         <v>2011</v>
       </c>
-      <c r="I448">
+      <c r="I449">
         <v>2013</v>
       </c>
-      <c r="J448" t="s">
+      <c r="J449" t="s">
         <v>1535</v>
       </c>
-      <c r="K448" t="s">
-[...3 lines deleted...]
-      <c r="M448" t="s">
+      <c r="K449" t="s">
+        <v>34</v>
+      </c>
+      <c r="L449"/>
+      <c r="M449" t="s">
         <v>493</v>
       </c>
-      <c r="N448" t="s">
-[...6 lines deleted...]
-        <v>2278</v>
+      <c r="N449" t="s">
+        <v>27</v>
+      </c>
+      <c r="O449" t="s">
+        <v>2282</v>
+      </c>
+      <c r="P449" t="s">
+        <v>2283</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">