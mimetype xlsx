--- v1 (2026-01-25)
+++ v2 (2026-05-18)
@@ -922,51 +922,51 @@
 (c) single-split wall mounted;
 (d) vapor compression air conditioners; and
 (e) with a cooling capacity of up to 7.1 kW</t>
   </si>
   <si>
     <t>Asia and Pacific, Malaysia</t>
   </si>
   <si>
     <t>Air Conditioning</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>MS ISO 5151:2012
 ,   
                     ISO 5151:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-air-conditioner</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/07-20250415%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+    <t>https://united4efficiency.org/wp-content/uploads/2024/03/20240107-GUIDELINES-ON-ENERGY-USING-PRODUCT.pdf</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Air Conditioners up to 65kW) Determination 2019</t>
   </si>
   <si>
     <t>The products covered by this Determination are single-phase and three-phase: air conditioners; and multi‑split outdoor units (whether or not supplied or offered for supply as part of a multi‑split system); and single‑split outdoor units;  that have a rated standard cooling full capacity, or for heating only products, a rated standard heating full capacity, of 65kW or less. Air conditioners that have a rated standard cooling full capacity, or for heating only products, a rated standard heating full capacity, of greater than 65kW are expected to be covered by another GEMS determination.</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs, Packaged Terminals</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>AS/NZS 3823.2:2013</t>
   </si>
   <si>
     <t>Department of Climate Change and Energy Efficiency (DCCEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-air-conditioners-65kw-determination-2019</t>
   </si>