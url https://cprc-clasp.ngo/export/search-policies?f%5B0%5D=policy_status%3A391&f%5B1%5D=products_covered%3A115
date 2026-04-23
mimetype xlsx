--- v1 (2025-11-27)
+++ v2 (2026-04-23)
@@ -248,81 +248,81 @@
   <si>
     <t>Heat Pumps, Instantaneous Water Heaters</t>
   </si>
   <si>
     <t>May 2021</t>
   </si>
   <si>
     <t>GB 29541-2013</t>
   </si>
   <si>
     <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cel-035-heat-pump-water-heaters</t>
   </si>
   <si>
     <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7%E9%99%84%E4%BB%B631_%E7%83%AD%E6%B3%B5%E7%83%AD%E6%B0%B4%E6%9C%BA%EF%BC%88%E5%99%A8%EF%BC%89%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
   </si>
   <si>
+    <t>Europe, United Kingdom</t>
+  </si>
+  <si>
+    <t>Heat Pumps, Boilers and Furnaces</t>
+  </si>
+  <si>
+    <t>July 2024</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/813/contents</t>
+  </si>
+  <si>
     <t>European Union</t>
   </si>
   <si>
-    <t>Heat Pumps, Boilers and Furnaces</t>
-[...1 lines deleted...]
-  <si>
     <t>May 2024</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
   <si>
-    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?qid=1538159902315&amp;uri=CELEX:02013R0813-20170109----http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32013R0813</t>
-[...14 lines deleted...]
-    <t>https://www.legislation.gov.uk/eur/2013/813/contents</t>
+    <t>https://eur-lex.europa.eu/eli/reg/2013/813/oj/eng</t>
   </si>
   <si>
     <t>CQC31-439801-2019. Energy Conservation Certification Rules for Low Ambient Temperature Air Source Heat Pump (Water Chilling) Packages</t>
   </si>
   <si>
     <t>Applies to low ambient temperature air source heat pump -water chilling packages</t>
   </si>
   <si>
     <t>Heat Pumps, Pumps Other</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>GB 37480-2019</t>
   </si>
   <si>
     <t>China Quality Certification Center (CQC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-439801-2019-energy-conservation-certification-rules-low-ambient-temperature-air</t>
   </si>