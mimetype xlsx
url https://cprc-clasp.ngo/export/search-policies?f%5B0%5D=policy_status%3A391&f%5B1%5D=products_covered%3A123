--- v1 (2026-03-07)
+++ v2 (2026-09-29)
@@ -12,152 +12,176 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>Decision No. 14/2023/QD-TTg: Lists of Low-Efficiency Equipment Subject to Elimination and Low-Efficiency Generating Sets Banned from Development and Application Roadmaps</t>
   </si>
   <si>
     <t>This Decision regulates the list of products that have mandatory Minimum Energy Performance Standards (MEPS) that must be met before being imported to Vietnam. Devices such as LED lamps, infrared hobs, induction hobs, refrigerators, refrigerator-freezers and freezers, storage water heaters, non-ducted air conditioners, television sets, notebook computers, desktop computers, LED road and street lighting luminaries, and industrial boilers should comply with the most recent standards beginning April 1, 2025. The Decision comes into force on July 15, 2023, and Decision No. 24/2018/QD-TTg will expire at such time.</t>
   </si>
   <si>
     <t>Vietnam*</t>
   </si>
   <si>
     <t>Computers, Imaging Equipment, Televisions, Displays, Induction Cookstoves or Hobs, Rice Cookers, Electric Kettles, Cooktops or Hobs, Washing Machines, Indoor Luminaires, Streetlighting, Tubular Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, Ceiling Fans, Portable Fans, Room ACs - Stationary ACs, Storage Water Heaters, Distribution Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label, Endorsement Label</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>January 2024</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>Ministry of Industry and Trade (MOIT)</t>
   </si>
   <si>
-    <t>Energy Efficiency</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/decision-no-142023qd-ttg-lists-low-efficiency-equipment-subject-elimination-and-low</t>
   </si>
   <si>
     <t>https://vanban.chinhphu.vn/?pageid=27160&amp;docid=207954</t>
   </si>
   <si>
     <t>GB 12021.9-2021  Minimum allowable values of energy efficiency and energy efficiency grades for electric fans</t>
   </si>
   <si>
     <t>This standard applies to table fans, louver fans, wall fans, pedestal fans, floor fans, and ceiling fans driven by AC or DC motors, with a single-phase rated voltage not exceeding 250 V and other rated voltages not exceeding 480 V.</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
-  </si>
-[...1 lines deleted...]
-    <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>ＧＢ／Ｔ３５７５８—２０１7
 ,   
                     ＧＢ／Ｔ３５７５８—２０１７ 
 ,   
                     ＱＢ／Ｔ５２６２—２０１８</t>
   </si>
   <si>
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-120219-2021-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=CE1E6A1DD41F58F6E05397BE0A0A68DF</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Domestic Fans</t>
   </si>
   <si>
     <t>This guideline specifies minimum energy performance standards and star rating for domestic fan that are used in household that is connected to main power supply, including—(a) the ceiling fan with size from 48 inch up to 60 inch (1200mm up to 1500mm);
@@ -173,53 +197,50 @@
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>MS 1220:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-domestic-fans</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/2025/EECA/20250505%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 299 of 09 July 2021</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for table, wall, pedestal, and air circulation fans.</t>
   </si>
   <si>
     <t>Brazil</t>
-  </si>
-[...1 lines deleted...]
-    <t>Portable Fans</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>ABNT NBR NM 60335-1:2010 and IEC 60335-2-25:2010; IEC 60705; IEC 62301; ABNT NBR 5426 and 5427; NBR 5891</t>
   </si>
   <si>
     <t>National Institute of Metrology, Quality, and Technology (INMETRO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-299-09-july-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-299-de-9-de-julho-de-2021-331562798</t>
   </si>
   <si>
     <t>JS 2107:2013 Technical Regulation on eco-design requirements for air conditioners and comfort fans</t>
   </si>
   <si>
     <t>This policy establishes ecodesign requirements for the placing on the market of electric mains-operated air conditioners with a rated capacity of 12 kW for cooling, or heating if the product has no cooling function, and comfort fans with an electric fan power input of 125W.</t>
   </si>
@@ -637,71 +658,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:P10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="727.822" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="515.446" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="123.827" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="116.686" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -717,440 +738,488 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2014</v>
+      </c>
+      <c r="I2">
+        <v>2024</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
-[...5 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>31</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>32</v>
       </c>
-      <c r="E3" t="s">
-[...2 lines deleted...]
-      <c r="F3" t="s">
+      <c r="G3" t="s">
         <v>33</v>
       </c>
-      <c r="G3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3">
-        <v>1989</v>
+        <v>2011</v>
       </c>
       <c r="I3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="J3" t="s">
         <v>34</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3"/>
+      <c r="M3" t="s">
         <v>35</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" t="s">
         <v>36</v>
       </c>
-      <c r="N3" t="s">
-[...2 lines deleted...]
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" t="s">
         <v>39</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>40</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>41</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
         <v>20</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G4" t="s">
+        <v>33</v>
+      </c>
+      <c r="H4">
+        <v>1989</v>
+      </c>
+      <c r="I4">
+        <v>2021</v>
+      </c>
+      <c r="J4" t="s">
         <v>42</v>
       </c>
-      <c r="G4" t="s">
+      <c r="K4" t="s">
         <v>22</v>
       </c>
-      <c r="H4">
-[...5 lines deleted...]
-      <c r="J4" t="s">
+      <c r="L4" t="s">
         <v>43</v>
       </c>
-      <c r="K4" t="s">
-[...2 lines deleted...]
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>44</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" t="s">
         <v>45</v>
       </c>
-      <c r="N4" t="s">
-[...2 lines deleted...]
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" t="s">
         <v>48</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>49</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
         <v>50</v>
       </c>
-      <c r="D5" t="s">
+      <c r="G5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H5">
+        <v>2013</v>
+      </c>
+      <c r="I5">
+        <v>2025</v>
+      </c>
+      <c r="J5" t="s">
         <v>51</v>
       </c>
-      <c r="E5" t="s">
-[...2 lines deleted...]
-      <c r="F5" t="s">
+      <c r="K5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L5" t="s">
         <v>52</v>
       </c>
-      <c r="G5" t="s">
-[...8 lines deleted...]
-      <c r="J5" t="s">
+      <c r="M5" t="s">
         <v>53</v>
       </c>
-      <c r="K5" t="s">
-[...2 lines deleted...]
-      <c r="L5" t="s">
+      <c r="N5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O5" t="s">
         <v>54</v>
       </c>
-      <c r="M5" t="s">
+      <c r="P5" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C6" t="s">
         <v>58</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
         <v>59</v>
       </c>
-      <c r="C6" t="s">
+      <c r="G6" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6">
+        <v>2008</v>
+      </c>
+      <c r="I6">
+        <v>2021</v>
+      </c>
+      <c r="J6" t="s">
         <v>60</v>
       </c>
-      <c r="D6" t="s">
+      <c r="K6" t="s">
+        <v>22</v>
+      </c>
+      <c r="L6" t="s">
         <v>61</v>
       </c>
-      <c r="E6" t="s">
-[...14 lines deleted...]
-      <c r="J6" t="s">
+      <c r="M6" t="s">
         <v>62</v>
       </c>
-      <c r="K6" t="s">
-[...2 lines deleted...]
-      <c r="L6" t="s">
+      <c r="N6" t="s">
+        <v>25</v>
+      </c>
+      <c r="O6" t="s">
         <v>63</v>
       </c>
-      <c r="M6" t="s">
+      <c r="P6" t="s">
         <v>64</v>
       </c>
-      <c r="N6" t="s">
-[...5 lines deleted...]
-      <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B7" t="s">
         <v>66</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>67</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>68</v>
       </c>
       <c r="E7" t="s">
-        <v>68</v>
+        <v>19</v>
       </c>
       <c r="F7" t="s">
+        <v>20</v>
+      </c>
+      <c r="G7" t="s">
+        <v>33</v>
+      </c>
+      <c r="H7">
+        <v>2013</v>
+      </c>
+      <c r="I7">
+        <v>2014</v>
+      </c>
+      <c r="J7" t="s">
         <v>69</v>
       </c>
-      <c r="G7" t="s">
+      <c r="K7" t="s">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
       <c r="L7" t="s">
         <v>70</v>
       </c>
       <c r="M7" t="s">
         <v>71</v>
       </c>
       <c r="N7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O7" t="s">
         <v>72</v>
       </c>
-      <c r="P7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>73</v>
+      </c>
+      <c r="B8" t="s">
         <v>74</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D8" t="s">
+        <v>41</v>
+      </c>
+      <c r="E8" t="s">
         <v>75</v>
       </c>
-      <c r="C8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="G8" t="s">
+        <v>33</v>
+      </c>
+      <c r="H8">
+        <v>1997</v>
+      </c>
+      <c r="I8">
+        <v>2011</v>
+      </c>
+      <c r="J8" t="s">
+        <v>60</v>
+      </c>
+      <c r="K8" t="s">
         <v>22</v>
       </c>
-      <c r="H8">
-[...10 lines deleted...]
-      </c>
       <c r="L8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M8" t="s">
+        <v>78</v>
+      </c>
+      <c r="N8" t="s">
         <v>25</v>
       </c>
-      <c r="N8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O8" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P8" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B9" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C9" t="s">
-        <v>81</v>
+        <v>30</v>
       </c>
       <c r="D9" t="s">
-        <v>82</v>
+        <v>41</v>
       </c>
       <c r="E9" t="s">
-        <v>68</v>
+        <v>19</v>
       </c>
       <c r="F9" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="G9" t="s">
+        <v>33</v>
+      </c>
+      <c r="H9">
+        <v>2007</v>
+      </c>
+      <c r="I9">
+        <v>2020</v>
+      </c>
+      <c r="J9" t="s">
+        <v>34</v>
+      </c>
+      <c r="K9" t="s">
         <v>22</v>
       </c>
-      <c r="H9">
+      <c r="L9" t="s">
+        <v>83</v>
+      </c>
+      <c r="M9" t="s">
+        <v>35</v>
+      </c>
+      <c r="N9" t="s">
+        <v>25</v>
+      </c>
+      <c r="O9" t="s">
+        <v>84</v>
+      </c>
+      <c r="P9" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" t="s">
+        <v>86</v>
+      </c>
+      <c r="B10" t="s">
+        <v>87</v>
+      </c>
+      <c r="C10" t="s">
+        <v>88</v>
+      </c>
+      <c r="D10" t="s">
+        <v>89</v>
+      </c>
+      <c r="E10" t="s">
+        <v>75</v>
+      </c>
+      <c r="F10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G10" t="s">
+        <v>33</v>
+      </c>
+      <c r="H10">
         <v>2001</v>
       </c>
-      <c r="I9">
+      <c r="I10">
         <v>2019</v>
       </c>
-      <c r="J9" t="s">
-[...18 lines deleted...]
-        <v>87</v>
+      <c r="J10" t="s">
+        <v>90</v>
+      </c>
+      <c r="K10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10" t="s">
+        <v>91</v>
+      </c>
+      <c r="M10" t="s">
+        <v>92</v>
+      </c>
+      <c r="N10" t="s">
+        <v>25</v>
+      </c>
+      <c r="O10" t="s">
+        <v>93</v>
+      </c>
+      <c r="P10" t="s">
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">