--- v2 (2026-08-12)
+++ v3 (2026-09-29)
@@ -981,51 +981,51 @@
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>National Institute of Metrology, Quality, and Technology (INMETRO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-17-14-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-17-de-14-de-janeiro-de-2022-374166541</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>INTE E12-1 2015</t>
   </si>
   <si>
     <t>This standard establishes the minimum efficiency limits for compact and circular fluorescent lamps -CFL. This national standard applies to compact fluorescent lamps without enclosures; with enclosures and with integrated reflectors of T5 diameter or smaller; with integrated electromagnetic or electronic ballast; with the following characteristics:  Nominal power up to 110 W inclusive; rated network voltage for compact and circular fluorescent lamps with 120 V or 240 V ballast; at a frequency of 60 Hz; edison; bayonet; G; and any other type.</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
     <t>September 2018</t>
   </si>
   <si>
     <t>ISO 3951-1</t>
   </si>
   <si>
     <t>Institute of Technical Standards of Costa Rica</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inte-e12-1-2015</t>
   </si>
   <si>
     <t>https://www.inteco.org/shop/product/inte-e12-1-2015-eficiencia-energetica-lamparas-fluorescentes-compactas-y-circulares-lfc-requisitos-1285?search=INTE+28</t>
   </si>
@@ -4787,51 +4787,51 @@
       <c r="L44"/>
       <c r="M44" t="s">
         <v>296</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
         <v>297</v>
       </c>
       <c r="P44" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>299</v>
       </c>
       <c r="B45" t="s">
         <v>300</v>
       </c>
       <c r="C45" t="s">
         <v>294</v>
       </c>
       <c r="D45" t="s">
-        <v>52</v>
+        <v>158</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>44</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
         <v>2015</v>
       </c>
       <c r="I45">
         <v>2022</v>
       </c>
       <c r="J45" t="s">
         <v>295</v>
       </c>
       <c r="K45" t="s">
         <v>36</v>
       </c>
       <c r="L45" t="s">
         <v>301</v>
       </c>