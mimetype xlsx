--- v1 (2026-03-04)
+++ v2 (2026-09-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="580">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="588">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -1354,50 +1354,80 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/mmemctmdic-ordinance-no-325-26-may-2011</t>
   </si>
   <si>
     <t>https://www.gov.br/mme/pt-br/assuntos/conselhos-e-comites/cgiee/arquivos/portarias/2011-portaria-interministerial-mme-mct-mdic-n_325-2011-fornos-e-fogoes-a-gas.pdf</t>
   </si>
   <si>
     <t>NF397 - NF Environnement - Cafetieres electriques a filtre pour usage domestique</t>
   </si>
   <si>
     <t>The NF Environnement -filter coffee machine for domestic use- is for filter coffee machines for household use or assimilated. To be eligible the coffee maker must be equipped with a thermal carafe. Exclusions: Coffee machines for professional use espresso coffee makers percolator coffee makers and coffee makers with a hot plate resistance are not covered.</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>NF EN 60335-1 (20020301) NF EN 60335-2-15 (20010401) NF EN 60661 (20021201) PR NF EN 62301 ISO 11469:2000 (20000515)</t>
   </si>
   <si>
     <t>AFNOR Certification</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nf397-nf-environnement-cafetieres-electriques-filtre-pour-usage-domestique</t>
   </si>
   <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>Biomass Stoves</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>Biomass</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
+  </si>
+  <si>
     <t>Regulation on Energy Efficiency Requirements for Mass-Produced Systems, Vehicles, and Appliances</t>
   </si>
   <si>
     <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>Electricity, Other Solid Fuel</t>
   </si>
   <si>
     <t>See Policy</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulation-energy-efficiency-requirements-mass-produced-systems-vehicles-and-appliances</t>
@@ -1470,53 +1500,50 @@
   <si>
     <t>This Regulation covers Gas-burning domestic stove tops and ovens,Air conditioning systems with a condenser cooled by air or water - with one or more points of exit for flows of cooled air,Air conditioning systems contained within a box - designed as a unit to be installed in a window or through a wall , Equipment to clean and rinse textiles using water. May also have a way of extracting excess water from textiles., Electronic and electromagnetic ballasts for tubular fluorescent lighting , Electronic and electromagnetic ballasts for tubular fluorescent lighting , Single-phase electric motors for 60 Hz with rated voltage up to 240V and nominal power from 0.18 kW to 1.5 kW, Three-phase electric induction motors type squirrel cage for 60 Hz with nominal voltage up to 600 V and nominal power of 0.18 kW to 373 kW, Commercial refrigerators and freezers , Domestic refrigerators and freezers , Residential instantaneous-type gas water heaters , Residential storage-type electric water heaters  and Residential storage-type gas water heaters</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>Ovens, Washing Machines, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Room ACs - Stationary ACs, Instantaneous Water Heaters, Storage Water Heaters, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Etiquetado Energetico Colombia</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolucion-40234-de-marzo-de-2017-por-la-cual-se-modifican-y-aclaran-algunas-excepciones</t>
   </si>
   <si>
     <t>http://www.etiquetaenergetica.gov.co/wp-content/uploads/2015/09/ANEXO-RETIQ_Septiembre2015-pdf.pdf</t>
   </si>
   <si>
     <t>Sello FIDE No. 4145 - Tortilla Making Machines</t>
   </si>
   <si>
     <t>This endorsement label establishes specifications for mechanized tortilla-making machines, used to prepare corn and wheat tortillas, which use LPG or natural gas as fuel and are operated by AC electric motors.</t>
   </si>
   <si>
-    <t>Mexico</t>
-[...1 lines deleted...]
-  <si>
     <t>Tortilla Making Machines</t>
   </si>
   <si>
     <t>NOM-019-ENER / ASTM E 1086 / ASTM E 353 / UNE-EN 10020 / NSF/ANSI Standard 51 / NOM-008-SCFI</t>
   </si>
   <si>
     <t>Fideicomiso para el Ahorro de Energía Eléctrica (FIDE) - Trust for Saving Elect…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/sello-fide-no-4145-tortilla-making-machines</t>
   </si>
   <si>
     <t>https://www.fide.org.mx/wp-content/uploads/sello-fide/especificaciones/esp4145_03.pdf</t>
   </si>
   <si>
     <t>SI 60350 - Part 2: Ranges, ovens, steam ovens and grills - Methods for measuring Performance</t>
   </si>
   <si>
     <t>Israeli Standard which covers household electric cooking appliances - hobs</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>Standards Institute of Israel (SII)</t>
@@ -1531,53 +1558,50 @@
     <t>Singapore Green Labelling Scheme: Coffee Machine</t>
   </si>
   <si>
     <t>This category establishes criteria for espresso and coffee machines, which include fully-automatic espresso/coffee machines, hand-operated piston espresso/coffee machines and capsule espresso/coffee machines. The category does not cover espresso/coffee machines with a system to warm cups, or capsule espresso/coffee machines which require capsules made by a certain manufacturer.</t>
   </si>
   <si>
     <t>Singapore*</t>
   </si>
   <si>
     <t>Singapore Environment Council</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/singapore-green-labelling-scheme-coffee-machine</t>
   </si>
   <si>
     <t>https://www.sgls.sec.org.sg/categoryinfo.php?cid=56</t>
   </si>
   <si>
     <t>Standard NOM-019-ENER-2009 - Tortilla Making Machines</t>
   </si>
   <si>
     <t>This policy covers minimum requirements for mechanized tortilla-making machines, used to prepare corn and wheat tortillas, which use LPG or natural gas as fuel and are operated by AC electric motors. Not included are domestic manual tortilla-making machines, which are not operated by electric motors.</t>
   </si>
   <si>
     <t>NOM-019-ENER-2009</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/standard-nom-019-ener-2009-tortilla-making-machines</t>
   </si>
   <si>
     <t>http://dof.gob.mx/nota_detalle.php?codigo=5072738&amp;fecha=09/12/2008</t>
   </si>
   <si>
     <t>TCVN 8252:2015 Rice cookers - energy efficiency and test methods</t>
   </si>
   <si>
     <t>This document specifies the MEPS, test methods, and star ratings for rice cookers.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-82522015-rice-cookers-energy-efficiency-and-test-methods</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-8252-2015-noi-com-dien-hieu-suat-nang-luong</t>
   </si>
   <si>
     <t>Thai Green Label Scheme - Microwave oven TGL-38-11</t>
   </si>
   <si>
     <t>These criteria shall apply to microwave ovens that use electromagnetic energy in one or more ISM (industrial sciences medicine) frequency bands between 300 MHz and 30 GHz for heating food and beverages.</t>
   </si>
@@ -2174,51 +2198,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P92"/>
+  <dimension ref="A1:P93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="137.966" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -5563,1217 +5587,1265 @@
       <c r="N68" t="s">
         <v>27</v>
       </c>
       <c r="O68" t="s">
         <v>429</v>
       </c>
       <c r="P68"/>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>430</v>
       </c>
       <c r="B69" t="s">
         <v>431</v>
       </c>
       <c r="C69" t="s">
         <v>432</v>
       </c>
       <c r="D69" t="s">
         <v>433</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
-        <v>205</v>
+        <v>21</v>
       </c>
       <c r="G69" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H69">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="I69"/>
       <c r="J69" t="s">
         <v>434</v>
       </c>
       <c r="K69" t="s">
         <v>435</v>
       </c>
       <c r="L69" t="s">
         <v>436</v>
       </c>
       <c r="M69" t="s">
         <v>437</v>
       </c>
       <c r="N69" t="s">
-        <v>409</v>
+        <v>276</v>
       </c>
       <c r="O69" t="s">
         <v>438</v>
       </c>
       <c r="P69" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>440</v>
       </c>
       <c r="B70" t="s">
         <v>441</v>
       </c>
       <c r="C70" t="s">
         <v>442</v>
       </c>
       <c r="D70" t="s">
         <v>443</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
+        <v>205</v>
+      </c>
+      <c r="G70" t="s">
+        <v>22</v>
+      </c>
+      <c r="H70">
+        <v>2017</v>
+      </c>
+      <c r="I70">
+        <v>2021</v>
+      </c>
+      <c r="J70" t="s">
         <v>444</v>
       </c>
-      <c r="G70" t="s">
-[...8 lines deleted...]
-      <c r="J70" t="s">
+      <c r="K70" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="L70" t="s">
         <v>446</v>
       </c>
       <c r="M70" t="s">
         <v>447</v>
       </c>
       <c r="N70" t="s">
-        <v>27</v>
+        <v>409</v>
       </c>
       <c r="O70" t="s">
         <v>448</v>
       </c>
       <c r="P70" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>450</v>
       </c>
       <c r="B71" t="s">
         <v>451</v>
       </c>
       <c r="C71" t="s">
-        <v>173</v>
+        <v>452</v>
       </c>
       <c r="D71" t="s">
-        <v>44</v>
+        <v>453</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
-        <v>444</v>
+        <v>454</v>
       </c>
       <c r="G71" t="s">
         <v>8</v>
       </c>
       <c r="H71">
-        <v>2004</v>
+        <v>2015</v>
       </c>
       <c r="I71">
         <v>2024</v>
       </c>
       <c r="J71" t="s">
-        <v>445</v>
+        <v>455</v>
       </c>
       <c r="K71" t="s">
         <v>46</v>
       </c>
       <c r="L71" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="M71" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="P71" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>460</v>
+      </c>
+      <c r="B72" t="s">
+        <v>461</v>
+      </c>
+      <c r="C72" t="s">
+        <v>173</v>
+      </c>
+      <c r="D72" t="s">
+        <v>44</v>
+      </c>
+      <c r="E72" t="s">
+        <v>20</v>
+      </c>
+      <c r="F72" t="s">
         <v>454</v>
       </c>
-      <c r="B72" t="s">
+      <c r="G72" t="s">
+        <v>8</v>
+      </c>
+      <c r="H72">
+        <v>2004</v>
+      </c>
+      <c r="I72">
+        <v>2024</v>
+      </c>
+      <c r="J72" t="s">
         <v>455</v>
       </c>
-      <c r="C72" t="s">
-[...2 lines deleted...]
-      <c r="D72" t="s">
+      <c r="K72" t="s">
+        <v>46</v>
+      </c>
+      <c r="L72" t="s">
+        <v>462</v>
+      </c>
+      <c r="M72" t="s">
         <v>457</v>
       </c>
-      <c r="E72" t="s">
-[...23 lines deleted...]
-      </c>
       <c r="N72" t="s">
         <v>27</v>
       </c>
       <c r="O72" t="s">
+        <v>463</v>
+      </c>
+      <c r="P72" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="B73" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="C73" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="D73" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="E73" t="s">
         <v>33</v>
       </c>
       <c r="F73" t="s">
-        <v>108</v>
+        <v>34</v>
       </c>
       <c r="G73" t="s">
         <v>22</v>
       </c>
       <c r="H73">
-        <v>2008</v>
+        <v>2015</v>
       </c>
       <c r="I73">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="J73" t="s">
-        <v>352</v>
+        <v>260</v>
       </c>
       <c r="K73" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L73"/>
       <c r="M73" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="N73" t="s">
-        <v>409</v>
+        <v>27</v>
       </c>
       <c r="O73" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="P73" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B74" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="C74" t="s">
-        <v>471</v>
+        <v>432</v>
       </c>
       <c r="D74" t="s">
-        <v>60</v>
+        <v>473</v>
       </c>
       <c r="E74" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F74" t="s">
-        <v>21</v>
+        <v>108</v>
       </c>
       <c r="G74" t="s">
         <v>22</v>
       </c>
       <c r="H74">
-        <v>2016</v>
+        <v>2008</v>
       </c>
       <c r="I74">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="J74" t="s">
-        <v>155</v>
+        <v>352</v>
       </c>
       <c r="K74" t="s">
         <v>46</v>
       </c>
-      <c r="L74"/>
+      <c r="L74" t="s">
+        <v>474</v>
+      </c>
       <c r="M74" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="N74" t="s">
-        <v>27</v>
+        <v>409</v>
       </c>
       <c r="O74" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="P74" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="B75" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="C75" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="D75" t="s">
-        <v>212</v>
+        <v>60</v>
       </c>
       <c r="E75" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F75" t="s">
-        <v>108</v>
+        <v>21</v>
       </c>
       <c r="G75" t="s">
         <v>22</v>
       </c>
       <c r="H75">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="I75">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="J75" t="s">
-        <v>174</v>
+        <v>155</v>
       </c>
       <c r="K75" t="s">
         <v>46</v>
       </c>
       <c r="L75"/>
       <c r="M75" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="N75" t="s">
         <v>27</v>
       </c>
       <c r="O75" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="P75" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="B76" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="C76" t="s">
-        <v>463</v>
+        <v>486</v>
       </c>
       <c r="D76" t="s">
-        <v>464</v>
+        <v>212</v>
       </c>
       <c r="E76" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F76" t="s">
-        <v>21</v>
+        <v>108</v>
       </c>
       <c r="G76" t="s">
         <v>22</v>
       </c>
       <c r="H76">
-        <v>2008</v>
-[...1 lines deleted...]
-      <c r="I76"/>
+        <v>2012</v>
+      </c>
+      <c r="I76">
+        <v>2012</v>
+      </c>
       <c r="J76" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="K76" t="s">
         <v>46</v>
       </c>
-      <c r="L76" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L76"/>
       <c r="M76" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="N76" t="s">
-        <v>409</v>
+        <v>27</v>
       </c>
       <c r="O76" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="P76" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="B77" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="C77" t="s">
-        <v>131</v>
+        <v>432</v>
       </c>
       <c r="D77" t="s">
-        <v>44</v>
+        <v>473</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
       <c r="F77" t="s">
         <v>21</v>
       </c>
       <c r="G77" t="s">
         <v>22</v>
       </c>
       <c r="H77">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2008</v>
+      </c>
+      <c r="I77"/>
       <c r="J77" t="s">
-        <v>134</v>
+        <v>185</v>
       </c>
       <c r="K77" t="s">
         <v>46</v>
       </c>
-      <c r="L77"/>
+      <c r="L77" t="s">
+        <v>492</v>
+      </c>
       <c r="M77" t="s">
-        <v>135</v>
+        <v>437</v>
       </c>
       <c r="N77" t="s">
-        <v>27</v>
+        <v>409</v>
       </c>
       <c r="O77" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="P77" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="B78" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="C78" t="s">
-        <v>184</v>
+        <v>131</v>
       </c>
       <c r="D78" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="E78" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F78" t="s">
-        <v>108</v>
+        <v>21</v>
       </c>
       <c r="G78" t="s">
         <v>22</v>
       </c>
       <c r="H78">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I78"/>
+        <v>2015</v>
+      </c>
+      <c r="I78">
+        <v>2015</v>
+      </c>
       <c r="J78" t="s">
-        <v>192</v>
+        <v>134</v>
       </c>
       <c r="K78" t="s">
         <v>46</v>
       </c>
-      <c r="L78" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L78"/>
       <c r="M78" t="s">
-        <v>494</v>
+        <v>135</v>
       </c>
       <c r="N78" t="s">
         <v>27</v>
       </c>
       <c r="O78" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="P78" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="B79" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="C79" t="s">
         <v>184</v>
       </c>
       <c r="D79" t="s">
-        <v>141</v>
+        <v>53</v>
       </c>
       <c r="E79" t="s">
         <v>33</v>
       </c>
       <c r="F79" t="s">
-        <v>34</v>
+        <v>108</v>
       </c>
       <c r="G79" t="s">
         <v>22</v>
       </c>
       <c r="H79">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I79"/>
       <c r="J79" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="K79" t="s">
         <v>46</v>
       </c>
       <c r="L79" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="M79" t="s">
-        <v>187</v>
+        <v>502</v>
       </c>
       <c r="N79" t="s">
         <v>27</v>
       </c>
       <c r="O79" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="P79" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="B80" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="C80" t="s">
         <v>184</v>
       </c>
       <c r="D80" t="s">
-        <v>504</v>
+        <v>141</v>
       </c>
       <c r="E80" t="s">
         <v>33</v>
       </c>
       <c r="F80" t="s">
         <v>34</v>
       </c>
       <c r="G80" t="s">
         <v>22</v>
       </c>
       <c r="H80">
-        <v>2004</v>
+        <v>2014</v>
       </c>
       <c r="I80">
         <v>2019</v>
       </c>
       <c r="J80" t="s">
         <v>185</v>
       </c>
       <c r="K80" t="s">
         <v>46</v>
       </c>
       <c r="L80" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="M80" t="s">
         <v>187</v>
       </c>
       <c r="N80" t="s">
         <v>27</v>
       </c>
       <c r="O80" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="P80" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B81" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C81" t="s">
         <v>184</v>
       </c>
       <c r="D81" t="s">
-        <v>44</v>
+        <v>512</v>
       </c>
       <c r="E81" t="s">
         <v>33</v>
       </c>
       <c r="F81" t="s">
         <v>34</v>
       </c>
       <c r="G81" t="s">
         <v>22</v>
       </c>
       <c r="H81">
-        <v>2011</v>
+        <v>2004</v>
       </c>
       <c r="I81">
         <v>2019</v>
       </c>
       <c r="J81" t="s">
         <v>185</v>
       </c>
       <c r="K81" t="s">
         <v>46</v>
       </c>
       <c r="L81" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="M81" t="s">
         <v>187</v>
       </c>
       <c r="N81" t="s">
         <v>27</v>
       </c>
       <c r="O81" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="P81" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="B82" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="C82" t="s">
-        <v>405</v>
+        <v>184</v>
       </c>
       <c r="D82" t="s">
         <v>44</v>
       </c>
       <c r="E82" t="s">
         <v>33</v>
       </c>
       <c r="F82" t="s">
-        <v>108</v>
+        <v>34</v>
       </c>
       <c r="G82" t="s">
         <v>22</v>
       </c>
       <c r="H82">
-        <v>2001</v>
+        <v>2011</v>
       </c>
       <c r="I82">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="J82" t="s">
-        <v>35</v>
+        <v>185</v>
       </c>
       <c r="K82" t="s">
         <v>46</v>
       </c>
       <c r="L82" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="M82" t="s">
-        <v>516</v>
+        <v>187</v>
       </c>
       <c r="N82" t="s">
         <v>27</v>
       </c>
       <c r="O82" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="P82" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="B83" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C83" t="s">
         <v>405</v>
       </c>
       <c r="D83" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="E83" t="s">
         <v>33</v>
       </c>
       <c r="F83" t="s">
         <v>108</v>
       </c>
       <c r="G83" t="s">
         <v>22</v>
       </c>
       <c r="H83">
-        <v>2012</v>
+        <v>2001</v>
       </c>
       <c r="I83">
         <v>2020</v>
       </c>
       <c r="J83" t="s">
-        <v>155</v>
+        <v>35</v>
       </c>
       <c r="K83" t="s">
-        <v>68</v>
+        <v>46</v>
       </c>
       <c r="L83" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="M83" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="N83" t="s">
         <v>27</v>
       </c>
       <c r="O83" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="P83" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="B84" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="C84" t="s">
         <v>405</v>
       </c>
       <c r="D84" t="s">
-        <v>527</v>
+        <v>60</v>
       </c>
       <c r="E84" t="s">
         <v>33</v>
       </c>
       <c r="F84" t="s">
         <v>108</v>
       </c>
       <c r="G84" t="s">
         <v>22</v>
       </c>
       <c r="H84">
         <v>2012</v>
       </c>
       <c r="I84">
         <v>2020</v>
       </c>
       <c r="J84" t="s">
         <v>155</v>
       </c>
       <c r="K84" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="L84" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="M84" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="N84" t="s">
-        <v>409</v>
+        <v>27</v>
       </c>
       <c r="O84" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="P84" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="B85" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="C85" t="s">
         <v>405</v>
       </c>
       <c r="D85" t="s">
-        <v>53</v>
+        <v>535</v>
       </c>
       <c r="E85" t="s">
         <v>33</v>
       </c>
       <c r="F85" t="s">
         <v>108</v>
       </c>
       <c r="G85" t="s">
         <v>22</v>
       </c>
       <c r="H85">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="I85">
         <v>2020</v>
       </c>
       <c r="J85" t="s">
-        <v>35</v>
+        <v>155</v>
       </c>
       <c r="K85" t="s">
         <v>46</v>
       </c>
       <c r="L85" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="M85" t="s">
-        <v>516</v>
+        <v>530</v>
       </c>
       <c r="N85" t="s">
-        <v>27</v>
+        <v>409</v>
       </c>
       <c r="O85" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="P85" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="B86" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="C86" t="s">
-        <v>538</v>
+        <v>405</v>
       </c>
       <c r="D86" t="s">
-        <v>370</v>
+        <v>53</v>
       </c>
       <c r="E86" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F86" t="s">
-        <v>34</v>
+        <v>108</v>
       </c>
       <c r="G86" t="s">
         <v>22</v>
       </c>
       <c r="H86">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="I86">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="J86" t="s">
-        <v>185</v>
+        <v>35</v>
       </c>
       <c r="K86" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="L86" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="M86" t="s">
-        <v>540</v>
+        <v>524</v>
       </c>
       <c r="N86" t="s">
         <v>27</v>
       </c>
       <c r="O86" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="P86" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>536</v>
+        <v>544</v>
       </c>
       <c r="B87" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="C87" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="D87" t="s">
         <v>370</v>
       </c>
       <c r="E87" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F87" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G87" t="s">
         <v>22</v>
       </c>
       <c r="H87">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="I87">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="J87" t="s">
         <v>185</v>
       </c>
       <c r="K87" t="s">
         <v>24</v>
       </c>
       <c r="L87" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="M87" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
       <c r="N87" t="s">
         <v>27</v>
       </c>
       <c r="O87" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="P87" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>544</v>
+      </c>
+      <c r="B88" t="s">
+        <v>551</v>
+      </c>
+      <c r="C88" t="s">
         <v>546</v>
       </c>
-      <c r="B88" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D88" t="s">
-        <v>75</v>
+        <v>370</v>
       </c>
       <c r="E88" t="s">
         <v>33</v>
       </c>
       <c r="F88" t="s">
         <v>21</v>
       </c>
       <c r="G88" t="s">
         <v>22</v>
       </c>
       <c r="H88">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="I88">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="J88" t="s">
         <v>185</v>
       </c>
       <c r="K88" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="L88" t="s">
+        <v>552</v>
+      </c>
+      <c r="M88" t="s">
         <v>548</v>
       </c>
-      <c r="M88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N88" t="s">
         <v>27</v>
       </c>
       <c r="O88" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="P88" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="B89" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="C89" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="D89" t="s">
         <v>75</v>
       </c>
       <c r="E89" t="s">
         <v>33</v>
       </c>
       <c r="F89" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G89" t="s">
         <v>22</v>
       </c>
       <c r="H89">
-        <v>2002</v>
+        <v>2011</v>
       </c>
       <c r="I89">
         <v>2021</v>
       </c>
       <c r="J89" t="s">
         <v>185</v>
       </c>
       <c r="K89" t="s">
         <v>46</v>
       </c>
       <c r="L89" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="M89" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
       <c r="N89" t="s">
         <v>27</v>
       </c>
       <c r="O89" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="P89" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="B90" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="C90" t="s">
-        <v>558</v>
+        <v>546</v>
       </c>
       <c r="D90" t="s">
-        <v>559</v>
+        <v>75</v>
       </c>
       <c r="E90" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F90" t="s">
-        <v>205</v>
+        <v>34</v>
       </c>
       <c r="G90" t="s">
         <v>22</v>
       </c>
       <c r="H90">
-        <v>2012</v>
+        <v>2002</v>
       </c>
       <c r="I90">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="J90" t="s">
-        <v>352</v>
+        <v>185</v>
       </c>
       <c r="K90" t="s">
         <v>46</v>
       </c>
       <c r="L90" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="M90" t="s">
-        <v>561</v>
+        <v>548</v>
       </c>
       <c r="N90" t="s">
         <v>27</v>
       </c>
       <c r="O90" t="s">
         <v>562</v>
       </c>
       <c r="P90" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>564</v>
       </c>
       <c r="B91" t="s">
         <v>565</v>
       </c>
       <c r="C91" t="s">
-        <v>317</v>
+        <v>566</v>
       </c>
       <c r="D91" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="E91" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F91" t="s">
-        <v>34</v>
+        <v>205</v>
       </c>
       <c r="G91" t="s">
         <v>22</v>
       </c>
       <c r="H91">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I91">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="J91" t="s">
-        <v>434</v>
+        <v>352</v>
       </c>
       <c r="K91" t="s">
-        <v>567</v>
+        <v>46</v>
       </c>
       <c r="L91" t="s">
         <v>568</v>
       </c>
       <c r="M91" t="s">
         <v>569</v>
       </c>
       <c r="N91" t="s">
+        <v>27</v>
+      </c>
+      <c r="O91" t="s">
         <v>570</v>
       </c>
-      <c r="O91" t="s">
+      <c r="P91" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>572</v>
+      </c>
+      <c r="B92" t="s">
         <v>573</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" t="s">
+        <v>317</v>
+      </c>
+      <c r="D92" t="s">
         <v>574</v>
-      </c>
-[...4 lines deleted...]
-        <v>576</v>
       </c>
       <c r="E92" t="s">
         <v>33</v>
       </c>
       <c r="F92" t="s">
-        <v>108</v>
+        <v>34</v>
       </c>
       <c r="G92" t="s">
         <v>22</v>
       </c>
       <c r="H92">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="I92">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="J92" t="s">
-        <v>45</v>
+        <v>444</v>
       </c>
       <c r="K92" t="s">
-        <v>567</v>
-[...1 lines deleted...]
-      <c r="L92"/>
+        <v>575</v>
+      </c>
+      <c r="L92" t="s">
+        <v>576</v>
+      </c>
       <c r="M92" t="s">
         <v>577</v>
       </c>
       <c r="N92" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
       <c r="O92" t="s">
+        <v>579</v>
+      </c>
+      <c r="P92" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="93" spans="1:16">
+      <c r="A93" t="s">
+        <v>581</v>
+      </c>
+      <c r="B93" t="s">
+        <v>582</v>
+      </c>
+      <c r="C93" t="s">
+        <v>583</v>
+      </c>
+      <c r="D93" t="s">
+        <v>584</v>
+      </c>
+      <c r="E93" t="s">
+        <v>33</v>
+      </c>
+      <c r="F93" t="s">
+        <v>108</v>
+      </c>
+      <c r="G93" t="s">
+        <v>22</v>
+      </c>
+      <c r="H93">
+        <v>2011</v>
+      </c>
+      <c r="I93">
+        <v>2017</v>
+      </c>
+      <c r="J93" t="s">
+        <v>45</v>
+      </c>
+      <c r="K93" t="s">
+        <v>575</v>
+      </c>
+      <c r="L93"/>
+      <c r="M93" t="s">
+        <v>585</v>
+      </c>
+      <c r="N93" t="s">
         <v>578</v>
       </c>
-      <c r="P92" t="s">
-        <v>579</v>
+      <c r="O93" t="s">
+        <v>586</v>
+      </c>
+      <c r="P93" t="s">
+        <v>587</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">