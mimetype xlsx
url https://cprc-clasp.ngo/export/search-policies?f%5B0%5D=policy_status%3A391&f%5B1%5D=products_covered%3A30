--- v0 (2025-12-12)
+++ v1 (2026-05-15)
@@ -199,126 +199,126 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/cel-037-copiers-printers-and-fax-machines</t>
   </si>
   <si>
     <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7%E9%99%84%E4%BB%B617_%E5%A4%8D%E5%8D%B0%E6%9C%BA%E3%80%81%E6%89%93%E5%8D%B0%E6%9C%BA%E5%92%8C%E4%BC%A0%E7%9C%9F%E6%9C%BA%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
   </si>
   <si>
     <t>Commission Decision 2013-806 2013/806/EU: Commission Decision of 17 December 2013 establishing the ecological criteria for the award of the EU Ecolabel for imaging equipment (notified under document C(2013) 9097)</t>
   </si>
   <si>
     <t>1. The product group imaging equipment shall comprise products which are marketed for office or domestic use; or both; and produce printed images; in the form of paper document or photo; through a marking process from one or both of the following: A. a digital image; provided by a network or card interface;  B. a hardcopy through a copying process.  Imaging equipment which have the additional function to produce a digital image from a hard copy through a scanning process are included in the scope of this Decision. This Decision shall apply to products which are marketed as printers; copiers and multifunctional devices.    2. Fax machines; digital duplicators; mailing machines and scanners are excluded from the scope of this Decision.</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-decision-2013-806-2013806eu-commission-decision-17-december-2013-establishing</t>
   </si>
   <si>
     <t>http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32013D0806</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/424 of 15 March 2019 laying down ecodesign requirements for servers and data storage products</t>
   </si>
   <si>
-    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
-[...14 lines deleted...]
-  <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.
 This Policy is under review with research underway by the UK government.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
+    <t>Computers, Servers</t>
+  </si>
+  <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/617/2020-01-31</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
+This Policy is under review by the European Commission and is expected to be revised in 2026.</t>
+  </si>
+  <si>
+    <t>Servers</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-servers</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R0424-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/826 of 17 April 2023 laying down ecodesign requirements for off mode, standby mode, and networked standby energy consumption of electrical and electronic household and office equipment</t>
   </si>
   <si>
     <t>Power management requirements for household or non-tertiary coffee machines -- ecodesign requirements for standby; off mode electric power consumption of electrical and electronic household and office equipment.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Stand-by and networked devices, Televisions, Coffee Machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2023826-17-april-2023-laying-down-ecodesign-requirements-mode</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R0826&amp;qid=1681803866374</t>
   </si>
   <si>
     <t>CQC31-045201-2012. CQC Mark Certification - Computers</t>
   </si>
   <si>
     <t>Applies to ordinary desktop PC and laptops also to equipment of similar hardware structure</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>CCEC-T22-2003 CQC 3114-2015</t>
   </si>
   <si>
     <t>China Quality Certification Center (CQC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-045201-2012-cqc-mark-certification-computers</t>
   </si>
   <si>
     <t>http://www.cqc.com.cn/www/chinese/c/2011-08-02/492784.shtml</t>
   </si>
   <si>
     <t>CQC31-452421-2011. CQC Mark Certification - Server</t>
   </si>
   <si>
     <t>Applies to tower or rack-mounted servers with 1 and 2 processor sockets. Does NOT apply to Bladed Server or Multi-node Systems</t>
-  </si>
-[...1 lines deleted...]
-    <t>Servers</t>
   </si>
   <si>
     <t>CQC3135-2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-452421-2011-cqc-mark-certification-server</t>
   </si>
   <si>
     <t>http://www.cqc.com.cn/www/chinese/c/2011-08-02/492857.shtml</t>
   </si>
   <si>
     <t>CQC31-452611-2011. CQC Mark Certification - Scanners</t>
   </si>
   <si>
     <t>Applies to drum scanners; flatbed scanners; and scanners for film or transparent media.</t>
   </si>
   <si>
     <t>CQC 3134-2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-452611-2011-cqc-mark-certification-scanners</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2019-04-04/492776.shtml</t>
   </si>
@@ -1798,373 +1798,373 @@
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
         <v>25</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
       <c r="O6" t="s">
         <v>58</v>
       </c>
       <c r="P6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>60</v>
       </c>
       <c r="B7" t="s">
         <v>61</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>62</v>
       </c>
       <c r="D7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>2014</v>
       </c>
       <c r="I7">
         <v>2019</v>
       </c>
       <c r="J7" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7"/>
-      <c r="M7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M7"/>
       <c r="N7" t="s">
         <v>26</v>
       </c>
       <c r="O7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>60</v>
       </c>
       <c r="B8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C8" t="s">
-        <v>67</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="E8" t="s">
         <v>33</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>2014</v>
       </c>
       <c r="I8">
         <v>2019</v>
       </c>
       <c r="J8" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
-      <c r="M8"/>
+      <c r="M8" t="s">
+        <v>69</v>
+      </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
       <c r="O8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E9" t="s">
         <v>33</v>
       </c>
       <c r="F9" t="s">
         <v>34</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>2013</v>
       </c>
       <c r="I9">
         <v>2023</v>
       </c>
       <c r="J9" t="s">
         <v>57</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
       <c r="O9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C10" t="s">
         <v>42</v>
       </c>
       <c r="D10" t="s">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
         <v>2003</v>
       </c>
       <c r="I10">
         <v>2012</v>
       </c>
       <c r="J10" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
       <c r="O10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
-        <v>85</v>
+        <v>68</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
         <v>2011</v>
       </c>
       <c r="I11">
         <v>2011</v>
       </c>
       <c r="J11" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
         <v>86</v>
       </c>
       <c r="M11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
       <c r="O11" t="s">
         <v>87</v>
       </c>
       <c r="P11" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>89</v>
       </c>
       <c r="B12" t="s">
         <v>90</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12" t="s">
         <v>51</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>2003</v>
       </c>
       <c r="I12">
         <v>2011</v>
       </c>
       <c r="J12" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
         <v>91</v>
       </c>
       <c r="M12" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
       <c r="O12" t="s">
         <v>92</v>
       </c>
       <c r="P12" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>94</v>
       </c>
       <c r="B13" t="s">
         <v>95</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" t="s">
         <v>51</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>2003</v>
       </c>
       <c r="I13">
         <v>2015</v>
       </c>
       <c r="J13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
         <v>96</v>
       </c>
       <c r="M13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
       <c r="O13" t="s">
         <v>97</v>
       </c>
       <c r="P13" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>99</v>
       </c>
       <c r="B14" t="s">
         <v>100</v>
       </c>
       <c r="C14" t="s">
         <v>101</v>
       </c>
       <c r="D14" t="s">
         <v>102</v>
       </c>
       <c r="E14" t="s">
@@ -2535,319 +2535,319 @@
       </c>
       <c r="M21" t="s">
         <v>130</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
       <c r="O21" t="s">
         <v>144</v>
       </c>
       <c r="P21" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>146</v>
       </c>
       <c r="B22" t="s">
         <v>147</v>
       </c>
       <c r="C22" t="s">
         <v>148</v>
       </c>
       <c r="D22" t="s">
-        <v>85</v>
+        <v>68</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
         <v>2013</v>
       </c>
       <c r="I22">
         <v>2020</v>
       </c>
       <c r="J22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
         <v>149</v>
       </c>
       <c r="M22" t="s">
         <v>150</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
       <c r="O22" t="s">
         <v>151</v>
       </c>
       <c r="P22" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>153</v>
       </c>
       <c r="B23" t="s">
         <v>154</v>
       </c>
       <c r="C23" t="s">
         <v>155</v>
       </c>
       <c r="D23" t="s">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>1994</v>
       </c>
       <c r="I23">
         <v>2020</v>
       </c>
       <c r="J23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
         <v>156</v>
       </c>
       <c r="M23" t="s">
         <v>150</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
       <c r="O23" t="s">
         <v>157</v>
       </c>
       <c r="P23" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>159</v>
       </c>
       <c r="B24" t="s">
         <v>160</v>
       </c>
       <c r="C24" t="s">
         <v>161</v>
       </c>
       <c r="D24" t="s">
-        <v>85</v>
+        <v>68</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>2009</v>
       </c>
       <c r="I24">
         <v>2018</v>
       </c>
       <c r="J24" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
         <v>162</v>
       </c>
       <c r="M24" t="s">
         <v>150</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
       <c r="O24" t="s">
         <v>163</v>
       </c>
       <c r="P24" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>165</v>
       </c>
       <c r="B25" t="s">
         <v>166</v>
       </c>
       <c r="C25" t="s">
         <v>155</v>
       </c>
       <c r="D25" t="s">
         <v>51</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
         <v>2001</v>
       </c>
       <c r="I25">
         <v>2019</v>
       </c>
       <c r="J25" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
         <v>167</v>
       </c>
       <c r="M25" t="s">
         <v>150</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
       <c r="O25" t="s">
         <v>168</v>
       </c>
       <c r="P25" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>170</v>
       </c>
       <c r="B26" t="s">
         <v>171</v>
       </c>
       <c r="C26" t="s">
         <v>161</v>
       </c>
       <c r="D26" t="s">
         <v>172</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>2016</v>
       </c>
       <c r="I26">
         <v>2016</v>
       </c>
       <c r="J26" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
         <v>173</v>
       </c>
       <c r="M26" t="s">
         <v>150</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
       <c r="O26" t="s">
         <v>174</v>
       </c>
       <c r="P26" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>176</v>
       </c>
       <c r="B27" t="s">
         <v>177</v>
       </c>
       <c r="C27" t="s">
         <v>161</v>
       </c>
       <c r="D27" t="s">
         <v>117</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>2004</v>
       </c>
       <c r="I27">
         <v>2014</v>
       </c>
       <c r="J27" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
         <v>178</v>
       </c>
       <c r="M27" t="s">
         <v>150</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
       <c r="O27" t="s">
         <v>179</v>
       </c>
       <c r="P27" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>181</v>
       </c>
       <c r="B28" t="s">
@@ -2997,101 +2997,101 @@
       <c r="B31" t="s">
         <v>194</v>
       </c>
       <c r="C31" t="s">
         <v>42</v>
       </c>
       <c r="D31" t="s">
         <v>51</v>
       </c>
       <c r="E31" t="s">
         <v>33</v>
       </c>
       <c r="F31" t="s">
         <v>34</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
         <v>2010</v>
       </c>
       <c r="I31">
         <v>2015</v>
       </c>
       <c r="J31" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31" t="s">
         <v>52</v>
       </c>
       <c r="M31" t="s">
         <v>46</v>
       </c>
       <c r="N31" t="s">
         <v>26</v>
       </c>
       <c r="O31" t="s">
         <v>195</v>
       </c>
       <c r="P31" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>197</v>
       </c>
       <c r="B32" t="s">
         <v>198</v>
       </c>
       <c r="C32" t="s">
         <v>42</v>
       </c>
       <c r="D32" t="s">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>33</v>
       </c>
       <c r="F32" t="s">
         <v>34</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>2012</v>
       </c>
       <c r="I32">
         <v>2016</v>
       </c>
       <c r="J32" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32" t="s">
         <v>199</v>
       </c>
       <c r="M32" t="s">
         <v>46</v>
       </c>
       <c r="N32" t="s">
         <v>26</v>
       </c>
       <c r="O32" t="s">
         <v>200</v>
       </c>
       <c r="P32" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>202</v>
       </c>
       <c r="B33" t="s">
@@ -3733,51 +3733,51 @@
       <c r="B46" t="s">
         <v>272</v>
       </c>
       <c r="C46" t="s">
         <v>273</v>
       </c>
       <c r="D46" t="s">
         <v>274</v>
       </c>
       <c r="E46" t="s">
         <v>33</v>
       </c>
       <c r="F46" t="s">
         <v>34</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
         <v>2012</v>
       </c>
       <c r="I46">
         <v>2013</v>
       </c>
       <c r="J46" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46" t="s">
         <v>275</v>
       </c>
       <c r="M46" t="s">
         <v>276</v>
       </c>
       <c r="N46" t="s">
         <v>26</v>
       </c>
       <c r="O46" t="s">
         <v>277</v>
       </c>
       <c r="P46" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>279</v>
       </c>
       <c r="B47" t="s">