--- v0 (2025-11-29)
+++ v1 (2026-06-10)
@@ -65,113 +65,113 @@
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/424 of 15 March 2019 laying down ecodesign requirements for servers and data storage products</t>
   </si>
   <si>
-    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
-[...35 lines deleted...]
-  <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.
 This Policy is under review with research underway by the UK government.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
+    <t>Computers, Servers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
     <t>October 2023</t>
   </si>
   <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/617/2020-01-31</t>
   </si>
   <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
+This Policy is under review by the European Commission and is expected to be revised in 2026.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>Servers</t>
+  </si>
+  <si>
+    <t>September 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-servers</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R0424-20210501</t>
+  </si>
+  <si>
     <t>CQC31-452421-2011. CQC Mark Certification - Server</t>
   </si>
   <si>
     <t>Applies to tower or rack-mounted servers with 1 and 2 processor sockets. Does NOT apply to Bladed Server or Multi-node Systems</t>
   </si>
   <si>
     <t>China</t>
-  </si>
-[...1 lines deleted...]
-    <t>Servers</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>CQC3135-2011</t>
   </si>
   <si>
     <t>China Quality Certification Center (CQC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-452421-2011-cqc-mark-certification-server</t>
   </si>
   <si>
     <t>http://www.cqc.com.cn/www/chinese/c/2011-08-02/492857.shtml</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Computer Servers Version 3.0</t>
   </si>
@@ -692,251 +692,251 @@
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
         <v>2014</v>
       </c>
       <c r="I2">
         <v>2019</v>
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="M2"/>
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" t="s">
         <v>29</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>22</v>
       </c>
       <c r="H3">
         <v>2014</v>
       </c>
       <c r="I3">
         <v>2019</v>
       </c>
       <c r="J3" t="s">
         <v>31</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3"/>
-      <c r="M3"/>
+      <c r="M3" t="s">
+        <v>32</v>
+      </c>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D4" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>38</v>
       </c>
       <c r="F4" t="s">
         <v>39</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
       <c r="H4">
         <v>2011</v>
       </c>
       <c r="I4">
         <v>2011</v>
       </c>
       <c r="J4" t="s">
         <v>40</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
         <v>41</v>
       </c>
       <c r="M4" t="s">
         <v>42</v>
       </c>
       <c r="N4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O4" t="s">
         <v>43</v>
       </c>
       <c r="P4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" t="s">
         <v>47</v>
       </c>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>39</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
         <v>2013</v>
       </c>
       <c r="I5">
         <v>2020</v>
       </c>
       <c r="J5" t="s">
         <v>40</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
         <v>48</v>
       </c>
       <c r="M5" t="s">
         <v>49</v>
       </c>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O5" t="s">
         <v>50</v>
       </c>
       <c r="P5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>52</v>
       </c>
       <c r="B6" t="s">
         <v>53</v>
       </c>
       <c r="C6" t="s">
         <v>54</v>
       </c>
       <c r="D6" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>38</v>
       </c>
       <c r="F6" t="s">
         <v>39</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
         <v>2009</v>
       </c>
       <c r="I6">
         <v>2018</v>
       </c>
       <c r="J6" t="s">
         <v>40</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
         <v>55</v>
       </c>
       <c r="M6" t="s">
         <v>49</v>
       </c>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
         <v>56</v>
       </c>
       <c r="P6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>58</v>
       </c>
       <c r="B7" t="s">
         <v>59</v>
       </c>
       <c r="C7" t="s">
         <v>60</v>
       </c>
       <c r="D7" t="s">
         <v>61</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">