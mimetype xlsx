--- v1 (2026-03-05)
+++ v2 (2026-08-15)
@@ -12,134 +12,158 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
     <t>ISIRI 10672, Amendment No.1-Technical Specifications and Test Methods for Energy Consumption and Energy Labeling Instructions</t>
   </si>
   <si>
     <t>Electric Household Vaccum cleaner</t>
   </si>
   <si>
     <t>Iran</t>
   </si>
   <si>
-    <t>Vacuum Cleaners</t>
-[...4 lines deleted...]
-  <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>NS 5635 (2001)</t>
   </si>
   <si>
     <t>Institute of Standards and Industrial Research of Iran (ISIRI)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/isiri-10672-amendment-no1-technical-specifications-and-test-methods-energy-consumption-and</t>
   </si>
   <si>
     <t>http://isiri.gov.ir/portal/home/?135546/%D8%A7%D8%B7%D9%84%D8%A7%D8%B9%D8%A7%D8%AA-%D9%85%D8%B1%D8%A8%D9%88%D8%B7-%D8%A8%D9%87-%D8%A7%D8%B3%D8%AA%D8%A7%D9%86%D8%AF%D8%A7%D8%B1%D8%AF%D9%87%D8%A7%DB%8C-%D8%A8%D8%B1%DA%86%D8%B3%D8%A8-%D8%A7%D9%86%D8%B1%DA%98%</t>
   </si>
   <si>
     <t>Regulation on Energy Efficiency Requirements for Mass-Produced Systems, Vehicles, and Appliances</t>
   </si>
   <si>
     <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>Electricity, Other Solid Fuel</t>
   </si>
@@ -482,71 +506,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P3"/>
+  <dimension ref="A1:P4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="148.535" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="167.388" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="245.226" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -562,144 +586,192 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2017</v>
+      </c>
+      <c r="I2">
+        <v>2023</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
-[...5 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="N2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="D3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="G3" t="s">
         <v>32</v>
       </c>
-      <c r="D3" t="s">
+      <c r="H3">
+        <v>2012</v>
+      </c>
+      <c r="I3">
+        <v>2014</v>
+      </c>
+      <c r="J3" t="s">
         <v>33</v>
       </c>
-      <c r="E3" t="s">
-[...5 lines deleted...]
-      <c r="G3" t="s">
+      <c r="K3" t="s">
         <v>22</v>
       </c>
-      <c r="H3">
+      <c r="L3" t="s">
+        <v>34</v>
+      </c>
+      <c r="M3" t="s">
+        <v>35</v>
+      </c>
+      <c r="N3" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" t="s">
+        <v>36</v>
+      </c>
+      <c r="P3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4" t="s">
+        <v>41</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H4">
         <v>2017</v>
       </c>
-      <c r="I3">
+      <c r="I4">
         <v>2021</v>
       </c>
-      <c r="J3" t="s">
-[...18 lines deleted...]
-        <v>40</v>
+      <c r="J4" t="s">
+        <v>42</v>
+      </c>
+      <c r="K4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P4" t="s">
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">