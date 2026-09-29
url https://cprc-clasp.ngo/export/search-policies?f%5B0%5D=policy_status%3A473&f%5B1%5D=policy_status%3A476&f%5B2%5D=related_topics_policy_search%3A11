--- v0 (2026-06-27)
+++ v1 (2026-09-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -355,50 +355,74 @@
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CBB0E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 38383-2019 The minimum allowable values of the energy, water consumption, and grades for dishwashers</t>
   </si>
   <si>
     <t>This policy covers dishwashers.</t>
   </si>
   <si>
     <t>Dishwashers</t>
   </si>
   <si>
     <t>Electricity, Water</t>
   </si>
   <si>
     <t>GB/T 20290-2016; QB/T 1520-2013</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38383-2019-minimum-allowable-values-energy-water-consumption-and-grades-dishwashers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9A0A4FA998CCD4A5E05397BE0A0AD02D</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Standard NOM-016-ENER-2016 - Three Phase Motors</t>
   </si>
   <si>
     <t>Standard NOM-016-ENER-2016 applies to alternating current, three-phase, induction, squirrel cage type electric motors, with a rated output of 0.746 kW to 373 kW, with nominal electrical voltage up to 600 V, open or closed, single frequency (speed of rotation on the motor shaft or shaft) of rotation, horizontal mounting position or vertical, air-cooled and continuous regime, marketed in national territory.</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>3-Phase Motors</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>NOM-008-SCFI /  NOM-106-SCFI-2000</t>
   </si>
   <si>
     <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/standard-nom-016-ener-2016-three-phase-motors</t>
   </si>
@@ -729,62 +753,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P14"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="970.763" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="96.691" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="143.822" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1415,78 +1439,126 @@
       </c>
       <c r="P13" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>113</v>
       </c>
       <c r="B14" t="s">
         <v>114</v>
       </c>
       <c r="C14" t="s">
         <v>115</v>
       </c>
       <c r="D14" t="s">
         <v>116</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H14">
-        <v>2010</v>
+        <v>2026</v>
       </c>
       <c r="I14">
-        <v>2016</v>
+        <v>2026</v>
       </c>
       <c r="J14" t="s">
         <v>117</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
-      <c r="L14" t="s">
+      <c r="L14"/>
+      <c r="M14" t="s">
         <v>118</v>
       </c>
-      <c r="M14" t="s">
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+      <c r="O14" t="s">
         <v>119</v>
       </c>
-      <c r="N14" t="s">
+      <c r="P14" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" t="s">
+        <v>121</v>
+      </c>
+      <c r="B15" t="s">
+        <v>122</v>
+      </c>
+      <c r="C15" t="s">
+        <v>123</v>
+      </c>
+      <c r="D15" t="s">
+        <v>124</v>
+      </c>
+      <c r="E15" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" t="s">
+        <v>21</v>
+      </c>
+      <c r="G15" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15">
+        <v>2010</v>
+      </c>
+      <c r="I15">
+        <v>2016</v>
+      </c>
+      <c r="J15" t="s">
+        <v>125</v>
+      </c>
+      <c r="K15" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15" t="s">
+        <v>126</v>
+      </c>
+      <c r="M15" t="s">
+        <v>127</v>
+      </c>
+      <c r="N15" t="s">
         <v>66</v>
       </c>
-      <c r="O14" t="s">
-[...3 lines deleted...]
-        <v>121</v>
+      <c r="O15" t="s">
+        <v>128</v>
+      </c>
+      <c r="P15" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">