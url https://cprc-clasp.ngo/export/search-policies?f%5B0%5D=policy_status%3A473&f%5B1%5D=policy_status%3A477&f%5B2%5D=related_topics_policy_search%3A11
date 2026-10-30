--- v2 (2026-08-19)
+++ v3 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="304">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="312">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -850,50 +850,74 @@
     <t>https://simebtke.esdm.go.id/sinergi/assets/content/20210924123008_103KEK07DJE2021_STANDAR_KINERJA_MINIMUM_DAN_LABEL_TANDA_HEMAT_ENERGI_UNTUK_PERALATAN_PEMANFAATAN_ENERGI_PENGONDISI_UDARA.pdf</t>
   </si>
   <si>
     <t>NOM-014-ENER-2004</t>
   </si>
   <si>
     <t>Standards NOM-014-ENER-2004 applies to single-phase squirrel cage air-cooled induction AC motors with a rated output of 0.180 kW to 1.500 kW, with single rotation frequency, 2, 4 or 6 poles, split phase or capacitor start, open or closed.</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>1-Phase Motors</t>
   </si>
   <si>
     <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nom-014-ener-2004</t>
   </si>
   <si>
     <t>http://dof.gob.mx/nota_detalle.php?codigo=4919668&amp;fecha=19/04/2005</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Standard NOM-004-ENER-2014 - Domestic Water Pumps</t>
   </si>
   <si>
     <t>This policy covers labeling and minimum efficiency requirements for residential water pumps and residential water motor pumps (using single-phase squirrel-cage induction motors), respectively, and the test methods for verifying compliance therewith. Standard NOM-004-ENER-2014 applies to clean-water pumps and motor pumps with a power rating of 0.187 kW to 0.746 kW.</t>
   </si>
   <si>
     <t>Pumps Other</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>NOM-004-ENER-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/standard-nom-004-ener-2014-domestic-water-pumps</t>
   </si>
   <si>
     <t>http://dof.gob.mx/nota_detalle.php?codigo=5361894&amp;fecha=30/09/2014</t>
   </si>
   <si>
     <t>Standard NOM-011-ENER-2006 - Air Conditioners</t>
   </si>
@@ -1317,51 +1341,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P44"/>
+  <dimension ref="A1:P45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="792.664" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="359.769" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3207,330 +3231,378 @@
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38"/>
       <c r="M38" t="s">
         <v>260</v>
       </c>
       <c r="N38" t="s">
         <v>261</v>
       </c>
       <c r="O38" t="s">
         <v>262</v>
       </c>
       <c r="P38" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>264</v>
       </c>
       <c r="B39" t="s">
         <v>265</v>
       </c>
       <c r="C39" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="D39" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>187</v>
+        <v>21</v>
       </c>
       <c r="G39" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="H39">
-        <v>1994</v>
+        <v>2026</v>
       </c>
       <c r="I39">
-        <v>2014</v>
+        <v>2026</v>
       </c>
       <c r="J39" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
-      <c r="L39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L39"/>
       <c r="M39" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="P39" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B40" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C40" t="s">
         <v>258</v>
       </c>
       <c r="D40" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>187</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
-        <v>2002</v>
+        <v>1994</v>
       </c>
       <c r="I40">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="J40" t="s">
-        <v>224</v>
+        <v>275</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="M40" t="s">
         <v>260</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="P40" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B41" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C41" t="s">
-        <v>279</v>
+        <v>258</v>
       </c>
       <c r="D41" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>21</v>
+        <v>187</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
-        <v>2010</v>
+        <v>2002</v>
       </c>
       <c r="I41">
-        <v>2019</v>
+        <v>2007</v>
       </c>
       <c r="J41" t="s">
-        <v>281</v>
+        <v>224</v>
       </c>
       <c r="K41" t="s">
+        <v>24</v>
+      </c>
+      <c r="L41" t="s">
         <v>282</v>
       </c>
-      <c r="L41"/>
       <c r="M41" t="s">
+        <v>260</v>
+      </c>
+      <c r="N41" t="s">
+        <v>27</v>
+      </c>
+      <c r="O41" t="s">
         <v>283</v>
       </c>
-      <c r="N41" t="s">
-[...2 lines deleted...]
-      <c r="O41" t="s">
+      <c r="P41" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>285</v>
+      </c>
+      <c r="B42" t="s">
         <v>286</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>287</v>
       </c>
-      <c r="C42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" t="s">
-        <v>68</v>
+        <v>288</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H42">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="I42">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="J42" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="K42" t="s">
-        <v>24</v>
+        <v>290</v>
       </c>
       <c r="L42"/>
       <c r="M42" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="P42" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="B43" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="C43" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="D43" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>21</v>
       </c>
       <c r="G43" t="s">
-        <v>188</v>
+        <v>52</v>
       </c>
       <c r="H43">
-        <v>2004</v>
-[...1 lines deleted...]
-      <c r="I43"/>
+        <v>2012</v>
+      </c>
+      <c r="I43">
+        <v>2015</v>
+      </c>
       <c r="J43" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
-      <c r="L43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L43"/>
       <c r="M43" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
         <v>297</v>
       </c>
       <c r="P43" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>299</v>
       </c>
       <c r="B44" t="s">
         <v>300</v>
       </c>
       <c r="C44" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="D44" t="s">
-        <v>301</v>
+        <v>115</v>
       </c>
       <c r="E44" t="s">
-        <v>106</v>
+        <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>21</v>
       </c>
       <c r="G44" t="s">
-        <v>107</v>
+        <v>188</v>
       </c>
       <c r="H44">
-        <v>2014</v>
+        <v>2004</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
-      <c r="L44"/>
+      <c r="L44" t="s">
+        <v>303</v>
+      </c>
       <c r="M44" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
+        <v>305</v>
+      </c>
+      <c r="P44" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16">
+      <c r="A45" t="s">
+        <v>307</v>
+      </c>
+      <c r="B45" t="s">
+        <v>308</v>
+      </c>
+      <c r="C45" t="s">
+        <v>301</v>
+      </c>
+      <c r="D45" t="s">
+        <v>309</v>
+      </c>
+      <c r="E45" t="s">
+        <v>106</v>
+      </c>
+      <c r="F45" t="s">
+        <v>21</v>
+      </c>
+      <c r="G45" t="s">
+        <v>107</v>
+      </c>
+      <c r="H45">
+        <v>2014</v>
+      </c>
+      <c r="I45"/>
+      <c r="J45" t="s">
         <v>302</v>
       </c>
-      <c r="P44" t="s">
-        <v>303</v>
+      <c r="K45" t="s">
+        <v>24</v>
+      </c>
+      <c r="L45"/>
+      <c r="M45" t="s">
+        <v>304</v>
+      </c>
+      <c r="N45" t="s">
+        <v>27</v>
+      </c>
+      <c r="O45" t="s">
+        <v>310</v>
+      </c>
+      <c r="P45" t="s">
+        <v>311</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">