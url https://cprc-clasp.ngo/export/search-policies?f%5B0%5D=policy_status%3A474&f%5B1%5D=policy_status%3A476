--- v0 (2026-01-28)
+++ v1 (2026-05-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -197,63 +197,81 @@
   <si>
     <t>Applies to motor-driven compressor type refrigerators that are for household use including those whose volume is bigger than 500L; also applies to wine coolers and built-in type refrigerating appliances.</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Refrigerators-Freezers</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>GB/T 2828.1; GB/T 2829; GB/T 8059; IEC 62552-1; IEC 62552-2; IEC 62552-3</t>
   </si>
   <si>
     <t>The Standardization Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-120212-2015-maximum-allowable-values-energy-consumption-and-energy-efficiency-grade</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D8094FD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
+    <t>GB 12021.4-2013 The maximum allowable values of the energy water consumption and grades for household electric washing machines</t>
+  </si>
+  <si>
+    <t>Applies to household electric washing machines with washing capacity no larger than 13kg. Does NOT apply to washing machines with rated wash capacity below 1.0kg or single tub washing machines without centrifugal drying functions; Does NOT apply to agitator-type washing machines. For washing and drying machines; only washing functions will be assessed.</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>GB/T 4288 2008 GB 12021.4-2013</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-120214-2013-maximum-allowable-values-energy-water-consumption-and-grades-household</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6BED3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
     <t>GB 20943-2013 Minimum allowable values of energy efficiency and evaluating values of energy conservation for single voltage external AC-DC and AC-AC power supplies</t>
   </si>
   <si>
     <t>Applies to external power supplies which convert AC current with 220V and 50Hz to single voltage DC -no higher than 36V- or single voltage AC -no higher than 36V- current.It applies to products with rated output power no larger than 250W. Does NOT apply to DC-DC transformer.</t>
   </si>
   <si>
     <t>Revised, To Be Superseded</t>
   </si>
   <si>
     <t>GB 20943-2013</t>
-  </si>
-[...1 lines deleted...]
-    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-20943-2013-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E686D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 26969-2011 Minimum allowable values of energy efficiency and energy efficiency grades for domestic solar water heating systems</t>
   </si>
   <si>
     <t>Applies to solar water heaters with volume less than 0.6 cubic meters.</t>
   </si>
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
@@ -734,51 +752,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:P14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="970.763" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="96.691" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="143.822" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1015,431 +1033,481 @@
       </c>
       <c r="M5" t="s">
         <v>57</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
       <c r="O5" t="s">
         <v>58</v>
       </c>
       <c r="P5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>60</v>
       </c>
       <c r="B6" t="s">
         <v>61</v>
       </c>
       <c r="C6" t="s">
         <v>53</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="H6">
-        <v>2007</v>
+        <v>1989</v>
       </c>
       <c r="I6">
         <v>2013</v>
       </c>
       <c r="J6" t="s">
         <v>55</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
         <v>63</v>
       </c>
       <c r="M6" t="s">
         <v>64</v>
       </c>
       <c r="N6" t="s">
+        <v>26</v>
+      </c>
+      <c r="O6" t="s">
         <v>65</v>
       </c>
-      <c r="O6" t="s">
+      <c r="P6" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B7" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="C7" t="s">
         <v>53</v>
       </c>
       <c r="D7" t="s">
-        <v>70</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="H7">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="I7">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="J7" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="K7" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="M7" t="s">
         <v>64</v>
       </c>
       <c r="N7" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="O7" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="P7" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B8" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C8" t="s">
         <v>53</v>
       </c>
       <c r="D8" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8">
+        <v>2011</v>
+      </c>
+      <c r="I8">
+        <v>2012</v>
+      </c>
+      <c r="J8" t="s">
+        <v>77</v>
+      </c>
+      <c r="K8" t="s">
+        <v>78</v>
+      </c>
+      <c r="L8" t="s">
         <v>79</v>
-      </c>
-[...13 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M8" t="s">
         <v>64</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
       <c r="O8" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="P8" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B9" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C9" t="s">
         <v>53</v>
       </c>
       <c r="D9" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="H9">
-        <v>2008</v>
+        <v>2014</v>
       </c>
       <c r="I9">
         <v>2015</v>
       </c>
       <c r="J9" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="K9" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="L9" t="s">
         <v>87</v>
       </c>
       <c r="M9" t="s">
         <v>64</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
       <c r="O9" t="s">
         <v>88</v>
       </c>
       <c r="P9" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>90</v>
       </c>
       <c r="B10" t="s">
         <v>91</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>92</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="H10">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2008</v>
+      </c>
+      <c r="I10">
+        <v>2015</v>
+      </c>
       <c r="J10" t="s">
+        <v>77</v>
+      </c>
+      <c r="K10" t="s">
+        <v>86</v>
+      </c>
+      <c r="L10" t="s">
         <v>93</v>
       </c>
-      <c r="K10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M10" t="s">
-        <v>95</v>
+        <v>64</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
       <c r="O10" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="P10" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B11" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C11" t="s">
         <v>53</v>
       </c>
       <c r="D11" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="H11">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="K11" t="s">
+        <v>24</v>
+      </c>
+      <c r="L11" t="s">
+        <v>100</v>
+      </c>
+      <c r="M11" t="s">
         <v>101</v>
       </c>
-      <c r="L11" t="s">
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+      <c r="O11" t="s">
         <v>102</v>
       </c>
-      <c r="M11" t="s">
-[...2 lines deleted...]
-      <c r="N11" t="s">
+      <c r="P11" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B12" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C12" t="s">
         <v>53</v>
       </c>
       <c r="D12" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>109</v>
+        <v>85</v>
       </c>
       <c r="H12">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="K12" t="s">
+        <v>107</v>
+      </c>
+      <c r="L12" t="s">
+        <v>108</v>
+      </c>
+      <c r="M12" t="s">
+        <v>101</v>
+      </c>
+      <c r="N12" t="s">
+        <v>109</v>
+      </c>
+      <c r="O12" t="s">
         <v>110</v>
       </c>
-      <c r="L12" t="s">
+      <c r="P12" t="s">
         <v>111</v>
-      </c>
-[...10 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B13" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C13" t="s">
-        <v>117</v>
+        <v>53</v>
       </c>
       <c r="D13" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
+        <v>115</v>
+      </c>
+      <c r="H13">
+        <v>2019</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K13" t="s">
+        <v>116</v>
+      </c>
+      <c r="L13" t="s">
+        <v>117</v>
+      </c>
+      <c r="M13" t="s">
+        <v>101</v>
+      </c>
+      <c r="N13" t="s">
+        <v>118</v>
+      </c>
+      <c r="O13" t="s">
+        <v>119</v>
+      </c>
+      <c r="P13" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" t="s">
+        <v>121</v>
+      </c>
+      <c r="B14" t="s">
+        <v>122</v>
+      </c>
+      <c r="C14" t="s">
+        <v>123</v>
+      </c>
+      <c r="D14" t="s">
+        <v>124</v>
+      </c>
+      <c r="E14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" t="s">
         <v>22</v>
       </c>
-      <c r="H13">
+      <c r="H14">
         <v>2010</v>
       </c>
-      <c r="I13">
+      <c r="I14">
         <v>2016</v>
       </c>
-      <c r="J13" t="s">
-[...2 lines deleted...]
-      <c r="K13" t="s">
+      <c r="J14" t="s">
+        <v>125</v>
+      </c>
+      <c r="K14" t="s">
         <v>24</v>
       </c>
-      <c r="L13" t="s">
-[...12 lines deleted...]
-        <v>123</v>
+      <c r="L14" t="s">
+        <v>126</v>
+      </c>
+      <c r="M14" t="s">
+        <v>127</v>
+      </c>
+      <c r="N14" t="s">
+        <v>71</v>
+      </c>
+      <c r="O14" t="s">
+        <v>128</v>
+      </c>
+      <c r="P14" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">