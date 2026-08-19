--- v0 (2026-01-28)
+++ v1 (2026-08-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="293">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -147,71 +147,71 @@
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-12016-energy-efficiency-label-requirements-air-conditioners-part-1-room-air</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14491</t>
   </si>
   <si>
     <t>3795-2/2017 Energy Efficiency Label Requirements For Air Conditioners Part 2: Variable Capacity Room Air Conditioner (Window-Split) with Variable Speed Compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with variable speed compressors.</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-22017-energy-efficiency-label-requirements-air-conditioners-part-2-variable-capacity</t>
   </si>
   <si>
     <t>http://eos.org.eg/en/standard/14613</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
   </si>
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
   </si>
   <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
@@ -233,129 +233,174 @@
   <si>
     <t>Non-Directional lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) 2025/2052 of 13 October 2025  laying down ecodesign requirements for external power supplies, wireless chargers, wireless charging pads, battery chargers for portable batteries of general use and USB Type-C cables</t>
-[...57 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Clothes Dryers</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>Electricity, Gas</t>
+  </si>
+  <si>
+    <t>EN 61121</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) 2025/2052 of 13 October 2025  laying down ecodesign requirements for external power supplies, wireless chargers, wireless charging pads, battery chargers for portable batteries of general use and USB Type-C cables</t>
+  </si>
+  <si>
+    <t>Laying down ecodesign requirements for external power supplies, wireless chargers, wireless charging pads, battery chargers for portable batteries of general use and USB Type-C cables.
+This policy applies from the 14th December 2028, repealing Commission Regulation (EU) 2019/1782.</t>
+  </si>
+  <si>
+    <t>Europe, European Union</t>
+  </si>
+  <si>
+    <t>Battery Chargers, External Power Supply</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>87 FR 51221</t>
+  </si>
+  <si>
+    <t>European Commission</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20252052-13-october-2025-laying-down-ecodesign-requirements</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32025R2052&amp;qid=1763999035842</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
+  </si>
+  <si>
+    <t>Europe, United Kingdom</t>
+  </si>
+  <si>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
+  </si>
+  <si>
+    <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
+  </si>
+  <si>
+    <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
+  </si>
+  <si>
+    <t>Pumps</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Entered into force, New, Superseded</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Domestic Liquefied Petroleum Gas Stove</t>
   </si>
   <si>
     <t>This policy specifies energy consumption standards for star labeled domestic liquefied petroleum gas stove for household use. The domestic gas stove means domestic gas burning appliance with metallic bodies with or without toughened glass top, consisting of single or multiple burners, injector jets, gas taps, burner pan supports, piping and fitting intended for use with liquefied petroleum gas at 30 grams-force per square centimetre (gf/cm2) gas inlet pressure.</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>LPG Stoves</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>LPG</t>
   </si>
   <si>
     <t>IS 4246:2002
 ,   
@@ -502,102 +547,121 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-24849-2017-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D817BCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 29143-2012 Minimum allowable values of energy efficiency and energy efficiency grades of ballasts for electrodeless fluorescent lamps</t>
   </si>
   <si>
     <t>This policy applies to out-coupling electrodeless ballasts which have rated power between 30W and 400W, use 220V and 50Hz AC power supply and are used for fluorescent lamps.</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>GB 29143</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-29143-2012-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E62ED3A7E05397BE0A0AB82A</t>
   </si>
   <si>
+    <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades for crystalline silicon photovoltaic modules and inverters</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, minimum allowable values of energy efficiency, and the test and calculation methods for crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters.
+This standard applies to terrestrial n-type crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters, where grid-connected photovoltaic inverters comprise central inverters, string inverters, and the grid-connected inverter portion of pre-assembled integrated photovoltaic inverter units.</t>
+  </si>
+  <si>
+    <t>Solar Energy Kits</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?mode=p&amp;id=WSQmieH%2F%2FXI%3D</t>
+  </si>
+  <si>
     <t>GB 36893-2018 Minimum allowable values of the energy efficiency and energy efficiency grades for air cleaners</t>
   </si>
   <si>
     <t>This policy covers air cleaners.</t>
   </si>
   <si>
     <t>Air Cleaners</t>
   </si>
   <si>
     <t>GB/T 18801-2015; GB/T 18883-2002</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-36893-2018-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-air</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=7AC3075CD358B4B1E05397BE0A0AC4DE</t>
   </si>
   <si>
     <t>GB 39177-2020 Minimum allowable values of energy efficiency and energy efficiency grades for electric pressure cookers</t>
   </si>
   <si>
     <t>MEPS for electric pressure cookers</t>
   </si>
   <si>
     <t>Kitchen</t>
   </si>
   <si>
     <t>GB 39177-2020</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-39177-2020-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=AB2CA7A65EF23FD1E05397BE0A0A98CA</t>
   </si>
   <si>
     <t>Guide on Minimum Energy Performance Standard (Meps) Requirement for Washing Machine (Amendment 1)</t>
   </si>
   <si>
     <t>This guide specifies minimum energy performance standard (MEPS) and energy labeling requirements of washing machines for households use, with or without heating devices utilizing cold and/or hot water supply.</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>Washing Machines</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>New, Superseded</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>IEC 60456: 2010, MS IEC 60456: 2012</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standard-meps-requirement-washing-machine-amendment-1</t>
   </si>
   <si>
     <t>https://www.st.gov.my/en/contents/files/download/95/Guide_on_MEPS_for_Washing_Machine.pdf</t>
   </si>
   <si>
     <t>Guide On Minimum Energy Performance Standard Requirements for Air Conditioner with Cooling Capacity ≤ 7.1kw</t>
   </si>
   <si>
     <t>This guide specifies the minimum energy performance standard (MEPS) and energy labeling requirements for single-phase non-ducted single split wall mounted type vapour compression air conditioners with cooling capacity up to 7.1 kW.</t>
   </si>
@@ -1283,73 +1347,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P42"/>
+  <dimension ref="A1:P45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="792.664" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="359.769" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1755,1654 +1819,1792 @@
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>26</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>69</v>
       </c>
       <c r="P9" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>71</v>
       </c>
       <c r="B10" t="s">
         <v>72</v>
       </c>
       <c r="C10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="H10">
-        <v>2025</v>
+        <v>2017</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
+        <v>23</v>
+      </c>
+      <c r="K10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" t="s">
+        <v>75</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
         <v>76</v>
       </c>
-      <c r="K10" t="s">
-[...2 lines deleted...]
-      <c r="L10" t="s">
+      <c r="P10" t="s">
         <v>77</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" t="s">
+        <v>79</v>
+      </c>
+      <c r="C11" t="s">
+        <v>80</v>
+      </c>
+      <c r="D11" t="s">
         <v>81</v>
       </c>
-      <c r="B11" t="s">
+      <c r="E11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" t="s">
+        <v>33</v>
+      </c>
+      <c r="G11" t="s">
+        <v>34</v>
+      </c>
+      <c r="H11">
+        <v>1995</v>
+      </c>
+      <c r="I11">
+        <v>2012</v>
+      </c>
+      <c r="J11" t="s">
         <v>82</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="K11" t="s">
         <v>83</v>
       </c>
-      <c r="E11" t="s">
+      <c r="L11" t="s">
         <v>84</v>
       </c>
-      <c r="F11" t="s">
-[...2 lines deleted...]
-      <c r="G11" t="s">
+      <c r="M11"/>
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" t="s">
         <v>85</v>
       </c>
-      <c r="H11">
-[...9 lines deleted...]
-      <c r="L11" t="s">
+      <c r="P11" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>87</v>
+      </c>
+      <c r="B12" t="s">
+        <v>88</v>
+      </c>
+      <c r="C12" t="s">
+        <v>89</v>
+      </c>
+      <c r="D12" t="s">
         <v>90</v>
-      </c>
-[...7 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>52</v>
+        <v>91</v>
       </c>
       <c r="H12">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
         <v>93</v>
       </c>
       <c r="M12" t="s">
         <v>94</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
         <v>95</v>
       </c>
       <c r="P12" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>97</v>
       </c>
       <c r="B13" t="s">
         <v>98</v>
       </c>
       <c r="C13" t="s">
         <v>99</v>
       </c>
       <c r="D13" t="s">
-        <v>100</v>
+        <v>81</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="H13">
-        <v>2025</v>
+        <v>2012</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K13" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O13" t="s">
+        <v>101</v>
+      </c>
+      <c r="P13" t="s">
         <v>102</v>
-      </c>
-[...16 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="B14" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="C14" t="s">
-        <v>111</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>106</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>52</v>
+        <v>107</v>
       </c>
       <c r="H14">
-        <v>1989</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I14"/>
       <c r="J14" t="s">
-        <v>113</v>
+        <v>23</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="M14" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="P14" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="B15" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="C15" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D15" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>52</v>
+        <v>116</v>
       </c>
       <c r="H15">
-        <v>1989</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="I15"/>
       <c r="J15" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
+        <v>118</v>
       </c>
       <c r="L15" t="s">
+        <v>119</v>
+      </c>
+      <c r="M15" t="s">
+        <v>120</v>
+      </c>
+      <c r="N15" t="s">
         <v>121</v>
       </c>
-      <c r="M15" t="s">
+      <c r="O15" t="s">
         <v>122</v>
       </c>
-      <c r="N15" t="s">
-[...2 lines deleted...]
-      <c r="O15" t="s">
+      <c r="P15" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>124</v>
+      </c>
+      <c r="B16" t="s">
         <v>125</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="D16" t="s">
         <v>127</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>52</v>
       </c>
       <c r="H16">
-        <v>2000</v>
+        <v>1989</v>
       </c>
       <c r="I16">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="J16" t="s">
-        <v>113</v>
+        <v>128</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M16" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="P16" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C17" t="s">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="D17" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>52</v>
       </c>
       <c r="H17">
-        <v>2005</v>
+        <v>1989</v>
       </c>
       <c r="I17">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="J17" t="s">
-        <v>113</v>
+        <v>128</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="M17" t="s">
-        <v>122</v>
+        <v>137</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="P17" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B18" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C18" t="s">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="D18" t="s">
-        <v>127</v>
+        <v>142</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>52</v>
       </c>
       <c r="H18">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="I18">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="J18" t="s">
-        <v>113</v>
+        <v>128</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="M18" t="s">
-        <v>122</v>
+        <v>137</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="P18" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B19" t="s">
+        <v>147</v>
+      </c>
+      <c r="C19" t="s">
+        <v>126</v>
+      </c>
+      <c r="D19" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>52</v>
       </c>
       <c r="H19">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="I19">
-        <v>2014</v>
+        <v>2004</v>
       </c>
       <c r="J19" t="s">
-        <v>113</v>
+        <v>128</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="M19" t="s">
-        <v>122</v>
+        <v>137</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="P19" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B20" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="C20" t="s">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="D20" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>52</v>
       </c>
       <c r="H20">
-        <v>2010</v>
+        <v>2005</v>
       </c>
       <c r="I20">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="J20" t="s">
-        <v>113</v>
+        <v>128</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="M20" t="s">
-        <v>122</v>
+        <v>137</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="P20" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B21" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C21" t="s">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="D21" t="s">
-        <v>127</v>
+        <v>158</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>52</v>
       </c>
       <c r="H21">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="I21">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="J21" t="s">
-        <v>155</v>
+        <v>128</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="M21" t="s">
-        <v>122</v>
+        <v>137</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="P21" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B22" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C22" t="s">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="D22" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>52</v>
       </c>
       <c r="H22">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I22"/>
+        <v>2010</v>
+      </c>
+      <c r="I22">
+        <v>2017</v>
+      </c>
       <c r="J22" t="s">
-        <v>113</v>
+        <v>128</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="M22" t="s">
-        <v>163</v>
+        <v>137</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="P22" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C23" t="s">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="D23" t="s">
-        <v>168</v>
+        <v>142</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>52</v>
       </c>
       <c r="H23">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I23"/>
+        <v>2000</v>
+      </c>
+      <c r="I23">
+        <v>2012</v>
+      </c>
       <c r="J23" t="s">
-        <v>113</v>
+        <v>170</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="M23" t="s">
-        <v>115</v>
+        <v>137</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="P23" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B24" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C24" t="s">
-        <v>174</v>
+        <v>126</v>
       </c>
       <c r="D24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G24" t="s">
-        <v>177</v>
+        <v>116</v>
       </c>
       <c r="H24">
-        <v>2018</v>
+        <v>2026</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
         <v>178</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
-      <c r="L24" t="s">
+      <c r="L24"/>
+      <c r="M24" t="s">
+        <v>130</v>
+      </c>
+      <c r="N24" t="s">
+        <v>27</v>
+      </c>
+      <c r="O24" t="s">
         <v>179</v>
       </c>
-      <c r="M24" t="s">
+      <c r="P24" t="s">
         <v>180</v>
-      </c>
-[...7 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>181</v>
+      </c>
+      <c r="B25" t="s">
+        <v>182</v>
+      </c>
+      <c r="C25" t="s">
+        <v>126</v>
+      </c>
+      <c r="D25" t="s">
         <v>183</v>
       </c>
-      <c r="B25" t="s">
+      <c r="E25" t="s">
+        <v>20</v>
+      </c>
+      <c r="F25" t="s">
+        <v>21</v>
+      </c>
+      <c r="G25" t="s">
+        <v>52</v>
+      </c>
+      <c r="H25">
+        <v>2018</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25" t="s">
+        <v>128</v>
+      </c>
+      <c r="K25" t="s">
+        <v>24</v>
+      </c>
+      <c r="L25" t="s">
         <v>184</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="M25" t="s">
         <v>185</v>
       </c>
-      <c r="E25" t="s">
-[...20 lines deleted...]
-      <c r="L25" t="s">
+      <c r="N25" t="s">
+        <v>27</v>
+      </c>
+      <c r="O25" t="s">
         <v>186</v>
       </c>
-      <c r="M25" t="s">
-[...5 lines deleted...]
-      <c r="O25" t="s">
+      <c r="P25" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>188</v>
+      </c>
+      <c r="B26" t="s">
         <v>189</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
+        <v>126</v>
+      </c>
+      <c r="D26" t="s">
         <v>190</v>
       </c>
-      <c r="C26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>176</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>177</v>
+        <v>52</v>
       </c>
       <c r="H26">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>178</v>
+        <v>128</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
         <v>191</v>
       </c>
       <c r="M26" t="s">
-        <v>180</v>
+        <v>130</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
         <v>192</v>
       </c>
       <c r="P26" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>194</v>
       </c>
       <c r="B27" t="s">
         <v>195</v>
       </c>
       <c r="C27" t="s">
-        <v>174</v>
+        <v>196</v>
       </c>
       <c r="D27" t="s">
-        <v>149</v>
+        <v>197</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G27" t="s">
-        <v>177</v>
+        <v>198</v>
       </c>
       <c r="H27">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>178</v>
+        <v>199</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="M27" t="s">
-        <v>180</v>
+        <v>201</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="P27" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="B28" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="C28" t="s">
-        <v>174</v>
+        <v>196</v>
       </c>
       <c r="D28" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2015</v>
       </c>
       <c r="I28">
         <v>2018</v>
       </c>
       <c r="J28" t="s">
-        <v>178</v>
+        <v>199</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="M28" t="s">
-        <v>180</v>
+        <v>201</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="P28" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B29" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="C29" t="s">
-        <v>174</v>
+        <v>196</v>
       </c>
       <c r="D29" t="s">
-        <v>68</v>
+        <v>135</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G29" t="s">
-        <v>34</v>
+        <v>198</v>
       </c>
       <c r="H29">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I29"/>
       <c r="J29" t="s">
-        <v>178</v>
+        <v>199</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="M29" t="s">
-        <v>180</v>
+        <v>201</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="P29" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="B30" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="C30" t="s">
-        <v>212</v>
+        <v>196</v>
       </c>
       <c r="D30" t="s">
-        <v>213</v>
+        <v>164</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>33</v>
+        <v>177</v>
       </c>
       <c r="G30" t="s">
-        <v>22</v>
+        <v>198</v>
       </c>
       <c r="H30">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I30"/>
       <c r="J30" t="s">
-        <v>214</v>
+        <v>199</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
-      <c r="L30"/>
+      <c r="L30" t="s">
+        <v>217</v>
+      </c>
       <c r="M30" t="s">
-        <v>215</v>
+        <v>201</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="P30" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B31" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C31" t="s">
-        <v>212</v>
+        <v>196</v>
       </c>
       <c r="D31" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>21</v>
+        <v>177</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
         <v>2015</v>
       </c>
       <c r="I31">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="J31" t="s">
-        <v>214</v>
+        <v>199</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="M31" t="s">
-        <v>215</v>
+        <v>201</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="P31" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B32" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C32" t="s">
-        <v>212</v>
+        <v>196</v>
       </c>
       <c r="D32" t="s">
+        <v>68</v>
+      </c>
+      <c r="E32" t="s">
+        <v>20</v>
+      </c>
+      <c r="F32" t="s">
+        <v>177</v>
+      </c>
+      <c r="G32" t="s">
+        <v>34</v>
+      </c>
+      <c r="H32">
+        <v>2015</v>
+      </c>
+      <c r="I32">
+        <v>2019</v>
+      </c>
+      <c r="J32" t="s">
+        <v>199</v>
+      </c>
+      <c r="K32" t="s">
+        <v>24</v>
+      </c>
+      <c r="L32" t="s">
+        <v>228</v>
+      </c>
+      <c r="M32" t="s">
         <v>201</v>
       </c>
-      <c r="E32" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="P32" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B33" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C33" t="s">
-        <v>212</v>
+        <v>233</v>
       </c>
       <c r="D33" t="s">
-        <v>185</v>
+        <v>234</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="I33">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="J33" t="s">
-        <v>214</v>
+        <v>235</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
-      <c r="L33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L33"/>
       <c r="M33" t="s">
-        <v>215</v>
+        <v>236</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="P33" t="s">
-        <v>223</v>
+        <v>238</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>239</v>
+      </c>
+      <c r="B34" t="s">
+        <v>240</v>
+      </c>
+      <c r="C34" t="s">
         <v>233</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
+        <v>241</v>
+      </c>
+      <c r="E34" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" t="s">
+        <v>21</v>
+      </c>
+      <c r="G34" t="s">
+        <v>22</v>
+      </c>
+      <c r="H34">
+        <v>2015</v>
+      </c>
+      <c r="I34">
+        <v>2019</v>
+      </c>
+      <c r="J34" t="s">
         <v>235</v>
       </c>
-      <c r="D34" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
+        <v>242</v>
+      </c>
+      <c r="M34" t="s">
         <v>236</v>
       </c>
-      <c r="M34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="P34" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="B35" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="C35" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="D35" t="s">
-        <v>242</v>
+        <v>222</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>176</v>
+        <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I35"/>
+        <v>2011</v>
+      </c>
+      <c r="I35">
+        <v>2022</v>
+      </c>
       <c r="J35" t="s">
-        <v>23</v>
+        <v>235</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="M35" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="P35" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B36" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C36" t="s">
-        <v>248</v>
+        <v>233</v>
       </c>
       <c r="D36" t="s">
-        <v>249</v>
+        <v>206</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>1997</v>
+        <v>2011</v>
       </c>
       <c r="I36">
-        <v>2005</v>
+        <v>2022</v>
       </c>
       <c r="J36" t="s">
-        <v>214</v>
+        <v>235</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
-      <c r="L36"/>
+      <c r="L36" t="s">
+        <v>252</v>
+      </c>
       <c r="M36" t="s">
-        <v>250</v>
+        <v>236</v>
       </c>
       <c r="N36" t="s">
-        <v>251</v>
+        <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="P36" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>254</v>
       </c>
       <c r="B37" t="s">
         <v>255</v>
       </c>
       <c r="C37" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="D37" t="s">
-        <v>256</v>
+        <v>222</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G37" t="s">
-        <v>22</v>
+        <v>107</v>
       </c>
       <c r="H37">
-        <v>1994</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I37"/>
       <c r="J37" t="s">
+        <v>23</v>
+      </c>
+      <c r="K37" t="s">
+        <v>24</v>
+      </c>
+      <c r="L37" t="s">
         <v>257</v>
       </c>
-      <c r="K37" t="s">
-[...2 lines deleted...]
-      <c r="L37" t="s">
+      <c r="M37" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
         <v>259</v>
       </c>
       <c r="P37" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>261</v>
       </c>
       <c r="B38" t="s">
         <v>262</v>
       </c>
       <c r="C38" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="D38" t="s">
         <v>263</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I38"/>
       <c r="J38" t="s">
-        <v>214</v>
+        <v>23</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38" t="s">
         <v>264</v>
       </c>
       <c r="M38" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
         <v>265</v>
       </c>
       <c r="P38" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>267</v>
       </c>
       <c r="B39" t="s">
         <v>268</v>
       </c>
       <c r="C39" t="s">
         <v>269</v>
       </c>
       <c r="D39" t="s">
         <v>270</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
-        <v>2010</v>
+        <v>1997</v>
       </c>
       <c r="I39">
-        <v>2019</v>
+        <v>2005</v>
       </c>
       <c r="J39" t="s">
-        <v>271</v>
+        <v>235</v>
       </c>
       <c r="K39" t="s">
-        <v>272</v>
+        <v>24</v>
       </c>
       <c r="L39"/>
       <c r="M39" t="s">
+        <v>271</v>
+      </c>
+      <c r="N39" t="s">
+        <v>272</v>
+      </c>
+      <c r="O39" t="s">
         <v>273</v>
       </c>
-      <c r="N39" t="s">
-[...2 lines deleted...]
-      <c r="O39" t="s">
+      <c r="P39" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>275</v>
+      </c>
+      <c r="B40" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="C40" t="s">
         <v>269</v>
       </c>
       <c r="D40" t="s">
-        <v>68</v>
+        <v>277</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>21</v>
+        <v>177</v>
       </c>
       <c r="G40" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H40">
-        <v>2012</v>
+        <v>1994</v>
       </c>
       <c r="I40">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="J40" t="s">
         <v>278</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
-      <c r="L40"/>
+      <c r="L40" t="s">
+        <v>279</v>
+      </c>
       <c r="M40" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="P40" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B41" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C41" t="s">
-        <v>283</v>
+        <v>269</v>
       </c>
       <c r="D41" t="s">
-        <v>201</v>
+        <v>284</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>21</v>
+        <v>177</v>
       </c>
       <c r="G41" t="s">
-        <v>177</v>
+        <v>22</v>
       </c>
       <c r="H41">
-        <v>2004</v>
-[...1 lines deleted...]
-      <c r="I41"/>
+        <v>2002</v>
+      </c>
+      <c r="I41">
+        <v>2007</v>
+      </c>
       <c r="J41" t="s">
-        <v>102</v>
+        <v>235</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="M41" t="s">
-        <v>285</v>
+        <v>271</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
         <v>286</v>
       </c>
       <c r="P41" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>288</v>
       </c>
       <c r="B42" t="s">
         <v>289</v>
       </c>
       <c r="C42" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="D42" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E42" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
-        <v>85</v>
+        <v>22</v>
       </c>
       <c r="H42">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I42"/>
+        <v>2010</v>
+      </c>
+      <c r="I42">
+        <v>2019</v>
+      </c>
       <c r="J42" t="s">
-        <v>102</v>
+        <v>292</v>
       </c>
       <c r="K42" t="s">
-        <v>24</v>
+        <v>293</v>
       </c>
       <c r="L42"/>
       <c r="M42" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="P42" t="s">
-        <v>292</v>
+        <v>296</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16">
+      <c r="A43" t="s">
+        <v>297</v>
+      </c>
+      <c r="B43" t="s">
+        <v>298</v>
+      </c>
+      <c r="C43" t="s">
+        <v>290</v>
+      </c>
+      <c r="D43" t="s">
+        <v>68</v>
+      </c>
+      <c r="E43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F43" t="s">
+        <v>21</v>
+      </c>
+      <c r="G43" t="s">
+        <v>52</v>
+      </c>
+      <c r="H43">
+        <v>2012</v>
+      </c>
+      <c r="I43">
+        <v>2015</v>
+      </c>
+      <c r="J43" t="s">
+        <v>299</v>
+      </c>
+      <c r="K43" t="s">
+        <v>24</v>
+      </c>
+      <c r="L43"/>
+      <c r="M43" t="s">
+        <v>294</v>
+      </c>
+      <c r="N43" t="s">
+        <v>27</v>
+      </c>
+      <c r="O43" t="s">
+        <v>300</v>
+      </c>
+      <c r="P43" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16">
+      <c r="A44" t="s">
+        <v>302</v>
+      </c>
+      <c r="B44" t="s">
+        <v>303</v>
+      </c>
+      <c r="C44" t="s">
+        <v>304</v>
+      </c>
+      <c r="D44" t="s">
+        <v>222</v>
+      </c>
+      <c r="E44" t="s">
+        <v>20</v>
+      </c>
+      <c r="F44" t="s">
+        <v>21</v>
+      </c>
+      <c r="G44" t="s">
+        <v>198</v>
+      </c>
+      <c r="H44">
+        <v>2004</v>
+      </c>
+      <c r="I44"/>
+      <c r="J44" t="s">
+        <v>117</v>
+      </c>
+      <c r="K44" t="s">
+        <v>24</v>
+      </c>
+      <c r="L44" t="s">
+        <v>305</v>
+      </c>
+      <c r="M44" t="s">
+        <v>306</v>
+      </c>
+      <c r="N44" t="s">
+        <v>27</v>
+      </c>
+      <c r="O44" t="s">
+        <v>307</v>
+      </c>
+      <c r="P44" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16">
+      <c r="A45" t="s">
+        <v>309</v>
+      </c>
+      <c r="B45" t="s">
+        <v>310</v>
+      </c>
+      <c r="C45" t="s">
+        <v>304</v>
+      </c>
+      <c r="D45" t="s">
+        <v>311</v>
+      </c>
+      <c r="E45" t="s">
+        <v>106</v>
+      </c>
+      <c r="F45" t="s">
+        <v>21</v>
+      </c>
+      <c r="G45" t="s">
+        <v>107</v>
+      </c>
+      <c r="H45">
+        <v>2014</v>
+      </c>
+      <c r="I45"/>
+      <c r="J45" t="s">
+        <v>117</v>
+      </c>
+      <c r="K45" t="s">
+        <v>24</v>
+      </c>
+      <c r="L45"/>
+      <c r="M45" t="s">
+        <v>306</v>
+      </c>
+      <c r="N45" t="s">
+        <v>27</v>
+      </c>
+      <c r="O45" t="s">
+        <v>312</v>
+      </c>
+      <c r="P45" t="s">
+        <v>313</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">