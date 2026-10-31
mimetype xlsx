--- v2 (2026-08-19)
+++ v3 (2026-10-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="351">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -978,50 +978,84 @@
     <t>https://cprc-clasp.ngo/policies/minister-energy-and-mineral-resources-decision-no-103kek07dje2021-minimum-energy</t>
   </si>
   <si>
     <t>https://simebtke.esdm.go.id/sinergi/assets/content/20210924123008_103KEK07DJE2021_STANDAR_KINERJA_MINIMUM_DAN_LABEL_TANDA_HEMAT_ENERGI_UNTUK_PERALATAN_PEMANFAATAN_ENERGI_PENGONDISI_UDARA.pdf</t>
   </si>
   <si>
     <t>NOM-014-ENER-2004</t>
   </si>
   <si>
     <t>Standards NOM-014-ENER-2004 applies to single-phase squirrel cage air-cooled induction AC motors with a rated output of 0.180 kW to 1.500 kW, with single rotation frequency, 2, 4 or 6 poles, split phase or capacitor start, open or closed.</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>1-Phase Motors</t>
   </si>
   <si>
     <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nom-014-ener-2004</t>
   </si>
   <si>
     <t>http://dof.gob.mx/nota_detalle.php?codigo=4919668&amp;fecha=19/04/2005</t>
+  </si>
+  <si>
+    <t>Ordinance No. 231/2026 Technical Quality Regulation and Conformity Assessment Requirements for LED Lamps and Luminaires</t>
+  </si>
+  <si>
+    <t>This labeling policy specifies quality and conformity assessment requirements for LED lamps designed for general or decorative indoor lighting, and LED luminaires designed for general or decorative lighting, for indoor or outdoor use. Comparing to the previous policy, it expands product coverage and raise the efficiency requirements.</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>ANSI/IES LM-80-21 STANDARD
+,   
+                    IEC 61000-3-2:2024
+,   
+                    ANSI/IES LM-79-24
+,   
+                    ABNT NBR IEC 62612:2022 / IEC 62717:2022
+,</t>
+  </si>
+  <si>
+    <t>National Institute of Metrology, Quality and Technology</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ordinance-no-2312026-technical-quality-regulation-and-conformity-assessment-requirements</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-231-de-13-de-abril-de-2026-703204413#wrapper</t>
   </si>
   <si>
     <t>Standard NOM-004-ENER-2014 - Domestic Water Pumps</t>
   </si>
   <si>
     <t>This policy covers labeling and minimum efficiency requirements for residential water pumps and residential water motor pumps (using single-phase squirrel-cage induction motors), respectively, and the test methods for verifying compliance therewith. Standard NOM-004-ENER-2014 applies to clean-water pumps and motor pumps with a power rating of 0.187 kW to 0.746 kW.</t>
   </si>
   <si>
     <t>Pumps Other</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>NOM-004-ENER-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/standard-nom-004-ener-2014-domestic-water-pumps</t>
   </si>
   <si>
     <t>http://dof.gob.mx/nota_detalle.php?codigo=5361894&amp;fecha=30/09/2014</t>
   </si>
   <si>
     <t>Standard NOM-011-ENER-2006 - Air Conditioners</t>
   </si>
@@ -1445,51 +1479,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P52"/>
+  <dimension ref="A1:P53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="241.798" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="792.664" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="359.769" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3723,330 +3757,380 @@
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46"/>
       <c r="M46" t="s">
         <v>299</v>
       </c>
       <c r="N46" t="s">
         <v>213</v>
       </c>
       <c r="O46" t="s">
         <v>300</v>
       </c>
       <c r="P46" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>302</v>
       </c>
       <c r="B47" t="s">
         <v>303</v>
       </c>
       <c r="C47" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="D47" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>226</v>
+        <v>33</v>
       </c>
       <c r="G47" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H47">
-        <v>1994</v>
+        <v>2015</v>
       </c>
       <c r="I47">
-        <v>2014</v>
+        <v>2026</v>
       </c>
       <c r="J47" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
       <c r="L47" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="M47" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="P47" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B48" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C48" t="s">
         <v>297</v>
       </c>
       <c r="D48" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>226</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
-        <v>2002</v>
+        <v>1994</v>
       </c>
       <c r="I48">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="J48" t="s">
-        <v>263</v>
+        <v>314</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
       <c r="L48" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="M48" t="s">
         <v>299</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="P48" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B49" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C49" t="s">
-        <v>317</v>
+        <v>297</v>
       </c>
       <c r="D49" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>21</v>
+        <v>226</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
-        <v>2010</v>
+        <v>2002</v>
       </c>
       <c r="I49">
-        <v>2019</v>
+        <v>2007</v>
       </c>
       <c r="J49" t="s">
-        <v>319</v>
+        <v>263</v>
       </c>
       <c r="K49" t="s">
-        <v>320</v>
-[...1 lines deleted...]
-      <c r="L49"/>
+        <v>24</v>
+      </c>
+      <c r="L49" t="s">
+        <v>321</v>
+      </c>
       <c r="M49" t="s">
-        <v>321</v>
+        <v>299</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
         <v>322</v>
       </c>
       <c r="P49" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>324</v>
       </c>
       <c r="B50" t="s">
         <v>325</v>
       </c>
       <c r="C50" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="D50" t="s">
-        <v>68</v>
+        <v>327</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>21</v>
       </c>
       <c r="G50" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H50">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="I50">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="J50" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="K50" t="s">
-        <v>24</v>
+        <v>329</v>
       </c>
       <c r="L50"/>
       <c r="M50" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="P50" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B51" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="C51" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="D51" t="s">
-        <v>113</v>
+        <v>68</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>21</v>
       </c>
       <c r="G51" t="s">
-        <v>227</v>
+        <v>52</v>
       </c>
       <c r="H51">
-        <v>2004</v>
-[...1 lines deleted...]
-      <c r="I51"/>
+        <v>2012</v>
+      </c>
+      <c r="I51">
+        <v>2015</v>
+      </c>
       <c r="J51" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="K51" t="s">
         <v>24</v>
       </c>
-      <c r="L51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L51"/>
       <c r="M51" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="P51" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B52" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C52" t="s">
-        <v>331</v>
+        <v>340</v>
       </c>
       <c r="D52" t="s">
-        <v>339</v>
+        <v>113</v>
       </c>
       <c r="E52" t="s">
-        <v>96</v>
+        <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>21</v>
       </c>
       <c r="G52" t="s">
-        <v>97</v>
+        <v>227</v>
       </c>
       <c r="H52">
-        <v>2014</v>
+        <v>2004</v>
       </c>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>332</v>
+        <v>341</v>
       </c>
       <c r="K52" t="s">
         <v>24</v>
       </c>
-      <c r="L52"/>
+      <c r="L52" t="s">
+        <v>342</v>
+      </c>
       <c r="M52" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
+        <v>344</v>
+      </c>
+      <c r="P52" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16">
+      <c r="A53" t="s">
+        <v>346</v>
+      </c>
+      <c r="B53" t="s">
+        <v>347</v>
+      </c>
+      <c r="C53" t="s">
         <v>340</v>
       </c>
-      <c r="P52" t="s">
+      <c r="D53" t="s">
+        <v>348</v>
+      </c>
+      <c r="E53" t="s">
+        <v>96</v>
+      </c>
+      <c r="F53" t="s">
+        <v>21</v>
+      </c>
+      <c r="G53" t="s">
+        <v>97</v>
+      </c>
+      <c r="H53">
+        <v>2014</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53" t="s">
         <v>341</v>
+      </c>
+      <c r="K53" t="s">
+        <v>24</v>
+      </c>
+      <c r="L53"/>
+      <c r="M53" t="s">
+        <v>343</v>
+      </c>
+      <c r="N53" t="s">
+        <v>27</v>
+      </c>
+      <c r="O53" t="s">
+        <v>349</v>
+      </c>
+      <c r="P53" t="s">
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">