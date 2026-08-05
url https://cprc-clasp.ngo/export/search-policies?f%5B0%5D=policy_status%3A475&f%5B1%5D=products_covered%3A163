--- v1 (2026-04-04)
+++ v2 (2026-08-05)
@@ -87,68 +87,68 @@
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
-    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
-[...10 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -562,112 +562,112 @@
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
         <v>2013</v>
       </c>
       <c r="I2">
         <v>2026</v>
       </c>
       <c r="J2" t="s">
         <v>22</v>
       </c>
       <c r="K2" t="s">
         <v>23</v>
       </c>
-      <c r="L2"/>
+      <c r="L2" t="s">
+        <v>24</v>
+      </c>
       <c r="M2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="O2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="P2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>17</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
         <v>2013</v>
       </c>
       <c r="I3">
         <v>2026</v>
       </c>
       <c r="J3" t="s">
         <v>22</v>
       </c>
       <c r="K3" t="s">
         <v>23</v>
       </c>
-      <c r="L3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L3"/>
       <c r="M3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="O3" t="s">
         <v>29</v>
       </c>
       <c r="P3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">