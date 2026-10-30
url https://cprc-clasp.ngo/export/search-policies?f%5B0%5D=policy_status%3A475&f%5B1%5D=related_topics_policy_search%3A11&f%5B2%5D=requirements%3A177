--- v1 (2026-08-16)
+++ v2 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -306,50 +306,87 @@
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb28381-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4E648C80B6AB7D11E06397BE0A0ADEF1</t>
   </si>
   <si>
     <t>GB30720—2025 Minimum allowable values of energy efficiency and energy efficiency grades for gas cooking appliances</t>
   </si>
   <si>
     <t>This revised energy efficiency standards and grades apply to household gas stoves and integrated stoves using utility gas with a rated heat load not exceeding 5.23 kW, and commercial cooking stoves with a rated heat load not exceeding 60 kW, large pot stoves with a rated heat load not exceeding 80 kW, and water-jacketed or steam-generating steam cabinets and steam generators with a rated heat load not exceeding 80 kW.</t>
   </si>
   <si>
     <t>Steam Cookers, LPG Stoves, Cooktops or Hobs</t>
   </si>
   <si>
     <t>Cookstoves, Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb30720-2025-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-gas</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=301E0388CB71788DE06397BE0A0AE1B4</t>
+  </si>
+  <si>
+    <t>Ordinance No. 231/2026 Technical Quality Regulation and Conformity Assessment Requirements for LED Lamps and Luminaires</t>
+  </si>
+  <si>
+    <t>This labeling policy specifies quality and conformity assessment requirements for LED lamps designed for general or decorative indoor lighting, and LED luminaires designed for general or decorative lighting, for indoor or outdoor use. Comparing to the previous policy, it expands product coverage and raise the efficiency requirements.</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>ANSI/IES LM-80-21 STANDARD
+,   
+                    IEC 61000-3-2:2024
+,   
+                    ANSI/IES LM-79-24
+,   
+                    ABNT NBR IEC 62612:2022 / IEC 62717:2022
+,</t>
+  </si>
+  <si>
+    <t>National Institute of Metrology, Quality and Technology</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ordinance-no-2312026-technical-quality-regulation-and-conformity-assessment-requirements</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-231-de-13-de-abril-de-2026-703204413#wrapper</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -653,70 +690,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="654.697" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="123.827" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
@@ -1263,50 +1300,100 @@
       </c>
       <c r="H12">
         <v>2014</v>
       </c>
       <c r="I12">
         <v>2025</v>
       </c>
       <c r="J12" t="s">
         <v>58</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
         <v>60</v>
       </c>
       <c r="N12" t="s">
         <v>89</v>
       </c>
       <c r="O12" t="s">
         <v>90</v>
       </c>
       <c r="P12" t="s">
         <v>91</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" t="s">
+        <v>92</v>
+      </c>
+      <c r="B13" t="s">
+        <v>93</v>
+      </c>
+      <c r="C13" t="s">
+        <v>94</v>
+      </c>
+      <c r="D13" t="s">
+        <v>95</v>
+      </c>
+      <c r="E13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F13" t="s">
+        <v>96</v>
+      </c>
+      <c r="G13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H13">
+        <v>2015</v>
+      </c>
+      <c r="I13">
+        <v>2026</v>
+      </c>
+      <c r="J13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L13" t="s">
+        <v>98</v>
+      </c>
+      <c r="M13" t="s">
+        <v>99</v>
+      </c>
+      <c r="N13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O13" t="s">
+        <v>100</v>
+      </c>
+      <c r="P13" t="s">
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">