--- v1 (2026-05-27)
+++ v2 (2026-08-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -161,122 +161,177 @@
   <si>
     <t>Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Published, Revised</t>
   </si>
   <si>
     <t>June 2025</t>
   </si>
   <si>
     <t>IEC62552-3:2020
 ,   
                     IEC62552-3
 ,</t>
   </si>
   <si>
     <t>The Standardization Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-120212-2025-maximum-allowable-values-energy-consumption-and-energy-efficiency-grade</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=36A29D07E29DD444E06397BE0A0ACC4C</t>
   </si>
   <si>
+    <t>GB 12021.4-2026 Maximum allowable values of the energy consumption, water consumption and grades for electric washing machines and washer-dryers</t>
+  </si>
+  <si>
+    <t>This policy specifies the energy efficiency and water efficiency grades, technical requirements, and test methods for household and similar-use electric washing machines. 
+This document applies to electric washing machines and washer-dryers with a single drum (or tub) and a rated washing capacity of no more than 25.0 kg, a single-phase rated voltage not exceeding 250 V, and intended for use by non-professionals in households, shops, schools, and similar settings.
+For pulsator-type washer-dryers and drum-type washer-dryers with a rated drying capacity of no more than 1.0 kg, only the washing function is assessed.</t>
+  </si>
+  <si>
+    <t>Washer and Dryers, Washing Machines</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-120214-2026-maximum-allowable-values-energy-consumption-water-consumption-and-grades</t>
+  </si>
+  <si>
+    <t>https://openstd.samr.gov.cn/bzgk/std/newGbInfo?hcno=4804719D7D206D7538788BE44F54DC64</t>
+  </si>
+  <si>
     <t>GB 26969-2025 Minimum allowable values of energy efficiency and energy efficiency grades for domestic solar water heating systems</t>
   </si>
   <si>
     <t>This standard revises minimum energy performance standards (MEPS) and energy efficiency grades for domestic solar water heating systems with the volume of storage water tank not exceeding 0.6 cubic meter. It replaces GB 26969-2011, and will be effective starting 2026 August.</t>
   </si>
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>GB/T 18708
 ,   
                     GB/T 19741</t>
   </si>
   <si>
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-26969-2025-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=3B49408EC3820811E06397BE0A0A2D54</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
-    <t>April 2026</t>
-[...10 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
+  </si>
+  <si>
     <t>GB 38448-2025 Minimum allowable values and grades of the energy efficiency and water efficiency for smart toilets</t>
   </si>
   <si>
     <t>This standard revises energy efficiency and water efficiency standards and rating for smart toilets. It replaces GB 38448-2019 and will be effective starting April 2027.</t>
   </si>
   <si>
     <t>Toilets</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency-0</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=3B49408EC3850811E06397BE0A0A2D54</t>
+  </si>
+  <si>
+    <t>The standard raises energy efficiency and water efficiency for smart toilets. It will replace GB 38448-2019 and be effective starting April 2027.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
+  </si>
+  <si>
+    <t>GB28381-2026: Minimum allowable values of energy efficiency and energy efficiency grades for blowers</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, technical requirements, and test methods for turbo blowers and positive displacement blowers.
+This document applies to general-purpose blowers conveying air with a discharge pressure (gauge) of 30 kPa–200 kPa, or an overall pressure ratio of 1.3–3.0, including:
+Mechanically supported centrifugal blowers with an inlet flow rate of 500 m³/h–1,000,000 m³/h;
+Axial flow blowers with an inlet flow rate of 60,000 m³/h–1,000,000 m³/h;
+Suspension centrifugal blowers with an inlet flow rate of 500 m³/h–400,000 m³/h.
+This document applies to single-stage Roots blowers conveying air with an inlet temperature no higher than 45 °C and a standardized volumetric flow rate of 1 m³/min–1,250 m³/min, including:
+Positive-pressure Roots blowers with a pressure rise of 9.8 kPa–98 kPa;
+Negative-pressure Roots blowers with a pressure rise of 9.8 kPa–49 kPa.
+This document applies to screw blowers conveying air with a standardized volumetric flow rate of 2 m³/min–200 m³/min and a pressure rise of 39.2 kPa–245 kPa.</t>
+  </si>
+  <si>
+    <t>Motor Driven Equipment</t>
+  </si>
+  <si>
+    <t>June 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); National Standardization Adm…</t>
+  </si>
+  <si>
+    <t>Energy Efficiency, Industrial Sector</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb28381-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4E648C80B6AB7D11E06397BE0A0ADEF1</t>
   </si>
   <si>
     <t>GB30720—2025 Minimum allowable values of energy efficiency and energy efficiency grades for gas cooking appliances</t>
   </si>
   <si>
     <t>This revised energy efficiency standards and grades apply to household gas stoves and integrated stoves using utility gas with a rated heat load not exceeding 5.23 kW, and commercial cooking stoves with a rated heat load not exceeding 60 kW, large pot stoves with a rated heat load not exceeding 80 kW, and water-jacketed or steam-generating steam cabinets and steam generators with a rated heat load not exceeding 80 kW.</t>
   </si>
   <si>
     <t>Steam Cookers, LPG Stoves, Cooktops or Hobs</t>
   </si>
   <si>
     <t>Cookstoves, Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb30720-2025-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-gas</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=301E0388CB71788DE06397BE0A0AE1B4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -598,72 +653,72 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="654.697" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="123.827" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -845,269 +900,413 @@
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>48</v>
       </c>
       <c r="B5" t="s">
         <v>49</v>
       </c>
       <c r="C5" t="s">
         <v>40</v>
       </c>
       <c r="D5" t="s">
         <v>50</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>2011</v>
+        <v>1989</v>
       </c>
       <c r="I5">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J5" t="s">
         <v>51</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
-      <c r="L5" t="s">
+      <c r="L5"/>
+      <c r="M5" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
+        <v>53</v>
+      </c>
+      <c r="P5" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="C6" t="s">
         <v>40</v>
       </c>
       <c r="D6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="I6">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="J6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
-      <c r="L6"/>
+      <c r="L6" t="s">
+        <v>59</v>
+      </c>
       <c r="M6" t="s">
         <v>60</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
         <v>61</v>
       </c>
       <c r="P6" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C7" t="s">
         <v>40</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
         <v>2013</v>
       </c>
       <c r="I7">
         <v>2026</v>
       </c>
       <c r="J7" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M7" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P7" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B8" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C8" t="s">
         <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="I8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J8" t="s">
         <v>51</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="N8" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="O8" t="s">
         <v>69</v>
       </c>
       <c r="P8" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B9" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I9">
         <v>2025</v>
       </c>
       <c r="J9" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="N9" t="s">
+        <v>73</v>
+      </c>
+      <c r="O9" t="s">
         <v>74</v>
       </c>
-      <c r="O9" t="s">
+      <c r="P9" t="s">
         <v>75</v>
       </c>
-      <c r="P9" t="s">
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" t="s">
         <v>76</v>
+      </c>
+      <c r="C10" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10" t="s">
+        <v>72</v>
+      </c>
+      <c r="E10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" t="s">
+        <v>8</v>
+      </c>
+      <c r="H10">
+        <v>2019</v>
+      </c>
+      <c r="I10">
+        <v>2025</v>
+      </c>
+      <c r="J10" t="s">
+        <v>34</v>
+      </c>
+      <c r="K10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10" t="s">
+        <v>60</v>
+      </c>
+      <c r="N10" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" t="s">
+        <v>77</v>
+      </c>
+      <c r="P10" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" t="s">
+        <v>79</v>
+      </c>
+      <c r="C11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" t="s">
+        <v>80</v>
+      </c>
+      <c r="E11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" t="s">
+        <v>8</v>
+      </c>
+      <c r="H11">
+        <v>2012</v>
+      </c>
+      <c r="I11">
+        <v>2026</v>
+      </c>
+      <c r="J11" t="s">
+        <v>81</v>
+      </c>
+      <c r="K11" t="s">
+        <v>24</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11" t="s">
+        <v>82</v>
+      </c>
+      <c r="N11" t="s">
+        <v>83</v>
+      </c>
+      <c r="O11" t="s">
+        <v>84</v>
+      </c>
+      <c r="P11" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
+        <v>86</v>
+      </c>
+      <c r="B12" t="s">
+        <v>87</v>
+      </c>
+      <c r="C12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12" t="s">
+        <v>88</v>
+      </c>
+      <c r="E12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" t="s">
+        <v>8</v>
+      </c>
+      <c r="H12">
+        <v>2014</v>
+      </c>
+      <c r="I12">
+        <v>2025</v>
+      </c>
+      <c r="J12" t="s">
+        <v>58</v>
+      </c>
+      <c r="K12" t="s">
+        <v>24</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12" t="s">
+        <v>60</v>
+      </c>
+      <c r="N12" t="s">
+        <v>89</v>
+      </c>
+      <c r="O12" t="s">
+        <v>90</v>
+      </c>
+      <c r="P12" t="s">
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">