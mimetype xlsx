--- v2 (2026-06-10)
+++ v3 (2026-10-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="352">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="375">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -147,71 +147,71 @@
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-12016-energy-efficiency-label-requirements-air-conditioners-part-1-room-air</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14491</t>
   </si>
   <si>
     <t>3795-2/2017 Energy Efficiency Label Requirements For Air Conditioners Part 2: Variable Capacity Room Air Conditioner (Window-Split) with Variable Speed Compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with variable speed compressors.</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-22017-energy-efficiency-label-requirements-air-conditioners-part-2-variable-capacity</t>
   </si>
   <si>
     <t>http://eos.org.eg/en/standard/14613</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
   </si>
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
   </si>
   <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
@@ -233,127 +233,172 @@
   <si>
     <t>Non-Directional lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) 2019/1782 of 1 October 2019 laying down ecodesign requirements for external power supplies</t>
-[...53 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14543</t>
   </si>
   <si>
+    <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Clothes Dryers</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>Electricity, Gas</t>
+  </si>
+  <si>
+    <t>EN 61121</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) 2019/1782 of 1 October 2019 laying down ecodesign requirements for external power supplies</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements related to electric power consumption in no-load condition and average active efficiency of external power supplies.  Exclusions: this Regulation shall not apply to:   a. voltage converters;   b. uninterruptible power supplies;   c. battery chargers;     d. halogen lighting converters;   e. external power supplies for medical devices;   f. external power supplies placed on the market no later than 30 June 2015 as a service part or spare part for an identical external power supply which was placed on the market not later than one year after this Regulation has come into force; under the condition that the service part or spare part; or its packaging; clearly indicates the primary load products for which the spare part or service part is intended to be used with.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>External Power Supply</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, To Be Superseded</t>
+  </si>
+  <si>
+    <t>September 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20191782-1-october-2019-laying-down-ecodesign-requirements</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=uriserv%3AOJ.L_.2019.272.01.0095.01.ENG&amp;toc=OJ%3AL%3A2019%3A272%3ATOC</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
+  </si>
+  <si>
+    <t>Europe, United Kingdom</t>
+  </si>
+  <si>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
+  </si>
+  <si>
+    <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
+  </si>
+  <si>
+    <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
+  </si>
+  <si>
+    <t>Pumps</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Entered into force, New, Superseded</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>GB 12021.2-2015 The maximum allowable values of the energy consumption and energy efficiency grade for household refrigerators</t>
   </si>
   <si>
     <t>Applies to motor-driven compressor type refrigerators that are for household use including those whose volume is bigger than 500L; also applies to wine coolers and built-in type refrigerating appliances.</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Refrigerators-Freezers</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>GB/T 2828.1; GB/T 2829; GB/T 8059; IEC 62552-1; IEC 62552-2; IEC 62552-3</t>
   </si>
   <si>
     <t>The Standardization Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-120212-2015-maximum-allowable-values-energy-consumption-and-energy-efficiency-grade</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D8094FD3A7E05397BE0A0AB82A</t>
@@ -809,50 +854,77 @@
     <t>This guide specifies the minimum energy performance standards (MEPS) requirements for household refrigerating appliances with one door or two door (Refer to figure 1) that can be connected to mains power and which are within the scope of MS IEC 62552-1 or identical.</t>
   </si>
   <si>
     <t>MS IEC 62552-1:2016, MS IEC 62552-2:2016, MS IEC 62552-3:2018</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standards-refrigerator</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/files/download/95/Guideline_Minimum_Energy_Performance_Requirement_for_Refrigerator.pdf----https://www.st.gov.my/en/web/consumer/details/7/3</t>
   </si>
   <si>
     <t>Guide on Minimum Energy Performance Standards for Television</t>
   </si>
   <si>
     <t>This Guide is developed by the Commission to specify the MEPS and energy labeling requirements for televisions that can be connected to mains power and for household use. This Guide shall apply to the following types of television with size up to or equal to 177.8 cm (70 inch): (a) plasma; (b) liquid crystal display (LCD); (c) light emitting diode (LED); (d) cathode ray tube (CRT); and (e) any other display type with similar function.</t>
   </si>
   <si>
     <t>MS IEC 62301, IEC 62087</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standards-television</t>
   </si>
   <si>
     <t>https://www.st.gov.my/en/contents/files/download/95/Energy_Efficiency_Labelling_Guideline_for_Television1.pdf</t>
+  </si>
+  <si>
+    <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
+  </si>
+  <si>
+    <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
+    <t>September 2022</t>
+  </si>
+  <si>
+    <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
+  </si>
+  <si>
+    <t>National Institute of Metrology, Quality, and Technology (INMETRO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-69-16-february-2022</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>MELS for General Lighting (2019)</t>
   </si>
   <si>
     <t>This policy defines minimum energy labeling scheme requirements for incandescent lamps, CFLi lamps, and LEDs with an Edison screw or a bayonet lamp cap.</t>
   </si>
   <si>
     <t>Singapore*</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>National Environment Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mels-general-lighting-2019</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/tick-rating</t>
   </si>
@@ -981,53 +1053,50 @@
     <t>Standards NOM-014-ENER-2004 applies to single-phase squirrel cage air-cooled induction AC motors with a rated output of 0.180 kW to 1.500 kW, with single rotation frequency, 2, 4 or 6 poles, split phase or capacitor start, open or closed.</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>1-Phase Motors</t>
   </si>
   <si>
     <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nom-014-ener-2004</t>
   </si>
   <si>
     <t>http://dof.gob.mx/nota_detalle.php?codigo=4919668&amp;fecha=19/04/2005</t>
   </si>
   <si>
     <t>Standard NOM-004-ENER-2014 - Domestic Water Pumps</t>
   </si>
   <si>
     <t>This policy covers labeling and minimum efficiency requirements for residential water pumps and residential water motor pumps (using single-phase squirrel-cage induction motors), respectively, and the test methods for verifying compliance therewith. Standard NOM-004-ENER-2014 applies to clean-water pumps and motor pumps with a power rating of 0.187 kW to 0.746 kW.</t>
   </si>
   <si>
     <t>Pumps Other</t>
-  </si>
-[...1 lines deleted...]
-    <t>September 2022</t>
   </si>
   <si>
     <t>NOM-004-ENER-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/standard-nom-004-ener-2014-domestic-water-pumps</t>
   </si>
   <si>
     <t>http://dof.gob.mx/nota_detalle.php?codigo=5361894&amp;fecha=30/09/2014</t>
   </si>
   <si>
     <t>Standard NOM-011-ENER-2006 - Air Conditioners</t>
   </si>
   <si>
     <t>This policy covers labeling and minimum efficiency requirements for central, package and split type air conditioners, powered by electricity, with nominal cooling capacities of 8,800W to 19,050W, which operate by mechanical compression and which include an air-cooling evaporator coil, a compressor and either an air- or water-cooled condensing coil. Standard NOM-011-ENER-2006 applies to central, package and split type air conditioners, powered by electricity, with nominal cooling capacities of 8,800W to 19,050W, which operate by mechanical compression and which include an air-cooling evaporator coil, a compressor and either an air- or water-cooled condensing coil.</t>
   </si>
   <si>
     <t>Packaged Terminals, Central ACs</t>
   </si>
   <si>
     <t>NOM-008-SCFI-2002 / NOM-050-SCFI-2004</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/standard-nom-011-ener-2006-air-conditioners</t>
   </si>
@@ -1457,73 +1526,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P52"/>
+  <dimension ref="A1:P55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="241.798" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="970.763" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="359.769" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1929,2148 +1998,2290 @@
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>26</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>69</v>
       </c>
       <c r="P9" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>71</v>
       </c>
       <c r="B10" t="s">
         <v>72</v>
       </c>
       <c r="C10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
+        <v>52</v>
+      </c>
+      <c r="H10">
+        <v>2017</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10" t="s">
+        <v>23</v>
+      </c>
+      <c r="K10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" t="s">
         <v>75</v>
       </c>
-      <c r="H10">
-[...5 lines deleted...]
-      <c r="J10" t="s">
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
         <v>76</v>
       </c>
-      <c r="K10" t="s">
-[...3 lines deleted...]
-      <c r="M10" t="s">
+      <c r="P10" t="s">
         <v>77</v>
-      </c>
-[...7 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" t="s">
+        <v>79</v>
+      </c>
+      <c r="C11" t="s">
         <v>80</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
         <v>81</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="E11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" t="s">
+        <v>33</v>
+      </c>
+      <c r="G11" t="s">
+        <v>34</v>
+      </c>
+      <c r="H11">
+        <v>1995</v>
+      </c>
+      <c r="I11">
+        <v>2012</v>
+      </c>
+      <c r="J11" t="s">
         <v>82</v>
       </c>
-      <c r="E11" t="s">
+      <c r="K11" t="s">
         <v>83</v>
       </c>
-      <c r="F11" t="s">
-[...2 lines deleted...]
-      <c r="G11" t="s">
+      <c r="L11" t="s">
         <v>84</v>
       </c>
-      <c r="H11">
-[...9 lines deleted...]
-      <c r="L11" t="s">
+      <c r="M11"/>
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" t="s">
         <v>85</v>
       </c>
-      <c r="M11" t="s">
+      <c r="P11" t="s">
         <v>86</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>87</v>
+      </c>
+      <c r="B12" t="s">
+        <v>88</v>
+      </c>
+      <c r="C12" t="s">
         <v>89</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D12" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>52</v>
+        <v>91</v>
       </c>
       <c r="H12">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I12"/>
+        <v>2009</v>
+      </c>
+      <c r="I12">
+        <v>2019</v>
+      </c>
       <c r="J12" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12" t="s">
         <v>93</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
         <v>94</v>
       </c>
       <c r="P12" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>96</v>
       </c>
       <c r="B13" t="s">
         <v>97</v>
       </c>
       <c r="C13" t="s">
         <v>98</v>
       </c>
       <c r="D13" t="s">
-        <v>99</v>
+        <v>81</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="H13">
-        <v>1989</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I13"/>
       <c r="J13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K13" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O13" t="s">
         <v>100</v>
       </c>
-      <c r="K13" t="s">
-[...2 lines deleted...]
-      <c r="L13" t="s">
+      <c r="P13" t="s">
         <v>101</v>
-      </c>
-[...10 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>102</v>
+      </c>
+      <c r="B14" t="s">
+        <v>103</v>
+      </c>
+      <c r="C14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" t="s">
+        <v>104</v>
+      </c>
+      <c r="E14" t="s">
         <v>105</v>
-      </c>
-[...10 lines deleted...]
-        <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="H14">
-        <v>1989</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I14"/>
       <c r="J14" t="s">
-        <v>100</v>
+        <v>23</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
+        <v>107</v>
+      </c>
+      <c r="M14" t="s">
         <v>108</v>
       </c>
-      <c r="M14" t="s">
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
         <v>109</v>
       </c>
-      <c r="N14" t="s">
-[...2 lines deleted...]
-      <c r="O14" t="s">
+      <c r="P14" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>111</v>
+      </c>
+      <c r="B15" t="s">
         <v>112</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="D15" t="s">
         <v>114</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>52</v>
+        <v>91</v>
       </c>
       <c r="H15">
         <v>1989</v>
       </c>
       <c r="I15">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="J15" t="s">
         <v>115</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
         <v>116</v>
       </c>
       <c r="M15" t="s">
-        <v>102</v>
+        <v>117</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="P15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B16" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C16" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D16" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>52</v>
+        <v>91</v>
       </c>
       <c r="H16">
         <v>1989</v>
       </c>
       <c r="I16">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="J16" t="s">
         <v>115</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M16" t="s">
-        <v>109</v>
+        <v>124</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="P16" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B17" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C17" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D17" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>52</v>
       </c>
       <c r="H17">
-        <v>2000</v>
+        <v>1989</v>
       </c>
       <c r="I17">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="J17" t="s">
-        <v>115</v>
+        <v>130</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="M17" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="P17" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B18" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C18" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D18" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>52</v>
       </c>
       <c r="H18">
-        <v>2005</v>
+        <v>1989</v>
       </c>
       <c r="I18">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="J18" t="s">
-        <v>115</v>
+        <v>130</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="M18" t="s">
-        <v>109</v>
+        <v>124</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="P18" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B19" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C19" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D19" t="s">
-        <v>127</v>
+        <v>142</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>52</v>
       </c>
       <c r="H19">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="I19">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="J19" t="s">
-        <v>115</v>
+        <v>130</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="M19" t="s">
-        <v>109</v>
+        <v>124</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="P19" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B20" t="s">
+        <v>147</v>
+      </c>
+      <c r="C20" t="s">
+        <v>113</v>
+      </c>
+      <c r="D20" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>143</v>
+        <v>52</v>
       </c>
       <c r="H20">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="I20">
-        <v>2013</v>
+        <v>2004</v>
       </c>
       <c r="J20" t="s">
-        <v>100</v>
+        <v>130</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="M20" t="s">
-        <v>109</v>
+        <v>124</v>
       </c>
       <c r="N20" t="s">
-        <v>145</v>
+        <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="P20" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B21" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C21" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D21" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>52</v>
       </c>
       <c r="H21">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="I21">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="J21" t="s">
-        <v>115</v>
+        <v>130</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="M21" t="s">
-        <v>109</v>
+        <v>124</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="P21" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B22" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C22" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D22" t="s">
-        <v>156</v>
+        <v>90</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>52</v>
+        <v>158</v>
       </c>
       <c r="H22">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="I22">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="J22" t="s">
         <v>115</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="M22" t="s">
-        <v>109</v>
+        <v>124</v>
       </c>
       <c r="N22" t="s">
-        <v>27</v>
+        <v>160</v>
       </c>
       <c r="O22" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="P22" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B23" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C23" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D23" t="s">
-        <v>51</v>
+        <v>165</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="H23">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="I23">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="J23" t="s">
-        <v>115</v>
+        <v>130</v>
       </c>
       <c r="K23" t="s">
-        <v>162</v>
+        <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="M23" t="s">
-        <v>109</v>
+        <v>124</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="P23" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B24" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C24" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D24" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>169</v>
+        <v>52</v>
       </c>
       <c r="H24">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I24"/>
+        <v>2010</v>
+      </c>
+      <c r="I24">
+        <v>2017</v>
+      </c>
       <c r="J24" t="s">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="M24" t="s">
-        <v>172</v>
+        <v>124</v>
       </c>
       <c r="N24" t="s">
-        <v>145</v>
+        <v>27</v>
       </c>
       <c r="O24" t="s">
         <v>173</v>
       </c>
       <c r="P24" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>175</v>
       </c>
       <c r="B25" t="s">
         <v>176</v>
       </c>
       <c r="C25" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D25" t="s">
-        <v>127</v>
+        <v>51</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>52</v>
+        <v>91</v>
       </c>
       <c r="H25">
-        <v>2000</v>
+        <v>2011</v>
       </c>
       <c r="I25">
         <v>2012</v>
       </c>
       <c r="J25" t="s">
-        <v>100</v>
+        <v>130</v>
       </c>
       <c r="K25" t="s">
-        <v>24</v>
+        <v>177</v>
       </c>
       <c r="L25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="M25" t="s">
-        <v>109</v>
+        <v>124</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="P25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C26" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>169</v>
+        <v>184</v>
       </c>
       <c r="H26">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I26"/>
       <c r="J26" t="s">
-        <v>100</v>
+        <v>185</v>
       </c>
       <c r="K26" t="s">
-        <v>183</v>
+        <v>24</v>
       </c>
       <c r="L26" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="M26" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="N26" t="s">
-        <v>27</v>
+        <v>160</v>
       </c>
       <c r="O26" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="P26" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B27" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C27" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D27" t="s">
-        <v>189</v>
+        <v>142</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="H27">
-        <v>2008</v>
+        <v>2000</v>
       </c>
       <c r="I27">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="J27" t="s">
         <v>115</v>
       </c>
       <c r="K27" t="s">
-        <v>183</v>
+        <v>24</v>
       </c>
       <c r="L27" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="M27" t="s">
-        <v>109</v>
+        <v>124</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="P27" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B28" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C28" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D28" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>52</v>
+        <v>184</v>
       </c>
       <c r="H28">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I28"/>
+        <v>2014</v>
+      </c>
+      <c r="I28">
+        <v>2015</v>
+      </c>
       <c r="J28" t="s">
         <v>115</v>
       </c>
       <c r="K28" t="s">
-        <v>24</v>
+        <v>198</v>
       </c>
       <c r="L28" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="M28" t="s">
-        <v>172</v>
+        <v>124</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="P28" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B29" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C29" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D29" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>169</v>
+        <v>91</v>
       </c>
       <c r="H29">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I29"/>
+        <v>2008</v>
+      </c>
+      <c r="I29">
+        <v>2015</v>
+      </c>
       <c r="J29" t="s">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="K29" t="s">
-        <v>24</v>
+        <v>198</v>
       </c>
       <c r="L29" t="s">
-        <v>157</v>
+        <v>205</v>
       </c>
       <c r="M29" t="s">
-        <v>172</v>
+        <v>124</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="P29" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B30" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C30" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D30" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>169</v>
+        <v>52</v>
       </c>
       <c r="H30">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="K30" t="s">
-        <v>207</v>
+        <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="M30" t="s">
-        <v>172</v>
+        <v>187</v>
       </c>
       <c r="N30" t="s">
-        <v>209</v>
+        <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="P30" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B31" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C31" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D31" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
-        <v>215</v>
+        <v>184</v>
       </c>
       <c r="H31">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>115</v>
+        <v>185</v>
       </c>
       <c r="K31" t="s">
-        <v>216</v>
+        <v>24</v>
       </c>
       <c r="L31" t="s">
+        <v>172</v>
+      </c>
+      <c r="M31" t="s">
+        <v>187</v>
+      </c>
+      <c r="N31" t="s">
+        <v>27</v>
+      </c>
+      <c r="O31" t="s">
         <v>217</v>
       </c>
-      <c r="M31" t="s">
-[...2 lines deleted...]
-      <c r="N31" t="s">
+      <c r="P31" t="s">
         <v>218</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>219</v>
+      </c>
+      <c r="B32" t="s">
+        <v>220</v>
+      </c>
+      <c r="C32" t="s">
+        <v>113</v>
+      </c>
+      <c r="D32" t="s">
         <v>221</v>
-      </c>
-[...7 lines deleted...]
-        <v>223</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
-        <v>52</v>
+        <v>184</v>
       </c>
       <c r="H32">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>115</v>
+        <v>185</v>
       </c>
       <c r="K32" t="s">
-        <v>24</v>
+        <v>222</v>
       </c>
       <c r="L32" t="s">
+        <v>223</v>
+      </c>
+      <c r="M32" t="s">
+        <v>187</v>
+      </c>
+      <c r="N32" t="s">
         <v>224</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="O32" t="s">
         <v>225</v>
       </c>
       <c r="P32" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>227</v>
       </c>
       <c r="B33" t="s">
         <v>228</v>
       </c>
       <c r="C33" t="s">
+        <v>113</v>
+      </c>
+      <c r="D33" t="s">
         <v>229</v>
       </c>
-      <c r="D33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
+        <v>21</v>
+      </c>
+      <c r="G33" t="s">
         <v>230</v>
       </c>
-      <c r="G33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H33">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
+        <v>130</v>
+      </c>
+      <c r="K33" t="s">
+        <v>231</v>
+      </c>
+      <c r="L33" t="s">
         <v>232</v>
       </c>
-      <c r="K33" t="s">
-[...2 lines deleted...]
-      <c r="L33" t="s">
+      <c r="M33" t="s">
+        <v>187</v>
+      </c>
+      <c r="N33" t="s">
         <v>233</v>
       </c>
-      <c r="M33" t="s">
+      <c r="O33" t="s">
         <v>234</v>
       </c>
-      <c r="N33" t="s">
-[...2 lines deleted...]
-      <c r="O33" t="s">
+      <c r="P33" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>236</v>
+      </c>
+      <c r="B34" t="s">
         <v>237</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D34" t="s">
         <v>238</v>
       </c>
-      <c r="C34" t="s">
-[...2 lines deleted...]
-      <c r="D34" t="s">
+      <c r="E34" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" t="s">
+        <v>21</v>
+      </c>
+      <c r="G34" t="s">
+        <v>52</v>
+      </c>
+      <c r="H34">
+        <v>2020</v>
+      </c>
+      <c r="I34"/>
+      <c r="J34" t="s">
+        <v>130</v>
+      </c>
+      <c r="K34" t="s">
+        <v>24</v>
+      </c>
+      <c r="L34" t="s">
         <v>239</v>
       </c>
-      <c r="E34" t="s">
-[...20 lines deleted...]
-      <c r="L34" t="s">
+      <c r="M34" t="s">
+        <v>117</v>
+      </c>
+      <c r="N34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O34" t="s">
         <v>240</v>
       </c>
-      <c r="M34" t="s">
-[...5 lines deleted...]
-      <c r="O34" t="s">
+      <c r="P34" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>242</v>
+      </c>
+      <c r="B35" t="s">
         <v>243</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>244</v>
       </c>
-      <c r="C35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>230</v>
+        <v>245</v>
       </c>
       <c r="G35" t="s">
-        <v>231</v>
+        <v>246</v>
       </c>
       <c r="H35">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>232</v>
+        <v>247</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="M35" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="P35" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="B36" t="s">
+        <v>253</v>
+      </c>
+      <c r="C36" t="s">
+        <v>244</v>
+      </c>
+      <c r="D36" t="s">
+        <v>254</v>
+      </c>
+      <c r="E36" t="s">
+        <v>20</v>
+      </c>
+      <c r="F36" t="s">
+        <v>245</v>
+      </c>
+      <c r="G36" t="s">
+        <v>22</v>
+      </c>
+      <c r="H36">
+        <v>2015</v>
+      </c>
+      <c r="I36">
+        <v>2018</v>
+      </c>
+      <c r="J36" t="s">
+        <v>247</v>
+      </c>
+      <c r="K36" t="s">
+        <v>24</v>
+      </c>
+      <c r="L36" t="s">
+        <v>255</v>
+      </c>
+      <c r="M36" t="s">
         <v>249</v>
       </c>
-      <c r="C36" t="s">
-[...29 lines deleted...]
-      </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="P36" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="B37" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="C37" t="s">
-        <v>229</v>
+        <v>244</v>
       </c>
       <c r="D37" t="s">
-        <v>99</v>
+        <v>136</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>230</v>
+        <v>245</v>
       </c>
       <c r="G37" t="s">
-        <v>22</v>
+        <v>246</v>
       </c>
       <c r="H37">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I37"/>
       <c r="J37" t="s">
-        <v>232</v>
+        <v>247</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="M37" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="P37" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="B38" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="C38" t="s">
-        <v>229</v>
+        <v>244</v>
       </c>
       <c r="D38" t="s">
-        <v>68</v>
+        <v>171</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>230</v>
+        <v>245</v>
       </c>
       <c r="G38" t="s">
-        <v>34</v>
+        <v>246</v>
       </c>
       <c r="H38">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I38"/>
       <c r="J38" t="s">
-        <v>232</v>
+        <v>247</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="M38" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="P38" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="B39" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="C39" t="s">
-        <v>265</v>
+        <v>244</v>
       </c>
       <c r="D39" t="s">
-        <v>266</v>
+        <v>114</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>33</v>
+        <v>245</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
         <v>2015</v>
       </c>
       <c r="I39">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="J39" t="s">
-        <v>267</v>
+        <v>247</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
-      <c r="L39"/>
+      <c r="L39" t="s">
+        <v>270</v>
+      </c>
       <c r="M39" t="s">
-        <v>268</v>
+        <v>249</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="P39" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B40" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C40" t="s">
-        <v>265</v>
+        <v>244</v>
       </c>
       <c r="D40" t="s">
-        <v>273</v>
+        <v>68</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>21</v>
+        <v>245</v>
       </c>
       <c r="G40" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H40">
         <v>2015</v>
       </c>
       <c r="I40">
         <v>2019</v>
       </c>
       <c r="J40" t="s">
-        <v>267</v>
+        <v>247</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="M40" t="s">
-        <v>268</v>
+        <v>249</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="P40" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B41" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C41" t="s">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="D41" t="s">
-        <v>99</v>
+        <v>281</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G41" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="H41">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="I41">
         <v>2022</v>
       </c>
       <c r="J41" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="M41" t="s">
-        <v>268</v>
+        <v>284</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="P41" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="B42" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="C42" t="s">
-        <v>265</v>
+        <v>289</v>
       </c>
       <c r="D42" t="s">
-        <v>239</v>
+        <v>290</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="I42">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="J42" t="s">
-        <v>267</v>
+        <v>291</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
-      <c r="L42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L42"/>
       <c r="M42" t="s">
-        <v>268</v>
+        <v>292</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="P42" t="s">
-        <v>276</v>
+        <v>294</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="B43" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="C43" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D43" t="s">
-        <v>99</v>
+        <v>297</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
-        <v>230</v>
+        <v>21</v>
       </c>
       <c r="G43" t="s">
-        <v>84</v>
+        <v>22</v>
       </c>
       <c r="H43">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I43"/>
+        <v>2015</v>
+      </c>
+      <c r="I43">
+        <v>2019</v>
+      </c>
       <c r="J43" t="s">
-        <v>23</v>
+        <v>291</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="M43" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="P43" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="B44" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="C44" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D44" t="s">
-        <v>295</v>
+        <v>114</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
-        <v>230</v>
+        <v>21</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I44"/>
+        <v>2011</v>
+      </c>
+      <c r="I44">
+        <v>2022</v>
+      </c>
       <c r="J44" t="s">
-        <v>23</v>
+        <v>291</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="M44" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="P44" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="B45" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C45" t="s">
-        <v>301</v>
+        <v>289</v>
       </c>
       <c r="D45" t="s">
-        <v>302</v>
+        <v>254</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>21</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
-        <v>1997</v>
+        <v>2011</v>
       </c>
       <c r="I45">
-        <v>2005</v>
+        <v>2022</v>
       </c>
       <c r="J45" t="s">
-        <v>267</v>
+        <v>291</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
-      <c r="L45"/>
+      <c r="L45" t="s">
+        <v>308</v>
+      </c>
       <c r="M45" t="s">
-        <v>303</v>
+        <v>292</v>
       </c>
       <c r="N45" t="s">
-        <v>145</v>
+        <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="P45" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="B46" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="C46" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="D46" t="s">
-        <v>308</v>
+        <v>114</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
-        <v>230</v>
+        <v>245</v>
       </c>
       <c r="G46" t="s">
-        <v>22</v>
+        <v>106</v>
       </c>
       <c r="H46">
-        <v>1994</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I46"/>
       <c r="J46" t="s">
-        <v>309</v>
+        <v>23</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="M46" t="s">
-        <v>303</v>
+        <v>314</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="P46" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="B47" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C47" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="D47" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>230</v>
+        <v>245</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I47"/>
       <c r="J47" t="s">
-        <v>267</v>
+        <v>23</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
       <c r="L47" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="M47" t="s">
-        <v>303</v>
+        <v>314</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="P47" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B48" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C48" t="s">
-        <v>301</v>
+        <v>325</v>
       </c>
       <c r="D48" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="H48">
-        <v>2010</v>
+        <v>1997</v>
       </c>
       <c r="I48">
-        <v>2016</v>
+        <v>2005</v>
       </c>
       <c r="J48" t="s">
-        <v>267</v>
+        <v>291</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
-      <c r="L48" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L48"/>
       <c r="M48" t="s">
-        <v>303</v>
+        <v>327</v>
       </c>
       <c r="N48" t="s">
-        <v>145</v>
+        <v>160</v>
       </c>
       <c r="O48" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="P48" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>330</v>
+      </c>
+      <c r="B49" t="s">
+        <v>331</v>
+      </c>
+      <c r="C49" t="s">
         <v>325</v>
       </c>
-      <c r="B49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D49" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>21</v>
+        <v>245</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
-        <v>2010</v>
+        <v>1994</v>
       </c>
       <c r="I49">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="J49" t="s">
-        <v>329</v>
+        <v>282</v>
       </c>
       <c r="K49" t="s">
-        <v>330</v>
-[...1 lines deleted...]
-      <c r="L49"/>
+        <v>24</v>
+      </c>
+      <c r="L49" t="s">
+        <v>333</v>
+      </c>
       <c r="M49" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="P49" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B50" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C50" t="s">
+        <v>325</v>
+      </c>
+      <c r="D50" t="s">
+        <v>338</v>
+      </c>
+      <c r="E50" t="s">
+        <v>20</v>
+      </c>
+      <c r="F50" t="s">
+        <v>245</v>
+      </c>
+      <c r="G50" t="s">
+        <v>22</v>
+      </c>
+      <c r="H50">
+        <v>2002</v>
+      </c>
+      <c r="I50">
+        <v>2007</v>
+      </c>
+      <c r="J50" t="s">
+        <v>291</v>
+      </c>
+      <c r="K50" t="s">
+        <v>24</v>
+      </c>
+      <c r="L50" t="s">
+        <v>339</v>
+      </c>
+      <c r="M50" t="s">
         <v>327</v>
       </c>
-      <c r="D50" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="P50" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="B51" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="C51" t="s">
-        <v>341</v>
+        <v>325</v>
       </c>
       <c r="D51" t="s">
-        <v>99</v>
+        <v>344</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>21</v>
       </c>
       <c r="G51" t="s">
-        <v>231</v>
+        <v>91</v>
       </c>
       <c r="H51">
-        <v>2004</v>
-[...1 lines deleted...]
-      <c r="I51"/>
+        <v>2010</v>
+      </c>
+      <c r="I51">
+        <v>2016</v>
+      </c>
       <c r="J51" t="s">
-        <v>342</v>
+        <v>291</v>
       </c>
       <c r="K51" t="s">
         <v>24</v>
       </c>
       <c r="L51" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="M51" t="s">
-        <v>344</v>
+        <v>327</v>
       </c>
       <c r="N51" t="s">
-        <v>27</v>
+        <v>160</v>
       </c>
       <c r="O51" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="P51" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B52" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C52" t="s">
-        <v>341</v>
+        <v>350</v>
       </c>
       <c r="D52" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="E52" t="s">
-        <v>83</v>
+        <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>21</v>
       </c>
       <c r="G52" t="s">
-        <v>84</v>
+        <v>22</v>
       </c>
       <c r="H52">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I52"/>
+        <v>2010</v>
+      </c>
+      <c r="I52">
+        <v>2019</v>
+      </c>
       <c r="J52" t="s">
-        <v>342</v>
+        <v>352</v>
       </c>
       <c r="K52" t="s">
-        <v>24</v>
+        <v>353</v>
       </c>
       <c r="L52"/>
       <c r="M52" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
+        <v>355</v>
+      </c>
+      <c r="P52" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16">
+      <c r="A53" t="s">
+        <v>357</v>
+      </c>
+      <c r="B53" t="s">
+        <v>358</v>
+      </c>
+      <c r="C53" t="s">
         <v>350</v>
       </c>
-      <c r="P52" t="s">
-        <v>351</v>
+      <c r="D53" t="s">
+        <v>68</v>
+      </c>
+      <c r="E53" t="s">
+        <v>20</v>
+      </c>
+      <c r="F53" t="s">
+        <v>21</v>
+      </c>
+      <c r="G53" t="s">
+        <v>52</v>
+      </c>
+      <c r="H53">
+        <v>2012</v>
+      </c>
+      <c r="I53">
+        <v>2015</v>
+      </c>
+      <c r="J53" t="s">
+        <v>359</v>
+      </c>
+      <c r="K53" t="s">
+        <v>24</v>
+      </c>
+      <c r="L53"/>
+      <c r="M53" t="s">
+        <v>354</v>
+      </c>
+      <c r="N53" t="s">
+        <v>27</v>
+      </c>
+      <c r="O53" t="s">
+        <v>360</v>
+      </c>
+      <c r="P53" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16">
+      <c r="A54" t="s">
+        <v>362</v>
+      </c>
+      <c r="B54" t="s">
+        <v>363</v>
+      </c>
+      <c r="C54" t="s">
+        <v>364</v>
+      </c>
+      <c r="D54" t="s">
+        <v>114</v>
+      </c>
+      <c r="E54" t="s">
+        <v>20</v>
+      </c>
+      <c r="F54" t="s">
+        <v>21</v>
+      </c>
+      <c r="G54" t="s">
+        <v>246</v>
+      </c>
+      <c r="H54">
+        <v>2004</v>
+      </c>
+      <c r="I54"/>
+      <c r="J54" t="s">
+        <v>365</v>
+      </c>
+      <c r="K54" t="s">
+        <v>24</v>
+      </c>
+      <c r="L54" t="s">
+        <v>366</v>
+      </c>
+      <c r="M54" t="s">
+        <v>367</v>
+      </c>
+      <c r="N54" t="s">
+        <v>27</v>
+      </c>
+      <c r="O54" t="s">
+        <v>368</v>
+      </c>
+      <c r="P54" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" t="s">
+        <v>370</v>
+      </c>
+      <c r="B55" t="s">
+        <v>371</v>
+      </c>
+      <c r="C55" t="s">
+        <v>364</v>
+      </c>
+      <c r="D55" t="s">
+        <v>372</v>
+      </c>
+      <c r="E55" t="s">
+        <v>105</v>
+      </c>
+      <c r="F55" t="s">
+        <v>21</v>
+      </c>
+      <c r="G55" t="s">
+        <v>106</v>
+      </c>
+      <c r="H55">
+        <v>2014</v>
+      </c>
+      <c r="I55"/>
+      <c r="J55" t="s">
+        <v>365</v>
+      </c>
+      <c r="K55" t="s">
+        <v>24</v>
+      </c>
+      <c r="L55"/>
+      <c r="M55" t="s">
+        <v>367</v>
+      </c>
+      <c r="N55" t="s">
+        <v>27</v>
+      </c>
+      <c r="O55" t="s">
+        <v>373</v>
+      </c>
+      <c r="P55" t="s">
+        <v>374</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">