--- v1 (2026-02-28)
+++ v2 (2026-08-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -147,71 +147,71 @@
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-12016-energy-efficiency-label-requirements-air-conditioners-part-1-room-air</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14491</t>
   </si>
   <si>
     <t>3795-2/2017 Energy Efficiency Label Requirements For Air Conditioners Part 2: Variable Capacity Room Air Conditioner (Window-Split) with Variable Speed Compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with variable speed compressors.</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-22017-energy-efficiency-label-requirements-air-conditioners-part-2-variable-capacity</t>
   </si>
   <si>
     <t>http://eos.org.eg/en/standard/14613</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
   </si>
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
   </si>
   <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
@@ -233,190 +233,253 @@
   <si>
     <t>Non-Directional lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) 2019/1782 of 1 October 2019 laying down ecodesign requirements for external power supplies</t>
-[...53 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14543</t>
   </si>
   <si>
+    <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Clothes Dryers</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>Electricity, Gas</t>
+  </si>
+  <si>
+    <t>EN 61121</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) 2019/1782 of 1 October 2019 laying down ecodesign requirements for external power supplies</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements related to electric power consumption in no-load condition and average active efficiency of external power supplies.  Exclusions: this Regulation shall not apply to:   a. voltage converters;   b. uninterruptible power supplies;   c. battery chargers;     d. halogen lighting converters;   e. external power supplies for medical devices;   f. external power supplies placed on the market no later than 30 June 2015 as a service part or spare part for an identical external power supply which was placed on the market not later than one year after this Regulation has come into force; under the condition that the service part or spare part; or its packaging; clearly indicates the primary load products for which the spare part or service part is intended to be used with.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>External Power Supply</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, To Be Superseded</t>
+  </si>
+  <si>
+    <t>September 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20191782-1-october-2019-laying-down-ecodesign-requirements</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=uriserv%3AOJ.L_.2019.272.01.0095.01.ENG&amp;toc=OJ%3AL%3A2019%3A272%3ATOC</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
+  </si>
+  <si>
+    <t>Europe, United Kingdom</t>
+  </si>
+  <si>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
+  </si>
+  <si>
+    <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
+  </si>
+  <si>
+    <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
+  </si>
+  <si>
+    <t>Pumps</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Entered into force, New, Superseded</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>GB 12021.2-2015 The maximum allowable values of the energy consumption and energy efficiency grade for household refrigerators</t>
   </si>
   <si>
     <t>Applies to motor-driven compressor type refrigerators that are for household use including those whose volume is bigger than 500L; also applies to wine coolers and built-in type refrigerating appliances.</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Refrigerators-Freezers</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>GB/T 2828.1; GB/T 2829; GB/T 8059; IEC 62552-1; IEC 62552-2; IEC 62552-3</t>
   </si>
   <si>
     <t>The Standardization Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-120212-2015-maximum-allowable-values-energy-consumption-and-energy-efficiency-grade</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D8094FD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
+    <t>GB 12021.4-2013 The maximum allowable values of the energy water consumption and grades for household electric washing machines</t>
+  </si>
+  <si>
+    <t>Applies to household electric washing machines with washing capacity no larger than 13kg. Does NOT apply to washing machines with rated wash capacity below 1.0kg or single tub washing machines without centrifugal drying functions; Does NOT apply to agitator-type washing machines. For washing and drying machines; only washing functions will be assessed.</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>GB/T 4288 2008 GB 12021.4-2013</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-120214-2013-maximum-allowable-values-energy-water-consumption-and-grades-household</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6BED3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
     <t>GB 12021.6-2017 Minimum allowable values of energy efficiency and energy efficiency grades for electric rice cookers</t>
   </si>
   <si>
     <t>This policy covers rice cookers.</t>
   </si>
   <si>
     <t>Rice Cookers</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>GB 4706.1; GB 4706.19; QB/T 4099</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-120216-2017-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D81DDAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 12021.9-2008 Minimum allowable values of energy efficiency and the energy efficiency grades for AC electric fans</t>
   </si>
   <si>
     <t>Applies to AC motor driven fans including; table fans; rotary fans; wall-mounted fans; table-pedestal fans; pedestal fans and ceiling fans with single phase rated voltage below 250V and other rated voltage below 480V.</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>GB 12021.9-2008, GB 13380</t>
   </si>
   <si>
-    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/gb-120219-2008-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-ac</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7C8C1D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 17896-2012 Minimum allowable values of energy efficiency and energy efficiency grades of ballasts for tubular fluorescent lamps</t>
   </si>
   <si>
     <t>Applies to independent type of magnetic and electronic ballasts working under 220V and 50Hz AC used for tubular fluorescent lamps with rated power range of 4W-120W. Does NOT apply to non-preheating type electronic ballasts.</t>
   </si>
   <si>
     <t>Fluorescent and HID Lighting</t>
   </si>
   <si>
     <t>GB 29144-2012, GB 17625.1-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-17896-2012-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E425D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 19574-2004 Limited values of energy efficiency and evaluating values of energy conservation of ballast for high-pressure sodium lamps</t>
@@ -502,140 +565,158 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-24849-2017-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D817BCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 26969-2011 Minimum allowable values of energy efficiency and energy efficiency grades for domestic solar water heating systems</t>
   </si>
   <si>
     <t>Applies to solar water heaters with volume less than 0.6 cubic meters.</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>GB 3100; GB/T 12936; GB/T 18708; GB/T 19141; GB/T 26970; GB/T26971; ISO 9488:1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-26969-2011-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FB07D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
+    <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
+  </si>
+  <si>
+    <t>This policy covers centrifugal blowers.</t>
+  </si>
+  <si>
+    <t>Industrial Blowers</t>
+  </si>
+  <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
+  </si>
+  <si>
+    <t>The Standardisation Administration of China (SAC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
     <t>GB 29143-2012 Minimum allowable values of energy efficiency and energy efficiency grades of ballasts for electrodeless fluorescent lamps</t>
   </si>
   <si>
     <t>This policy applies to out-coupling electrodeless ballasts which have rated power between 30W and 400W, use 220V and 50Hz AC power supply and are used for fluorescent lamps.</t>
   </si>
   <si>
     <t>GB 29143</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-29143-2012-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E62ED3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
   </si>
   <si>
     <t>Ovens</t>
   </si>
   <si>
-    <t>Entered into force, New, To Be Superseded</t>
-[...1 lines deleted...]
-  <si>
     <t>Gas</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
   <si>
     <t>Domestic gas cooking appliances which use urban gas have single combustors and its rated thermal load is not more than 5.23 kW</t>
   </si>
   <si>
     <t>LPG Stoves, Cooktops or Hobs</t>
   </si>
   <si>
     <t>CQC6151-20094.24.3</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30720-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7EF80D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 36893-2018 Minimum allowable values of the energy efficiency and energy efficiency grades for air cleaners</t>
   </si>
   <si>
     <t>This policy covers air cleaners.</t>
   </si>
   <si>
     <t>Air Cleaners</t>
   </si>
   <si>
     <t>GB/T 18801-2015; GB/T 18883-2002</t>
   </si>
   <si>
-    <t>The Standardisation Administration of China (SAC)</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/gb-36893-2018-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-air</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=7AC3075CD358B4B1E05397BE0A0AC4DE</t>
   </si>
   <si>
     <t>GB 37478-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED luminaires for road and tunnel lighting</t>
   </si>
   <si>
     <t>This policy covers LED luminaires for road and tunnel lighting.</t>
   </si>
   <si>
     <t>Streetlighting</t>
   </si>
   <si>
-    <t>May 2021</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/gb-37478-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CBB0E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 38383-2019 The minimum allowable values of the energy, water consumption, and grades for dishwashers</t>
   </si>
   <si>
     <t>This policy covers dishwashers.</t>
   </si>
   <si>
     <t>Dishwashers</t>
   </si>
   <si>
     <t>Electricity, Water</t>
   </si>
   <si>
     <t>GB/T 20290-2016; QB/T 1520-2013</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38383-2019-minimum-allowable-values-energy-water-consumption-and-grades-dishwashers</t>
@@ -647,53 +728,50 @@
     <t>GB 39177-2020 Minimum allowable values of energy efficiency and energy efficiency grades for electric pressure cookers</t>
   </si>
   <si>
     <t>MEPS for electric pressure cookers</t>
   </si>
   <si>
     <t>Kitchen</t>
   </si>
   <si>
     <t>GB 39177-2020</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-39177-2020-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=AB2CA7A65EF23FD1E05397BE0A0A98CA</t>
   </si>
   <si>
     <t>Guide on Minimum Energy Performance Standard (Meps) Requirement for Washing Machine (Amendment 1)</t>
   </si>
   <si>
     <t>This guide specifies minimum energy performance standard (MEPS) and energy labeling requirements of washing machines for households use, with or without heating devices utilizing cold and/or hot water supply.</t>
   </si>
   <si>
     <t>Malaysia</t>
-  </si>
-[...1 lines deleted...]
-    <t>Washing Machines</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>New, Superseded</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>IEC 60456: 2010, MS IEC 60456: 2012</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standard-meps-requirement-washing-machine-amendment-1</t>
   </si>
   <si>
     <t>https://www.st.gov.my/en/contents/files/download/95/Guide_on_MEPS_for_Washing_Machine.pdf</t>
   </si>
   <si>
     <t>Guide On Minimum Energy Performance Standard Requirements for Air Conditioner with Cooling Capacity ≤ 7.1kw</t>
   </si>
@@ -1397,73 +1475,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P49"/>
+  <dimension ref="A1:P53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="241.798" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="970.763" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="359.769" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1869,2002 +1947,2192 @@
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>26</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>69</v>
       </c>
       <c r="P9" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>71</v>
       </c>
       <c r="B10" t="s">
         <v>72</v>
       </c>
       <c r="C10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
+        <v>52</v>
+      </c>
+      <c r="H10">
+        <v>2017</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10" t="s">
+        <v>23</v>
+      </c>
+      <c r="K10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" t="s">
         <v>75</v>
       </c>
-      <c r="H10">
-[...5 lines deleted...]
-      <c r="J10" t="s">
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
         <v>76</v>
       </c>
-      <c r="K10" t="s">
-[...3 lines deleted...]
-      <c r="M10" t="s">
+      <c r="P10" t="s">
         <v>77</v>
-      </c>
-[...7 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" t="s">
+        <v>79</v>
+      </c>
+      <c r="C11" t="s">
         <v>80</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
         <v>81</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="E11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" t="s">
+        <v>33</v>
+      </c>
+      <c r="G11" t="s">
+        <v>34</v>
+      </c>
+      <c r="H11">
+        <v>1995</v>
+      </c>
+      <c r="I11">
+        <v>2012</v>
+      </c>
+      <c r="J11" t="s">
         <v>82</v>
       </c>
-      <c r="E11" t="s">
+      <c r="K11" t="s">
         <v>83</v>
       </c>
-      <c r="F11" t="s">
-[...2 lines deleted...]
-      <c r="G11" t="s">
+      <c r="L11" t="s">
         <v>84</v>
       </c>
-      <c r="H11">
-[...9 lines deleted...]
-      <c r="L11" t="s">
+      <c r="M11"/>
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" t="s">
         <v>85</v>
       </c>
-      <c r="M11" t="s">
+      <c r="P11" t="s">
         <v>86</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>87</v>
+      </c>
+      <c r="B12" t="s">
+        <v>88</v>
+      </c>
+      <c r="C12" t="s">
         <v>89</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D12" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>52</v>
+        <v>91</v>
       </c>
       <c r="H12">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I12"/>
+        <v>2009</v>
+      </c>
+      <c r="I12">
+        <v>2019</v>
+      </c>
       <c r="J12" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12" t="s">
         <v>93</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
         <v>94</v>
       </c>
       <c r="P12" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>96</v>
       </c>
       <c r="B13" t="s">
         <v>97</v>
       </c>
       <c r="C13" t="s">
         <v>98</v>
       </c>
       <c r="D13" t="s">
-        <v>99</v>
+        <v>81</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="H13">
-        <v>1989</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I13"/>
       <c r="J13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K13" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O13" t="s">
         <v>100</v>
       </c>
-      <c r="K13" t="s">
-[...2 lines deleted...]
-      <c r="L13" t="s">
+      <c r="P13" t="s">
         <v>101</v>
-      </c>
-[...10 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>102</v>
+      </c>
+      <c r="B14" t="s">
+        <v>103</v>
+      </c>
+      <c r="C14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" t="s">
+        <v>104</v>
+      </c>
+      <c r="E14" t="s">
         <v>105</v>
-      </c>
-[...10 lines deleted...]
-        <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>52</v>
+        <v>106</v>
       </c>
       <c r="H14">
-        <v>1989</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I14"/>
       <c r="J14" t="s">
+        <v>23</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
+        <v>107</v>
+      </c>
+      <c r="M14" t="s">
         <v>108</v>
       </c>
-      <c r="K14" t="s">
-[...2 lines deleted...]
-      <c r="L14" t="s">
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
         <v>109</v>
       </c>
-      <c r="M14" t="s">
-[...5 lines deleted...]
-      <c r="O14" t="s">
+      <c r="P14" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>111</v>
+      </c>
+      <c r="B15" t="s">
         <v>112</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="D15" t="s">
         <v>114</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>52</v>
+        <v>91</v>
       </c>
       <c r="H15">
         <v>1989</v>
       </c>
       <c r="I15">
-        <v>2009</v>
+        <v>2016</v>
       </c>
       <c r="J15" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="P15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B16" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C16" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D16" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>52</v>
+        <v>91</v>
       </c>
       <c r="H16">
-        <v>2000</v>
+        <v>1989</v>
       </c>
       <c r="I16">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="J16" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M16" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="P16" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B17" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C17" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D17" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>52</v>
       </c>
       <c r="H17">
-        <v>2005</v>
+        <v>1989</v>
       </c>
       <c r="I17">
-        <v>2004</v>
+        <v>2017</v>
       </c>
       <c r="J17" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="M17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="P17" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B18" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="C18" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D18" t="s">
-        <v>121</v>
+        <v>136</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>52</v>
       </c>
       <c r="H18">
-        <v>2005</v>
+        <v>1989</v>
       </c>
       <c r="I18">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="J18" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="M18" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="P18" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="B19" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="C19" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D19" t="s">
-        <v>74</v>
+        <v>142</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>137</v>
+        <v>52</v>
       </c>
       <c r="H19">
-        <v>2007</v>
+        <v>2000</v>
       </c>
       <c r="I19">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="J19" t="s">
-        <v>100</v>
+        <v>130</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="M19" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="N19" t="s">
-        <v>139</v>
+        <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="P19" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>146</v>
+      </c>
+      <c r="B20" t="s">
+        <v>147</v>
+      </c>
+      <c r="C20" t="s">
+        <v>113</v>
+      </c>
+      <c r="D20" t="s">
         <v>142</v>
-      </c>
-[...7 lines deleted...]
-        <v>144</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>52</v>
       </c>
       <c r="H20">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="I20">
-        <v>2014</v>
+        <v>2004</v>
       </c>
       <c r="J20" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="M20" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="P20" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B21" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C21" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D21" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>52</v>
       </c>
       <c r="H21">
-        <v>2010</v>
+        <v>2005</v>
       </c>
       <c r="I21">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="J21" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="M21" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="P21" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B22" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C22" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D22" t="s">
-        <v>51</v>
+        <v>90</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>75</v>
+        <v>158</v>
       </c>
       <c r="H22">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="I22">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="J22" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="K22" t="s">
-        <v>156</v>
+        <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="M22" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="N22" t="s">
-        <v>27</v>
+        <v>160</v>
       </c>
       <c r="O22" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="P22" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B23" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C23" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D23" t="s">
-        <v>121</v>
+        <v>165</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>52</v>
       </c>
       <c r="H23">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="I23">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="J23" t="s">
-        <v>100</v>
+        <v>130</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="M23" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="P23" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B24" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C24" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D24" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>168</v>
+        <v>52</v>
       </c>
       <c r="H24">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="I24">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="J24" t="s">
-        <v>100</v>
+        <v>130</v>
       </c>
       <c r="K24" t="s">
-        <v>169</v>
+        <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="M24" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="P24" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B25" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C25" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D25" t="s">
-        <v>175</v>
+        <v>51</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>75</v>
+        <v>91</v>
       </c>
       <c r="H25">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="I25">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="J25" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="K25" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="L25" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="M25" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="P25" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B26" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C26" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>52</v>
+        <v>184</v>
       </c>
       <c r="H26">
-        <v>2018</v>
+        <v>2012</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>108</v>
+        <v>185</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="M26" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="N26" t="s">
-        <v>27</v>
+        <v>160</v>
       </c>
       <c r="O26" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="P26" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B27" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C27" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D27" t="s">
-        <v>188</v>
+        <v>142</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>168</v>
+        <v>52</v>
       </c>
       <c r="H27">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I27"/>
+        <v>2000</v>
+      </c>
+      <c r="I27">
+        <v>2012</v>
+      </c>
       <c r="J27" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
-        <v>151</v>
+        <v>192</v>
       </c>
       <c r="M27" t="s">
-        <v>183</v>
+        <v>124</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="P27" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B28" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C28" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D28" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>168</v>
+        <v>184</v>
       </c>
       <c r="H28">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I28"/>
+        <v>2014</v>
+      </c>
+      <c r="I28">
+        <v>2015</v>
+      </c>
       <c r="J28" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="K28" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="L28" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="M28" t="s">
-        <v>183</v>
+        <v>124</v>
       </c>
       <c r="N28" t="s">
-        <v>197</v>
+        <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="P28" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B29" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C29" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="D29" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>52</v>
+        <v>91</v>
       </c>
       <c r="H29">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I29"/>
+        <v>2008</v>
+      </c>
+      <c r="I29">
+        <v>2015</v>
+      </c>
       <c r="J29" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="K29" t="s">
-        <v>24</v>
+        <v>198</v>
       </c>
       <c r="L29" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="M29" t="s">
-        <v>102</v>
+        <v>124</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="P29" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B30" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C30" t="s">
-        <v>208</v>
+        <v>113</v>
       </c>
       <c r="D30" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>210</v>
+        <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>211</v>
+        <v>52</v>
       </c>
       <c r="H30">
         <v>2018</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
+        <v>130</v>
+      </c>
+      <c r="K30" t="s">
+        <v>24</v>
+      </c>
+      <c r="L30" t="s">
+        <v>211</v>
+      </c>
+      <c r="M30" t="s">
+        <v>187</v>
+      </c>
+      <c r="N30" t="s">
+        <v>27</v>
+      </c>
+      <c r="O30" t="s">
         <v>212</v>
       </c>
-      <c r="K30" t="s">
-[...2 lines deleted...]
-      <c r="L30" t="s">
+      <c r="P30" t="s">
         <v>213</v>
-      </c>
-[...10 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>214</v>
+      </c>
+      <c r="B31" t="s">
+        <v>215</v>
+      </c>
+      <c r="C31" t="s">
+        <v>113</v>
+      </c>
+      <c r="D31" t="s">
+        <v>216</v>
+      </c>
+      <c r="E31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F31" t="s">
+        <v>21</v>
+      </c>
+      <c r="G31" t="s">
+        <v>184</v>
+      </c>
+      <c r="H31">
+        <v>2020</v>
+      </c>
+      <c r="I31"/>
+      <c r="J31" t="s">
+        <v>185</v>
+      </c>
+      <c r="K31" t="s">
+        <v>24</v>
+      </c>
+      <c r="L31" t="s">
+        <v>172</v>
+      </c>
+      <c r="M31" t="s">
+        <v>187</v>
+      </c>
+      <c r="N31" t="s">
+        <v>27</v>
+      </c>
+      <c r="O31" t="s">
         <v>217</v>
       </c>
-      <c r="B31" t="s">
+      <c r="P31" t="s">
         <v>218</v>
-      </c>
-[...40 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="B32" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="C32" t="s">
-        <v>208</v>
+        <v>113</v>
       </c>
       <c r="D32" t="s">
-        <v>114</v>
+        <v>221</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>210</v>
+        <v>21</v>
       </c>
       <c r="G32" t="s">
-        <v>211</v>
+        <v>184</v>
       </c>
       <c r="H32">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>212</v>
+        <v>185</v>
       </c>
       <c r="K32" t="s">
-        <v>24</v>
+        <v>222</v>
       </c>
       <c r="L32" t="s">
+        <v>223</v>
+      </c>
+      <c r="M32" t="s">
+        <v>187</v>
+      </c>
+      <c r="N32" t="s">
+        <v>224</v>
+      </c>
+      <c r="O32" t="s">
         <v>225</v>
       </c>
-      <c r="M32" t="s">
-[...5 lines deleted...]
-      <c r="O32" t="s">
+      <c r="P32" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>227</v>
+      </c>
+      <c r="B33" t="s">
         <v>228</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
+        <v>113</v>
+      </c>
+      <c r="D33" t="s">
         <v>229</v>
       </c>
-      <c r="C33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>210</v>
+        <v>21</v>
       </c>
       <c r="G33" t="s">
-        <v>211</v>
+        <v>52</v>
       </c>
       <c r="H33">
         <v>2020</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>212</v>
+        <v>130</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33" t="s">
         <v>230</v>
       </c>
       <c r="M33" t="s">
-        <v>214</v>
+        <v>117</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
         <v>231</v>
       </c>
       <c r="P33" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>233</v>
       </c>
       <c r="B34" t="s">
         <v>234</v>
       </c>
       <c r="C34" t="s">
-        <v>208</v>
+        <v>235</v>
       </c>
       <c r="D34" t="s">
-        <v>99</v>
+        <v>122</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>210</v>
+        <v>236</v>
       </c>
       <c r="G34" t="s">
-        <v>22</v>
+        <v>237</v>
       </c>
       <c r="H34">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I34">
         <v>2018</v>
       </c>
+      <c r="I34"/>
       <c r="J34" t="s">
-        <v>212</v>
+        <v>238</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="M34" t="s">
-        <v>214</v>
+        <v>240</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="P34" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="B35" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="C35" t="s">
-        <v>208</v>
+        <v>235</v>
       </c>
       <c r="D35" t="s">
-        <v>68</v>
+        <v>245</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>210</v>
+        <v>236</v>
       </c>
       <c r="G35" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H35">
         <v>2015</v>
       </c>
       <c r="I35">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="J35" t="s">
-        <v>212</v>
+        <v>238</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
+        <v>246</v>
+      </c>
+      <c r="M35" t="s">
         <v>240</v>
       </c>
-      <c r="M35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="P35" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="B36" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="C36" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="D36" t="s">
-        <v>246</v>
+        <v>136</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>33</v>
+        <v>236</v>
       </c>
       <c r="G36" t="s">
-        <v>22</v>
+        <v>237</v>
       </c>
       <c r="H36">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I36"/>
       <c r="J36" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
-      <c r="L36"/>
+      <c r="L36" t="s">
+        <v>251</v>
+      </c>
       <c r="M36" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="P36" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="B37" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="C37" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="D37" t="s">
-        <v>253</v>
+        <v>171</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>21</v>
+        <v>236</v>
       </c>
       <c r="G37" t="s">
-        <v>22</v>
+        <v>237</v>
       </c>
       <c r="H37">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I37"/>
       <c r="J37" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="M37" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="P37" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B38" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C38" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="D38" t="s">
-        <v>99</v>
+        <v>114</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>21</v>
+        <v>236</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="I38">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="J38" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="M38" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P38" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B39" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C39" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="D39" t="s">
-        <v>219</v>
+        <v>68</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>21</v>
+        <v>236</v>
       </c>
       <c r="G39" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H39">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="I39">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="J39" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="M39" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="P39" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="B40" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="C40" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="D40" t="s">
-        <v>99</v>
+        <v>272</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>210</v>
+        <v>33</v>
       </c>
       <c r="G40" t="s">
-        <v>84</v>
+        <v>22</v>
       </c>
       <c r="H40">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I40"/>
+        <v>2015</v>
+      </c>
+      <c r="I40">
+        <v>2019</v>
+      </c>
       <c r="J40" t="s">
-        <v>23</v>
+        <v>273</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
-      <c r="L40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L40"/>
       <c r="M40" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="P40" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="B41" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="C41" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="D41" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>210</v>
+        <v>21</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I41"/>
+        <v>2015</v>
+      </c>
+      <c r="I41">
+        <v>2019</v>
+      </c>
       <c r="J41" t="s">
-        <v>23</v>
+        <v>273</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="M41" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="P41" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="B42" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="C42" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
       <c r="D42" t="s">
-        <v>282</v>
+        <v>114</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
-        <v>1997</v>
+        <v>2011</v>
       </c>
       <c r="I42">
-        <v>2005</v>
+        <v>2022</v>
       </c>
       <c r="J42" t="s">
-        <v>247</v>
+        <v>273</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
-      <c r="L42"/>
+      <c r="L42" t="s">
+        <v>285</v>
+      </c>
       <c r="M42" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="N42" t="s">
-        <v>139</v>
+        <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="P42" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B43" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C43" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
       <c r="D43" t="s">
-        <v>288</v>
+        <v>245</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
-        <v>210</v>
+        <v>21</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
-        <v>1994</v>
+        <v>2011</v>
       </c>
       <c r="I43">
-        <v>2014</v>
+        <v>2022</v>
       </c>
       <c r="J43" t="s">
-        <v>289</v>
+        <v>273</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43" t="s">
         <v>290</v>
       </c>
       <c r="M43" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
         <v>291</v>
       </c>
       <c r="P43" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>292</v>
+      </c>
+      <c r="B44" t="s">
         <v>293</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>294</v>
       </c>
-      <c r="C44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44" t="s">
+        <v>114</v>
+      </c>
+      <c r="E44" t="s">
+        <v>20</v>
+      </c>
+      <c r="F44" t="s">
+        <v>236</v>
+      </c>
+      <c r="G44" t="s">
+        <v>106</v>
+      </c>
+      <c r="H44">
+        <v>2021</v>
+      </c>
+      <c r="I44"/>
+      <c r="J44" t="s">
+        <v>23</v>
+      </c>
+      <c r="K44" t="s">
+        <v>24</v>
+      </c>
+      <c r="L44" t="s">
         <v>295</v>
       </c>
-      <c r="E44" t="s">
-[...20 lines deleted...]
-      <c r="L44" t="s">
+      <c r="M44" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
         <v>297</v>
       </c>
       <c r="P44" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>299</v>
       </c>
       <c r="B45" t="s">
         <v>300</v>
       </c>
       <c r="C45" t="s">
-        <v>281</v>
+        <v>294</v>
       </c>
       <c r="D45" t="s">
         <v>301</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
-        <v>21</v>
+        <v>236</v>
       </c>
       <c r="G45" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="H45">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I45"/>
       <c r="J45" t="s">
-        <v>247</v>
+        <v>23</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45" t="s">
         <v>302</v>
       </c>
       <c r="M45" t="s">
-        <v>283</v>
+        <v>296</v>
       </c>
       <c r="N45" t="s">
-        <v>139</v>
+        <v>27</v>
       </c>
       <c r="O45" t="s">
         <v>303</v>
       </c>
       <c r="P45" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>305</v>
       </c>
       <c r="B46" t="s">
         <v>306</v>
       </c>
       <c r="C46" t="s">
         <v>307</v>
       </c>
       <c r="D46" t="s">
         <v>308</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>21</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
-        <v>2010</v>
+        <v>1997</v>
       </c>
       <c r="I46">
-        <v>2019</v>
+        <v>2005</v>
       </c>
       <c r="J46" t="s">
-        <v>309</v>
+        <v>273</v>
       </c>
       <c r="K46" t="s">
-        <v>310</v>
+        <v>24</v>
       </c>
       <c r="L46"/>
       <c r="M46" t="s">
+        <v>309</v>
+      </c>
+      <c r="N46" t="s">
+        <v>160</v>
+      </c>
+      <c r="O46" t="s">
+        <v>310</v>
+      </c>
+      <c r="P46" t="s">
         <v>311</v>
-      </c>
-[...7 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="B47" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="C47" t="s">
         <v>307</v>
       </c>
       <c r="D47" t="s">
-        <v>68</v>
+        <v>314</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>21</v>
+        <v>236</v>
       </c>
       <c r="G47" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H47">
-        <v>2012</v>
+        <v>1994</v>
       </c>
       <c r="I47">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="J47" t="s">
+        <v>315</v>
+      </c>
+      <c r="K47" t="s">
+        <v>24</v>
+      </c>
+      <c r="L47" t="s">
         <v>316</v>
       </c>
-      <c r="K47" t="s">
-[...2 lines deleted...]
-      <c r="L47"/>
       <c r="M47" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
         <v>317</v>
       </c>
       <c r="P47" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>319</v>
       </c>
       <c r="B48" t="s">
         <v>320</v>
       </c>
       <c r="C48" t="s">
+        <v>307</v>
+      </c>
+      <c r="D48" t="s">
         <v>321</v>
       </c>
-      <c r="D48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
-        <v>21</v>
+        <v>236</v>
       </c>
       <c r="G48" t="s">
-        <v>211</v>
+        <v>22</v>
       </c>
       <c r="H48">
-        <v>2004</v>
-[...1 lines deleted...]
-      <c r="I48"/>
+        <v>2002</v>
+      </c>
+      <c r="I48">
+        <v>2007</v>
+      </c>
       <c r="J48" t="s">
+        <v>273</v>
+      </c>
+      <c r="K48" t="s">
+        <v>24</v>
+      </c>
+      <c r="L48" t="s">
         <v>322</v>
       </c>
-      <c r="K48" t="s">
-[...2 lines deleted...]
-      <c r="L48" t="s">
+      <c r="M48" t="s">
+        <v>309</v>
+      </c>
+      <c r="N48" t="s">
+        <v>27</v>
+      </c>
+      <c r="O48" t="s">
         <v>323</v>
       </c>
-      <c r="M48" t="s">
+      <c r="P48" t="s">
         <v>324</v>
-      </c>
-[...7 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>325</v>
+      </c>
+      <c r="B49" t="s">
+        <v>326</v>
+      </c>
+      <c r="C49" t="s">
+        <v>307</v>
+      </c>
+      <c r="D49" t="s">
         <v>327</v>
       </c>
-      <c r="B49" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E49" t="s">
-        <v>83</v>
+        <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>21</v>
       </c>
       <c r="G49" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="H49">
+        <v>2010</v>
+      </c>
+      <c r="I49">
+        <v>2016</v>
+      </c>
+      <c r="J49" t="s">
+        <v>273</v>
+      </c>
+      <c r="K49" t="s">
+        <v>24</v>
+      </c>
+      <c r="L49" t="s">
+        <v>328</v>
+      </c>
+      <c r="M49" t="s">
+        <v>309</v>
+      </c>
+      <c r="N49" t="s">
+        <v>160</v>
+      </c>
+      <c r="O49" t="s">
+        <v>329</v>
+      </c>
+      <c r="P49" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16">
+      <c r="A50" t="s">
+        <v>331</v>
+      </c>
+      <c r="B50" t="s">
+        <v>332</v>
+      </c>
+      <c r="C50" t="s">
+        <v>333</v>
+      </c>
+      <c r="D50" t="s">
+        <v>334</v>
+      </c>
+      <c r="E50" t="s">
+        <v>20</v>
+      </c>
+      <c r="F50" t="s">
+        <v>21</v>
+      </c>
+      <c r="G50" t="s">
+        <v>22</v>
+      </c>
+      <c r="H50">
+        <v>2010</v>
+      </c>
+      <c r="I50">
+        <v>2019</v>
+      </c>
+      <c r="J50" t="s">
+        <v>335</v>
+      </c>
+      <c r="K50" t="s">
+        <v>336</v>
+      </c>
+      <c r="L50"/>
+      <c r="M50" t="s">
+        <v>337</v>
+      </c>
+      <c r="N50" t="s">
+        <v>27</v>
+      </c>
+      <c r="O50" t="s">
+        <v>338</v>
+      </c>
+      <c r="P50" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16">
+      <c r="A51" t="s">
+        <v>340</v>
+      </c>
+      <c r="B51" t="s">
+        <v>341</v>
+      </c>
+      <c r="C51" t="s">
+        <v>333</v>
+      </c>
+      <c r="D51" t="s">
+        <v>68</v>
+      </c>
+      <c r="E51" t="s">
+        <v>20</v>
+      </c>
+      <c r="F51" t="s">
+        <v>21</v>
+      </c>
+      <c r="G51" t="s">
+        <v>52</v>
+      </c>
+      <c r="H51">
+        <v>2012</v>
+      </c>
+      <c r="I51">
+        <v>2015</v>
+      </c>
+      <c r="J51" t="s">
+        <v>342</v>
+      </c>
+      <c r="K51" t="s">
+        <v>24</v>
+      </c>
+      <c r="L51"/>
+      <c r="M51" t="s">
+        <v>337</v>
+      </c>
+      <c r="N51" t="s">
+        <v>27</v>
+      </c>
+      <c r="O51" t="s">
+        <v>343</v>
+      </c>
+      <c r="P51" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16">
+      <c r="A52" t="s">
+        <v>345</v>
+      </c>
+      <c r="B52" t="s">
+        <v>346</v>
+      </c>
+      <c r="C52" t="s">
+        <v>347</v>
+      </c>
+      <c r="D52" t="s">
+        <v>114</v>
+      </c>
+      <c r="E52" t="s">
+        <v>20</v>
+      </c>
+      <c r="F52" t="s">
+        <v>21</v>
+      </c>
+      <c r="G52" t="s">
+        <v>237</v>
+      </c>
+      <c r="H52">
+        <v>2004</v>
+      </c>
+      <c r="I52"/>
+      <c r="J52" t="s">
+        <v>348</v>
+      </c>
+      <c r="K52" t="s">
+        <v>24</v>
+      </c>
+      <c r="L52" t="s">
+        <v>349</v>
+      </c>
+      <c r="M52" t="s">
+        <v>350</v>
+      </c>
+      <c r="N52" t="s">
+        <v>27</v>
+      </c>
+      <c r="O52" t="s">
+        <v>351</v>
+      </c>
+      <c r="P52" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16">
+      <c r="A53" t="s">
+        <v>353</v>
+      </c>
+      <c r="B53" t="s">
+        <v>354</v>
+      </c>
+      <c r="C53" t="s">
+        <v>347</v>
+      </c>
+      <c r="D53" t="s">
+        <v>355</v>
+      </c>
+      <c r="E53" t="s">
+        <v>105</v>
+      </c>
+      <c r="F53" t="s">
+        <v>21</v>
+      </c>
+      <c r="G53" t="s">
+        <v>106</v>
+      </c>
+      <c r="H53">
         <v>2014</v>
       </c>
-      <c r="I49"/>
-[...17 lines deleted...]
-        <v>331</v>
+      <c r="I53"/>
+      <c r="J53" t="s">
+        <v>348</v>
+      </c>
+      <c r="K53" t="s">
+        <v>24</v>
+      </c>
+      <c r="L53"/>
+      <c r="M53" t="s">
+        <v>350</v>
+      </c>
+      <c r="N53" t="s">
+        <v>27</v>
+      </c>
+      <c r="O53" t="s">
+        <v>356</v>
+      </c>
+      <c r="P53" t="s">
+        <v>357</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">