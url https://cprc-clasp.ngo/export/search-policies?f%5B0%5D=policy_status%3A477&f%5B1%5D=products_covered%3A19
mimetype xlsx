--- v2 (2026-07-31)
+++ v3 (2026-09-29)
@@ -62,51 +62,51 @@
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, Revised, Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>