--- v2 (2026-02-03)
+++ v3 (2026-08-03)
@@ -2058,51 +2058,51 @@
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for air conditioners with the following criteria:
 (a) single-phase;
 (b) non-ducted;
 (c) single-split wall mounted;
 (d) vapor compression air conditioners; and
 (e) with a cooling capacity of up to 7.1 kW</t>
   </si>
   <si>
     <t>Asia and Pacific, Malaysia</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>MS ISO 5151:2012
 ,   
                     ISO 5151:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-air-conditioner</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/07-20250415%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+    <t>https://united4efficiency.org/wp-content/uploads/2024/03/20240107-GUIDELINES-ON-ENERGY-USING-PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Freezer</t>
   </si>
   <si>
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency lable for freezer with size up to or equal to 320 L, chest type with solid door.</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>Refrigeration, Freezers-only</t>
   </si>
   <si>
     <t>IEC 62552-1:2015/AMD1:2020
 ,   
                     IEC 62552-3:2015/AMD1:2020</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-freezer</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/2025/EECA/20250304%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
   </si>
   <si>