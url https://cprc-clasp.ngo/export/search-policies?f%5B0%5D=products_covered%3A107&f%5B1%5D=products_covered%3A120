--- v0 (2025-11-28)
+++ v1 (2026-08-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -223,50 +223,53 @@
     <t>ENERGY STAR</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-connected-thermostats-version-10</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/connected_thermostats/partners</t>
   </si>
   <si>
     <t>GB 19761-2020 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades for Fan</t>
   </si>
   <si>
     <t>GB/T 1236; GB/T 3235; GB/T 10178; JB/T 2977; JB/T 4357; JB/T 4358; JB/T 4362; JB/T 7221; JB/T 9068; JB/T 10562; JB/T 10563</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-19761-2020-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-fan</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=A70340E7DF568CC8E05397BE0A0A829B</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
+  </si>
+  <si>
+    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Close Control Air Conditioners) Determination 2012</t>
   </si>
   <si>
     <t>This standard specifies the MEPS for close control air conditioners (used where temperature and humidity are required to be monitored and maintained within narrow limits, for example, use in computer rooms, data processing units, telecommunications facilities and other industrial process areas) that fall in the scope of AS/NZS 4965.1.</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
@@ -638,51 +641,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="150.963" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="468.171" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="110.83" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1010,172 +1013,172 @@
       </c>
       <c r="P7" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>68</v>
       </c>
       <c r="B8" t="s">
         <v>69</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H8">
         <v>2012</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
         <v>36</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N8" t="s">
         <v>39</v>
       </c>
       <c r="O8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D9" t="s">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>2012</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
         <v>25</v>
       </c>
       <c r="M9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D10" t="s">
         <v>33</v>
       </c>
       <c r="E10" t="s">
         <v>44</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10" t="s">
         <v>35</v>
       </c>
       <c r="H10">
         <v>2012</v>
       </c>
       <c r="I10">
         <v>2012</v>
       </c>
       <c r="J10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N10" t="s">
         <v>39</v>
       </c>
       <c r="O10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P10" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">