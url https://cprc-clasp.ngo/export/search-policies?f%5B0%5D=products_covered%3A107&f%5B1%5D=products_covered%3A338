--- v0 (2026-01-18)
+++ v1 (2026-08-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -275,72 +275,92 @@
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Connected Thermostats Version 1.0</t>
   </si>
   <si>
     <t>Only products that meet the definition of a CT product as specified in the policy document are eligible for ENERGY STAR certification. CT products provided as part of a larger product offering such as a home security system may be certified but will be subject to specific labeling requirements.
 Connected Thermostat (CT) Product: For the purposes of this specification the CT product includes the CT device in the home with associated firmware; which is assumed to be updated during the time the CT device is used in the home; as well as a CT service supported by hardware and software outside of the home. The CT service would typically provide web and smart phone based thermostat control.</t>
   </si>
   <si>
     <t>Canada, United States of America*</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>IEC 62301, Ed. 2.0, 2011-01; ENERGY STAR Method to Demonstrate Connected Thermostat Field Savings V1.0</t>
   </si>
   <si>
     <t>ENERGY STAR</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-connected-thermostats-version-10</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/connected_thermostats/partners</t>
+  </si>
+  <si>
+    <t>GB 12021.4-2026 Maximum allowable values of the energy consumption, water consumption and grades for electric washing machines and washer-dryers</t>
+  </si>
+  <si>
+    <t>This policy specifies the energy efficiency and water efficiency grades, technical requirements, and test methods for household and similar-use electric washing machines. 
+This document applies to electric washing machines and washer-dryers with a single drum (or tub) and a rated washing capacity of no more than 25.0 kg, a single-phase rated voltage not exceeding 250 V, and intended for use by non-professionals in households, shops, schools, and similar settings.
+For pulsator-type washer-dryers and drum-type washer-dryers with a rated drying capacity of no more than 1.0 kg, only the washing function is assessed.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-120214-2026-maximum-allowable-values-energy-consumption-water-consumption-and-grades</t>
+  </si>
+  <si>
+    <t>https://openstd.samr.gov.cn/bzgk/std/newGbInfo?hcno=4804719D7D206D7538788BE44F54DC64</t>
   </si>
   <si>
     <t>GB/T 23118-2024 Household and Similar Tumble Dryer and Washer-Dryer</t>
   </si>
   <si>
     <t>This standard applies to tumble dryers and washer-dryer machines with a rated drying capacity greater than 1kg, designed for non-professional users in households and similar environments. Standard Specifications:
 - Drying Performance
 - Energy Consumption
 - Water Usage
 - Program Time
 - Drying Uniformity
 - Condensation Efficiency
 - Noise Level
 - Off/Standby Power
 - Fluffiness Performance
 - Wrinkle Removal Performance
 - Washing Performance for Washer-Dryer Combo Machines
 - Washing-Drying Performance
 - Grading for Indicators: Energy Consumption, Water Usage, Noise, and Other Relevant Factors</t>
-  </si>
-[...1 lines deleted...]
-    <t>China</t>
   </si>
   <si>
     <t>Clothes Dryers, Washer and Dryers</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>January 2025</t>
   </si>
   <si>
     <t>SAMR, SAC</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gbt-23118-2024-household-and-similar-tumble-dryer-and-washer-dryer</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=234D7936AA97E194E06397BE0A0AA0A9</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Close Control Air Conditioners) Determination 2012</t>
   </si>
   <si>
     <t>This standard specifies the MEPS for close control air conditioners (used where temperature and humidity are required to be monitored and maintained within narrow limits, for example, use in computer rooms, data processing units, telecommunications facilities and other industrial process areas) that fall in the scope of AS/NZS 4965.1.</t>
   </si>
@@ -976,71 +996,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P23"/>
+  <dimension ref="A1:P24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="121.399" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="176.814" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1447,711 +1467,759 @@
       </c>
       <c r="M9" t="s">
         <v>84</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>85</v>
       </c>
       <c r="P9" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>87</v>
       </c>
       <c r="B10" t="s">
         <v>88</v>
       </c>
       <c r="C10" t="s">
         <v>89</v>
       </c>
       <c r="D10" t="s">
-        <v>90</v>
+        <v>33</v>
       </c>
       <c r="E10" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>8</v>
       </c>
       <c r="H10">
-        <v>2008</v>
+        <v>1989</v>
       </c>
       <c r="I10">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="J10" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
+        <v>91</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
+        <v>92</v>
+      </c>
+      <c r="P10" t="s">
         <v>93</v>
-      </c>
-[...7 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>94</v>
+      </c>
+      <c r="B11" t="s">
+        <v>95</v>
+      </c>
+      <c r="C11" t="s">
+        <v>89</v>
+      </c>
+      <c r="D11" t="s">
         <v>96</v>
       </c>
-      <c r="B11" t="s">
+      <c r="E11" t="s">
+        <v>70</v>
+      </c>
+      <c r="F11" t="s">
         <v>97</v>
       </c>
-      <c r="C11" t="s">
+      <c r="G11" t="s">
+        <v>8</v>
+      </c>
+      <c r="H11">
+        <v>2008</v>
+      </c>
+      <c r="I11">
+        <v>2024</v>
+      </c>
+      <c r="J11" t="s">
         <v>98</v>
-      </c>
-[...17 lines deleted...]
-        <v>99</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
+        <v>99</v>
+      </c>
+      <c r="N11" t="s">
+        <v>37</v>
+      </c>
+      <c r="O11" t="s">
         <v>100</v>
       </c>
-      <c r="N11" t="s">
-[...2 lines deleted...]
-      <c r="O11" t="s">
+      <c r="P11" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>102</v>
+      </c>
+      <c r="B12" t="s">
         <v>103</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>104</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="H12">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
-        <v>82</v>
+        <v>105</v>
       </c>
       <c r="K12" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L12" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
+        <v>107</v>
+      </c>
+      <c r="P12" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>109</v>
+      </c>
+      <c r="B13" t="s">
         <v>110</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="D13" t="s">
         <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G13" t="s">
         <v>43</v>
       </c>
       <c r="H13">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I13">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="J13" t="s">
         <v>82</v>
       </c>
       <c r="K13" t="s">
         <v>36</v>
       </c>
       <c r="L13" t="s">
         <v>112</v>
       </c>
       <c r="M13" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="P13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C14" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="D14" t="s">
-        <v>118</v>
+        <v>52</v>
       </c>
       <c r="E14" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H14">
         <v>2012</v>
       </c>
-      <c r="I14"/>
+      <c r="I14">
+        <v>2013</v>
+      </c>
       <c r="J14" t="s">
-        <v>119</v>
+        <v>82</v>
       </c>
       <c r="K14" t="s">
-        <v>120</v>
+        <v>36</v>
       </c>
       <c r="L14" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="M14" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="P14" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>121</v>
+      </c>
+      <c r="B15" t="s">
+        <v>122</v>
+      </c>
+      <c r="C15" t="s">
+        <v>123</v>
+      </c>
+      <c r="D15" t="s">
+        <v>124</v>
+      </c>
+      <c r="E15" t="s">
+        <v>70</v>
+      </c>
+      <c r="F15" t="s">
+        <v>34</v>
+      </c>
+      <c r="G15" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15">
+        <v>2012</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15" t="s">
         <v>125</v>
       </c>
-      <c r="B15" t="s">
+      <c r="K15" t="s">
         <v>126</v>
       </c>
-      <c r="C15" t="s">
+      <c r="L15" t="s">
         <v>127</v>
       </c>
-      <c r="D15" t="s">
+      <c r="M15" t="s">
         <v>128</v>
       </c>
-      <c r="E15" t="s">
-[...17 lines deleted...]
-      <c r="K15" t="s">
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
         <v>129</v>
       </c>
-      <c r="L15" t="s">
+      <c r="P15" t="s">
         <v>130</v>
-      </c>
-[...10 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B16" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C16" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="D16" t="s">
-        <v>90</v>
+        <v>134</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
+        <v>62</v>
+      </c>
+      <c r="G16" t="s">
+        <v>43</v>
+      </c>
+      <c r="H16">
+        <v>2017</v>
+      </c>
+      <c r="I16">
+        <v>2021</v>
+      </c>
+      <c r="J16" t="s">
+        <v>23</v>
+      </c>
+      <c r="K16" t="s">
+        <v>135</v>
+      </c>
+      <c r="L16" t="s">
+        <v>136</v>
+      </c>
+      <c r="M16" t="s">
+        <v>137</v>
+      </c>
+      <c r="N16" t="s">
         <v>138</v>
       </c>
-      <c r="G16" t="s">
+      <c r="O16" t="s">
         <v>139</v>
       </c>
-      <c r="H16">
-[...3 lines deleted...]
-      <c r="J16" t="s">
+      <c r="P16" t="s">
         <v>140</v>
-      </c>
-[...16 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>141</v>
+      </c>
+      <c r="B17" t="s">
+        <v>142</v>
+      </c>
+      <c r="C17" t="s">
+        <v>143</v>
+      </c>
+      <c r="D17" t="s">
+        <v>96</v>
+      </c>
+      <c r="E17" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" t="s">
+        <v>144</v>
+      </c>
+      <c r="G17" t="s">
         <v>145</v>
       </c>
-      <c r="B17" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H17">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17"/>
+      <c r="L17" t="s">
+        <v>147</v>
+      </c>
       <c r="M17" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="P17" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>151</v>
+      </c>
+      <c r="B18" t="s">
+        <v>152</v>
+      </c>
+      <c r="C18" t="s">
         <v>153</v>
       </c>
-      <c r="B18" t="s">
+      <c r="D18" t="s">
         <v>154</v>
       </c>
-      <c r="C18" t="s">
+      <c r="E18" t="s">
+        <v>70</v>
+      </c>
+      <c r="F18" t="s">
+        <v>34</v>
+      </c>
+      <c r="G18" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18">
+        <v>2014</v>
+      </c>
+      <c r="I18"/>
+      <c r="J18" t="s">
         <v>155</v>
-      </c>
-[...19 lines deleted...]
-        <v>156</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
-      <c r="L18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="P18" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>159</v>
+      </c>
+      <c r="B19" t="s">
+        <v>160</v>
+      </c>
+      <c r="C19" t="s">
         <v>161</v>
       </c>
-      <c r="B19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D19" t="s">
-        <v>164</v>
+        <v>33</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H19">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I19"/>
+        <v>2007</v>
+      </c>
+      <c r="I19">
+        <v>2018</v>
+      </c>
       <c r="J19" t="s">
-        <v>63</v>
+        <v>162</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19"/>
+      <c r="L19" t="s">
+        <v>163</v>
+      </c>
       <c r="M19" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
+        <v>165</v>
+      </c>
+      <c r="P19" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>167</v>
+      </c>
+      <c r="B20" t="s">
         <v>168</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="D20" t="s">
         <v>170</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
         <v>63</v>
       </c>
       <c r="K20" t="s">
-        <v>120</v>
+        <v>24</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="N20" t="s">
-        <v>132</v>
+        <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="P20" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>169</v>
       </c>
       <c r="D21" t="s">
-        <v>33</v>
+        <v>176</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="K21" t="s">
-        <v>24</v>
+        <v>126</v>
       </c>
       <c r="L21"/>
-      <c r="M21"/>
+      <c r="M21" t="s">
+        <v>171</v>
+      </c>
       <c r="N21" t="s">
-        <v>27</v>
+        <v>138</v>
       </c>
       <c r="O21" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="P21" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B22" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C22" t="s">
-        <v>179</v>
+        <v>32</v>
       </c>
       <c r="D22" t="s">
-        <v>180</v>
+        <v>33</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="H22">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I22"/>
       <c r="J22" t="s">
-        <v>181</v>
+        <v>35</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
-      <c r="L22" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L22"/>
+      <c r="M22"/>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="P22" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>183</v>
+      </c>
+      <c r="B23" t="s">
+        <v>184</v>
+      </c>
+      <c r="C23" t="s">
+        <v>185</v>
+      </c>
+      <c r="D23" t="s">
         <v>186</v>
       </c>
-      <c r="B23" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E23" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="G23" t="s">
         <v>43</v>
       </c>
       <c r="H23">
+        <v>2012</v>
+      </c>
+      <c r="I23">
+        <v>2014</v>
+      </c>
+      <c r="J23" t="s">
+        <v>187</v>
+      </c>
+      <c r="K23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L23" t="s">
+        <v>188</v>
+      </c>
+      <c r="M23" t="s">
+        <v>189</v>
+      </c>
+      <c r="N23" t="s">
+        <v>27</v>
+      </c>
+      <c r="O23" t="s">
+        <v>190</v>
+      </c>
+      <c r="P23" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" t="s">
+        <v>192</v>
+      </c>
+      <c r="B24" t="s">
+        <v>193</v>
+      </c>
+      <c r="C24" t="s">
+        <v>104</v>
+      </c>
+      <c r="D24" t="s">
+        <v>194</v>
+      </c>
+      <c r="E24" t="s">
+        <v>70</v>
+      </c>
+      <c r="F24" t="s">
+        <v>34</v>
+      </c>
+      <c r="G24" t="s">
+        <v>43</v>
+      </c>
+      <c r="H24">
         <v>2015</v>
       </c>
-      <c r="I23">
+      <c r="I24">
         <v>2016</v>
       </c>
-      <c r="J23" t="s">
+      <c r="J24" t="s">
         <v>23</v>
       </c>
-      <c r="K23" t="s">
-[...15 lines deleted...]
-        <v>194</v>
+      <c r="K24" t="s">
+        <v>195</v>
+      </c>
+      <c r="L24" t="s">
+        <v>196</v>
+      </c>
+      <c r="M24" t="s">
+        <v>197</v>
+      </c>
+      <c r="N24" t="s">
+        <v>198</v>
+      </c>
+      <c r="O24" t="s">
+        <v>199</v>
+      </c>
+      <c r="P24" t="s">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">