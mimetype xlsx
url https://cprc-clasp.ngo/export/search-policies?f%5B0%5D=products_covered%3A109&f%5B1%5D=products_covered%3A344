--- v0 (2025-11-26)
+++ v1 (2026-04-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -221,69 +221,69 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-air-conditioners-above-65kw-determination-2022</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Series/F2022L00182</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Air Conditioners up to 65kW) Determination 2019</t>
   </si>
   <si>
     <t>The products covered by this Determination are single-phase and three-phase: air conditioners; and multi‑split outdoor units (whether or not supplied or offered for supply as part of a multi‑split system); and single‑split outdoor units;  that have a rated standard cooling full capacity, or for heating only products, a rated standard heating full capacity, of 65kW or less. Air conditioners that have a rated standard cooling full capacity, or for heating only products, a rated standard heating full capacity, of greater than 65kW are expected to be covered by another GEMS determination.</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>AS/NZS 3823.2:2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-air-conditioners-65kw-determination-2019</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Details/F2019L00490</t>
   </si>
   <si>
-    <t>MELS for Commercial Storage Refrigerators</t>
+    <t>MELS for Commercial Storage Refrigerators (2025)</t>
   </si>
   <si>
     <t>This policy defines minimum energy labeling scheme requirements for chiller, freezers, and combinations type of all capacities.</t>
   </si>
   <si>
     <t>Singapore*</t>
   </si>
   <si>
     <t>Refrigerated Cabinets, Wine Chillers, Walk-In Coolers and Freezers, Refrigerated Vending Machines, Freezers-only</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>National Environment Agency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/mels-commercial-storage-refrigerators</t>
+    <t>https://cprc-clasp.ngo/policies/mels-commercial-storage-refrigerators-2025</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/tick-rating</t>
   </si>
   <si>
     <t>MEPS for Commercial Storage Refrigerators (2025)</t>
   </si>
   <si>
     <t>This policy sets minimum energy performance standards for commercial storage refrigerators as shown below</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-commercial-storage-refrigerators-2025</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/minimum-energy-performance-standards</t>
   </si>
   <si>
     <t>NOM-035-ENER-2025, Energy Efficiency in Unitary Air Conditioners</t>
   </si>
   <si>
     <t>This standard establishes the minimum Integrated Energy Efficiency Ratio (REEI) levels in cooling mode for unitary air conditioners (package units). It applies to self-contained air conditioners known as unitary type (package unit) in nominal cooling capacities greater than 19,050 W (65,000 BTU/h) and up to 70,340 W (240,000 BTU/h), with or without reversible cycle, air-cooled, electrically operated, that work by mechanical compression, which include a single-speed compressor (Fixed Capacity) or a variable refrigerant flow or frequency compressor (Proportionally Controlled Capacity) or a stepped speed compressor (Staged Capacity) and an air-cooled condenser coil.</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
@@ -330,50 +330,53 @@
     <t>February 2024</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>City and County of Denver</t>
   </si>
   <si>
     <t>AC-to-heat pump</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/revised-municipal-code-city-and-county-denver-colorado-sec-10-20-electrification</t>
   </si>
   <si>
     <t>https://library.municode.com/co/denver/codes/code_of_ordinances?nodeId=TITIIREMUCO_CH10BUBURE_ARTIIBUFICO_S10-20ELREEXBU</t>
   </si>
   <si>
     <t>Standard NOM-011-ENER-2006 - Air Conditioners</t>
   </si>
   <si>
     <t>This policy covers labeling and minimum efficiency requirements for central, package and split type air conditioners, powered by electricity, with nominal cooling capacities of 8,800W to 19,050W, which operate by mechanical compression and which include an air-cooling evaporator coil, a compressor and either an air- or water-cooled condensing coil. Standard NOM-011-ENER-2006 applies to central, package and split type air conditioners, powered by electricity, with nominal cooling capacities of 8,800W to 19,050W, which operate by mechanical compression and which include an air-cooling evaporator coil, a compressor and either an air- or water-cooled condensing coil.</t>
   </si>
   <si>
     <t>Packaged Terminals, Central ACs</t>
+  </si>
+  <si>
+    <t>Revised, Superseded</t>
   </si>
   <si>
     <t>NOM-008-SCFI-2002 / NOM-050-SCFI-2004</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/standard-nom-011-ener-2006-air-conditioners</t>
   </si>
   <si>
     <t>http://www.dof.gob.mx/normasOficiales/2464/SENER_2_22062007/SENER_2_22062007.htm</t>
   </si>
   <si>
     <t>Turkish Official Gazette No 28861 (Transposition of EC 626-2011)</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling and the provision of supplementary product information for electric mains-operated air conditioners with a rated capacity of less than or equal to 12 kW for cooling; or heating; if the product has no cooling function.  This Regulation shall not apply to: appliances that use non-electric energy sources; or  air conditioners of which the condensor- or evaporator-side or both do not use air for heat transfer medium.</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>September 2018</t>
   </si>
@@ -1096,51 +1099,51 @@
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>69</v>
       </c>
       <c r="B8" t="s">
         <v>70</v>
       </c>
       <c r="C8" t="s">
         <v>71</v>
       </c>
       <c r="D8" t="s">
         <v>72</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
       <c r="G8" t="s">
         <v>35</v>
       </c>
       <c r="H8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
         <v>73</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
         <v>74</v>
       </c>
       <c r="N8" t="s">
         <v>38</v>
       </c>
       <c r="O8" t="s">
         <v>75</v>
       </c>
       <c r="P8" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>77</v>
@@ -1281,126 +1284,126 @@
       </c>
       <c r="P11" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>101</v>
       </c>
       <c r="B12" t="s">
         <v>102</v>
       </c>
       <c r="C12" t="s">
         <v>83</v>
       </c>
       <c r="D12" t="s">
         <v>103</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>49</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="H12">
         <v>2002</v>
       </c>
       <c r="I12">
         <v>2007</v>
       </c>
       <c r="J12" t="s">
         <v>65</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M12" t="s">
         <v>87</v>
       </c>
       <c r="N12" t="s">
         <v>38</v>
       </c>
       <c r="O12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D13" t="s">
         <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
       <c r="G13" t="s">
         <v>35</v>
       </c>
       <c r="H13">
         <v>2006</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="N13" t="s">
         <v>38</v>
       </c>
       <c r="O13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="P13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">