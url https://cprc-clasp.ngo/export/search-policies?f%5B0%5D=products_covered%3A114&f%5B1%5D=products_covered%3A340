--- v1 (2025-11-29)
+++ v2 (2026-09-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -549,50 +549,74 @@
 c) Heating devices installed within the structure of a building
 d) Central heating systems
 e) Heaters connected to air ducts
 f) Curtains that include wallpaper, carpets, or flexible heating elements
 g) Thermal storage heaters</t>
   </si>
   <si>
     <t>Republic of Korea</t>
   </si>
   <si>
     <t>February 2025</t>
   </si>
   <si>
     <t>KS C IEC 60675
 ,   
                     KS C 9306</t>
   </si>
   <si>
     <t>Ministry of Trade, Industry and Energy, Korea</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulations-operation-energy-efficient-equipment-minimum-energy-efficiency-standards-and</t>
   </si>
   <si>
     <t>https://eep.energy.or.kr/pds/list.aspx</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Turkish Official Gazette No 31878 | Energy Labeling of Space Heaters (2015/1186/EU) (SGM: 2022/30)</t>
   </si>
   <si>
     <t>This policy establishes requirements for the energy labeling of, and the provision of supplementary product information on local space heaters with a nominal heat output of 50 kW or less. This policy is a transposition of Commission Delegated Regulation (EU) 2015/1186.</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t>Biomass, Coal, Gas, LPG, Oil, Solid Fuel</t>
   </si>
   <si>
     <t>Ministry of Energy and Natural Resources</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/turkish-official-gazette-no-31878-energy-labeling-space-heaters-20151186eu-sgm-202230</t>
   </si>
   <si>
     <t>https://www.resmigazete.gov.tr/eskiler/2022/06/20220626-7.htm</t>
   </si>
   <si>
     <t>Turkish Official Gazette No 31878 | Environmentally Friendly Design Requirements for Solid Fuel Space Heaters (2015/1185/EU) (SGM: 2022/29)</t>
   </si>
@@ -950,51 +974,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P24"/>
+  <dimension ref="A1:P25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="862.218" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="186.24" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1997,179 +2021,227 @@
       </c>
       <c r="M21" t="s">
         <v>172</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
         <v>173</v>
       </c>
       <c r="P21" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>175</v>
       </c>
       <c r="B22" t="s">
         <v>176</v>
       </c>
       <c r="C22" t="s">
         <v>177</v>
       </c>
       <c r="D22" t="s">
-        <v>33</v>
+        <v>135</v>
       </c>
       <c r="E22" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G22" t="s">
-        <v>35</v>
+        <v>178</v>
       </c>
       <c r="H22">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I22"/>
+        <v>2026</v>
+      </c>
+      <c r="I22">
+        <v>2026</v>
+      </c>
       <c r="J22" t="s">
-        <v>136</v>
+        <v>179</v>
       </c>
       <c r="K22" t="s">
-        <v>178</v>
+        <v>24</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="P22" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B23" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C23" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="D23" t="s">
         <v>33</v>
       </c>
       <c r="E23" t="s">
         <v>76</v>
       </c>
       <c r="F23" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>35</v>
       </c>
       <c r="H23">
         <v>2022</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
         <v>136</v>
       </c>
       <c r="K23" t="s">
-        <v>184</v>
-[...3 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="L23"/>
       <c r="M23" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="P23" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B24" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C24" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="D24" t="s">
         <v>33</v>
       </c>
       <c r="E24" t="s">
         <v>76</v>
       </c>
       <c r="F24" t="s">
         <v>34</v>
       </c>
       <c r="G24" t="s">
         <v>35</v>
       </c>
       <c r="H24">
         <v>2022</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
         <v>136</v>
       </c>
       <c r="K24" t="s">
-        <v>24</v>
+        <v>192</v>
       </c>
       <c r="L24" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="M24" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="P24" t="s">
-        <v>192</v>
+        <v>195</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" t="s">
+        <v>196</v>
+      </c>
+      <c r="B25" t="s">
+        <v>197</v>
+      </c>
+      <c r="C25" t="s">
+        <v>185</v>
+      </c>
+      <c r="D25" t="s">
+        <v>33</v>
+      </c>
+      <c r="E25" t="s">
+        <v>76</v>
+      </c>
+      <c r="F25" t="s">
+        <v>34</v>
+      </c>
+      <c r="G25" t="s">
+        <v>35</v>
+      </c>
+      <c r="H25">
+        <v>2022</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25" t="s">
+        <v>136</v>
+      </c>
+      <c r="K25" t="s">
+        <v>24</v>
+      </c>
+      <c r="L25" t="s">
+        <v>198</v>
+      </c>
+      <c r="M25" t="s">
+        <v>187</v>
+      </c>
+      <c r="N25" t="s">
+        <v>27</v>
+      </c>
+      <c r="O25" t="s">
+        <v>199</v>
+      </c>
+      <c r="P25" t="s">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">