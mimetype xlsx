--- v0 (2026-01-19)
+++ v1 (2026-04-23)
@@ -435,72 +435,72 @@
     <t>Pumps Other</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-5472012-25-june-2012-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02012R0547-20170109</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of rotodynamic water pumps for pumping clean water; including where integrated in other products.
 This Policy is under review with research underway by the UK government.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-5472012-25-june-2012-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/547/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
   </si>
   <si>
+    <t>Europe, United Kingdom</t>
+  </si>
+  <si>
+    <t>July 2024</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/813/contents</t>
+  </si>
+  <si>
     <t>May 2024</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
   <si>
-    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?qid=1538159902315&amp;uri=CELEX:02013R0813-20170109----http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32013R0813</t>
-[...14 lines deleted...]
-    <t>https://www.legislation.gov.uk/eur/2013/813/contents</t>
+    <t>https://eur-lex.europa.eu/eli/reg/2013/813/oj/eng</t>
   </si>
   <si>
     <t>CQC31-432212-2009. CQC Mark Certification - Centrifugal Corrosion Resisting Pumps</t>
   </si>
   <si>
     <t>Applies only to single stage single suction centrifugal pump for fresh water; single stage double suction centrifugal pump for fresh water; and multiple stage centrifugal pump for fresh water</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>GB 19762-2007 GB/T 3216 GB/T 5657 GB/T 7021 GB/T 13006</t>
   </si>
   <si>
     <t>China Quality Certification Center (CQC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-432212-2009-cqc-mark-certification-centrifugal-corrosion-resisting-pumps</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2019-11-20/492766.shtml</t>
   </si>
   <si>
     <t>CQC31-432216-2011. Energy Conservation Certification Rules for Centrifual Corrosion Resisting Pump</t>
   </si>
@@ -2523,127 +2523,127 @@
         <v>126</v>
       </c>
       <c r="K16" t="s">
         <v>34</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
         <v>135</v>
       </c>
       <c r="P16" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>137</v>
       </c>
       <c r="B17" t="s">
         <v>138</v>
       </c>
       <c r="C17" t="s">
-        <v>109</v>
+        <v>139</v>
       </c>
       <c r="D17" t="s">
         <v>118</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>1992</v>
       </c>
       <c r="I17">
         <v>2013</v>
       </c>
       <c r="J17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="K17" t="s">
         <v>45</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
-        <v>121</v>
+        <v>141</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="P17" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>137</v>
       </c>
       <c r="B18" t="s">
         <v>138</v>
       </c>
       <c r="C18" t="s">
-        <v>142</v>
+        <v>109</v>
       </c>
       <c r="D18" t="s">
         <v>118</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
         <v>1992</v>
       </c>
       <c r="I18">
         <v>2013</v>
       </c>
       <c r="J18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K18" t="s">
         <v>45</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>144</v>
+        <v>121</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
         <v>145</v>
       </c>
       <c r="P18" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>147</v>
       </c>
       <c r="B19" t="s">
         <v>148</v>
       </c>
       <c r="C19" t="s">
         <v>87</v>
       </c>
       <c r="D19" t="s">
         <v>131</v>
       </c>
       <c r="E19" t="s">