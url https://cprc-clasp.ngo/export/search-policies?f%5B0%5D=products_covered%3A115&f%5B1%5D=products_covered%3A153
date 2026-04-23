--- v1 (2025-11-29)
+++ v2 (2026-04-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="571">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="572">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -470,72 +470,72 @@
     <t>https://www.legislation.gov.uk/eur/2013/811/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/1781 of 1 October 2019 laying down ecodesign requirements for electric motors and variable speed drives pursuant to Directive 2009/125/EC of the European Parliament and of the Council</t>
   </si>
   <si>
     <t>The proposal covers motors of power range 0;75 to 375 kW. The definition of motors is electric single speed motors with three-phase 50 Hz or 60 Hz or 50|60 Hz; squirrel cage induction motors in accordance with IEC 60034-1. Additional parameters; rated voltage; rated output; poles etc;; are also specified in Annex II. This kind of motors usually figures in industrial fans; pumps and compressors. 
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2028.</t>
   </si>
   <si>
     <t>Variable Speed Drives, 3-Phase Motors</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20191781-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R1781-20230124</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
   </si>
   <si>
+    <t>Europe, United Kingdom</t>
+  </si>
+  <si>
+    <t>July 2024</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/813/contents</t>
+  </si>
+  <si>
     <t>May 2024</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
   <si>
-    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?qid=1538159902315&amp;uri=CELEX:02013R0813-20170109----http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32013R0813</t>
-[...14 lines deleted...]
-    <t>https://www.legislation.gov.uk/eur/2013/813/contents</t>
+    <t>https://eur-lex.europa.eu/eli/reg/2013/813/oj/eng</t>
   </si>
   <si>
     <t>CQC31-439801-2019. Energy Conservation Certification Rules for Low Ambient Temperature Air Source Heat Pump (Water Chilling) Packages</t>
   </si>
   <si>
     <t>Applies to low ambient temperature air source heat pump -water chilling packages</t>
   </si>
   <si>
     <t>Heat Pumps, Pumps Other</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>GB 37480-2019</t>
   </si>
   <si>
     <t>China Quality Certification Center (CQC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-439801-2019-energy-conservation-certification-rules-low-ambient-temperature-air</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2021-01-29/542277.shtml</t>
   </si>
@@ -1163,68 +1163,68 @@
   <si>
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_2.asp</t>
   </si>
   <si>
     <t>MEPS for Electrical Driven Multi Heat Pump-Central HVAC</t>
   </si>
   <si>
     <t>This policy specifies minimum energy performance standards for electrical-driven multi heat pumps.</t>
   </si>
   <si>
     <t>Space Heating and Space Cooling, Space Heating, Heat Pumps</t>
   </si>
   <si>
     <t>Entered into force</t>
   </si>
   <si>
     <t>Korea Energy Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-electrical-driven-multi-heat-pump-central-hvac</t>
   </si>
   <si>
     <t>https://www.iea.org/policies/8283-meps-for-electrical-driven-multi-heat-pump-central-hvac</t>
   </si>
   <si>
-    <t>MEPS for Three-Phase Induction Motors</t>
+    <t>MEPS for Three-Phase Induction Motors (2018)</t>
   </si>
   <si>
     <t>This policy applies to three-phase induction motors with a rated output from 0.75kW to 200kW and three-phase induction motors with a rated output &gt;200kW to ≤ 375kW.</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>IEC 60034-2-1 (2014), Method 2-1-1B
 ,   
                     IEEE 112 (2004), Method B</t>
   </si>
   <si>
     <t>National Environment Agency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/meps-three-phase-induction-motors</t>
+    <t>https://cprc-clasp.ngo/policies/meps-three-phase-induction-motors-2018</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/minimum-energy-performance-standards</t>
   </si>
   <si>
     <t>Minimum energy performance requirements for three phase electric motors</t>
   </si>
   <si>
     <t>The minimum energy performance standards apply to new motors and motors incorporated into machines:
 i) with rated output less than or equal to 0.73kW and less than 185kW; 
 ii) in 2- 4- 6- and 8-pole configurations; and 
 iii) with voltages rated up to 1100 V AC</t>
   </si>
   <si>
     <t>AS/NZS 1359.5:2004; AS 1359.101; AS 1359.102.1; AS/NZS 1359.102.3</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-requirements-three-phase-electric-motors</t>
   </si>
   <si>
     <t>https://www.eeca.govt.nz/assets/Resources-EECA/standards-ratings-labels/product-factsheets/3-phase-motor-factsheet.pdf</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standards for Low-Voltage Three-Phase Squirrel-Cage Induction Motors</t>
   </si>
@@ -1601,50 +1601,53 @@
     <t>https://cprc-clasp.ngo/policies/sello-fide-no-4147</t>
   </si>
   <si>
     <t>http://www.fide.org.mx/index.php?option=com_content&amp;view=article&amp;id=198:especificaciones-sello-fide&amp;catid=82:especificaciones-tipo-a&amp;Itemid=261</t>
   </si>
   <si>
     <t>Sello FIDE No. 4151 - Three Phase Gear Motors</t>
   </si>
   <si>
     <t>This endorsement label establishes specifications for three phase cycloidal gear motors, with electrical power in fractional induction motors from 0.093kW to 0.559kW, and three phase induction motors from 0.746kW to 1492kW, reduction ratios from 2:1 to 7569:1, with nominal voltages 220, 208-230/460 and 460V, with a frequency of 60 Hertz, vertical or horizontal mounting, single or double reduction.</t>
   </si>
   <si>
     <t>NOM-016-ENER / CSA-C747-94 / UL 1004 / IEC 60034-5</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/sello-fide-no-4151-three-phase-gear-motors</t>
   </si>
   <si>
     <t>https://www.fide.org.mx/wp-content/uploads/sello-fide/especificaciones/esp4151_01_2.pdf</t>
   </si>
   <si>
     <t>Standard NOM-016-ENER-2016 - Three Phase Motors</t>
   </si>
   <si>
     <t>Standard NOM-016-ENER-2016 applies to alternating current, three-phase, induction, squirrel cage type electric motors, with a rated output of 0.746 kW to 373 kW, with nominal electrical voltage up to 600 V, open or closed, single frequency (speed of rotation on the motor shaft or shaft) of rotation, horizontal mounting position or vertical, air-cooled and continuous regime, marketed in national territory.</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, To Be Superseded</t>
   </si>
   <si>
     <t>NOM-008-SCFI /  NOM-106-SCFI-2000</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/standard-nom-016-ener-2016-three-phase-motors</t>
   </si>
   <si>
     <t>https://dof.gob.mx/nota_detalle.php?codigo=5460981&amp;fecha=15/11/2016#gsc.tab=0</t>
   </si>
   <si>
     <t>Supreme Decree No. 004-2016-EM - Measures for the efficient use of energy</t>
   </si>
   <si>
     <t>This policy establishes the guidelines and / or technical specifications of the most efficient technologies for energy equipment for the following: lamps, ballasts for fluorescent lamps, refrigeration appliances, boilers, asynchronous three-phase electric motors or induction with squirrel cage rotor, washing machines, dryers of household drum, air conditioners, and water heaters.</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>Clothes Dryers, Washer and Dryers, Washing Machines, Fluorescent and HID Lighting, 3-Phase Motors, Boilers and Furnaces, Instantaneous Water Heaters, Storage Water Heaters</t>
   </si>
   <si>
     <t>Ministry of Energy and Mines (MINEM)</t>
   </si>
@@ -2148,51 +2151,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="261.793" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1522.914" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="356.199" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -3034,127 +3037,127 @@
       <c r="K18" t="s">
         <v>34</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
         <v>136</v>
       </c>
       <c r="N18" t="s">
         <v>36</v>
       </c>
       <c r="O18" t="s">
         <v>147</v>
       </c>
       <c r="P18" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>149</v>
       </c>
       <c r="B19" t="s">
         <v>150</v>
       </c>
       <c r="C19" t="s">
-        <v>124</v>
+        <v>151</v>
       </c>
       <c r="D19" t="s">
         <v>133</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
         <v>1992</v>
       </c>
       <c r="I19">
         <v>2013</v>
       </c>
       <c r="J19" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="K19" t="s">
         <v>45</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
-        <v>136</v>
+        <v>153</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="P19" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>149</v>
       </c>
       <c r="B20" t="s">
         <v>150</v>
       </c>
       <c r="C20" t="s">
-        <v>154</v>
+        <v>124</v>
       </c>
       <c r="D20" t="s">
         <v>133</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>1992</v>
       </c>
       <c r="I20">
         <v>2013</v>
       </c>
       <c r="J20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="K20" t="s">
         <v>45</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>156</v>
+        <v>136</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
         <v>157</v>
       </c>
       <c r="P20" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>159</v>
       </c>
       <c r="B21" t="s">
         <v>160</v>
       </c>
       <c r="C21" t="s">
         <v>92</v>
       </c>
       <c r="D21" t="s">
         <v>161</v>
       </c>
       <c r="E21" t="s">
@@ -5842,504 +5845,504 @@
       </c>
       <c r="P76" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>509</v>
       </c>
       <c r="B77" t="s">
         <v>510</v>
       </c>
       <c r="C77" t="s">
         <v>401</v>
       </c>
       <c r="D77" t="s">
         <v>74</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
       <c r="F77" t="s">
         <v>21</v>
       </c>
       <c r="G77" t="s">
-        <v>22</v>
+        <v>511</v>
       </c>
       <c r="H77">
         <v>2010</v>
       </c>
       <c r="I77">
         <v>2016</v>
       </c>
       <c r="J77" t="s">
         <v>372</v>
       </c>
       <c r="K77" t="s">
         <v>34</v>
       </c>
       <c r="L77" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="M77" t="s">
         <v>404</v>
       </c>
       <c r="N77" t="s">
         <v>36</v>
       </c>
       <c r="O77" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="P77" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B78" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C78" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="D78" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
         <v>21</v>
       </c>
       <c r="G78" t="s">
         <v>55</v>
       </c>
       <c r="H78">
         <v>2016</v>
       </c>
       <c r="I78"/>
       <c r="J78" t="s">
         <v>229</v>
       </c>
       <c r="K78" t="s">
         <v>34</v>
       </c>
       <c r="L78"/>
       <c r="M78" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="N78" t="s">
         <v>27</v>
       </c>
       <c r="O78" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="P78" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B79" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C79" t="s">
         <v>199</v>
       </c>
       <c r="D79" t="s">
         <v>74</v>
       </c>
       <c r="E79" t="s">
         <v>20</v>
       </c>
       <c r="F79" t="s">
         <v>21</v>
       </c>
       <c r="G79" t="s">
         <v>22</v>
       </c>
       <c r="H79">
         <v>2005</v>
       </c>
       <c r="I79">
         <v>2015</v>
       </c>
       <c r="J79" t="s">
         <v>202</v>
       </c>
       <c r="K79" t="s">
         <v>34</v>
       </c>
       <c r="L79" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="M79" t="s">
         <v>203</v>
       </c>
       <c r="N79" t="s">
         <v>36</v>
       </c>
       <c r="O79" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="P79" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B80" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C80" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D80" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="E80" t="s">
         <v>20</v>
       </c>
       <c r="F80" t="s">
         <v>43</v>
       </c>
       <c r="G80" t="s">
         <v>22</v>
       </c>
       <c r="H80">
         <v>2009</v>
       </c>
       <c r="I80">
         <v>2016</v>
       </c>
       <c r="J80" t="s">
         <v>33</v>
       </c>
       <c r="K80" t="s">
         <v>24</v>
       </c>
       <c r="L80"/>
       <c r="M80" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="N80" t="s">
         <v>27</v>
       </c>
       <c r="O80" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="P80" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B81" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C81" t="s">
         <v>308</v>
       </c>
       <c r="D81" t="s">
         <v>365</v>
       </c>
       <c r="E81" t="s">
         <v>42</v>
       </c>
       <c r="F81" t="s">
         <v>125</v>
       </c>
       <c r="G81" t="s">
         <v>22</v>
       </c>
       <c r="H81">
         <v>2001</v>
       </c>
       <c r="I81"/>
       <c r="J81" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="K81" t="s">
         <v>34</v>
       </c>
       <c r="L81" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="M81" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="N81" t="s">
         <v>27</v>
       </c>
       <c r="O81" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="P81" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="B82" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C82" t="s">
         <v>308</v>
       </c>
       <c r="D82" t="s">
         <v>74</v>
       </c>
       <c r="E82" t="s">
         <v>42</v>
       </c>
       <c r="F82" t="s">
         <v>125</v>
       </c>
       <c r="G82" t="s">
         <v>55</v>
       </c>
       <c r="H82">
         <v>1998</v>
       </c>
       <c r="I82"/>
       <c r="J82" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="K82" t="s">
         <v>34</v>
       </c>
       <c r="L82" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="M82" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="N82" t="s">
         <v>36</v>
       </c>
       <c r="O82" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="P82" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B83" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C83" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="D83" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="E83" t="s">
         <v>20</v>
       </c>
       <c r="F83" t="s">
         <v>65</v>
       </c>
       <c r="G83" t="s">
         <v>55</v>
       </c>
       <c r="H83">
         <v>2016</v>
       </c>
       <c r="I83"/>
       <c r="J83" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="K83" t="s">
         <v>34</v>
       </c>
       <c r="L83"/>
       <c r="M83" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="N83" t="s">
         <v>36</v>
       </c>
       <c r="O83" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="P83" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B84" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C84" t="s">
         <v>308</v>
       </c>
       <c r="D84" t="s">
         <v>309</v>
       </c>
       <c r="E84" t="s">
         <v>42</v>
       </c>
       <c r="F84" t="s">
         <v>21</v>
       </c>
       <c r="G84" t="s">
         <v>55</v>
       </c>
       <c r="H84">
         <v>2007</v>
       </c>
       <c r="I84"/>
       <c r="J84" t="s">
         <v>310</v>
       </c>
       <c r="K84" t="s">
         <v>34</v>
       </c>
       <c r="L84"/>
       <c r="M84" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="N84" t="s">
         <v>27</v>
       </c>
       <c r="O84" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="P84" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="B85" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C85" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="D85" t="s">
         <v>64</v>
       </c>
       <c r="E85" t="s">
         <v>42</v>
       </c>
       <c r="F85" t="s">
         <v>43</v>
       </c>
       <c r="G85" t="s">
         <v>55</v>
       </c>
       <c r="H85">
         <v>2009</v>
       </c>
       <c r="I85"/>
       <c r="J85" t="s">
         <v>229</v>
       </c>
       <c r="K85" t="s">
         <v>34</v>
       </c>
       <c r="L85" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="M85" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="N85" t="s">
         <v>27</v>
       </c>
       <c r="O85" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="P85" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="B86" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C86" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="D86" t="s">
         <v>74</v>
       </c>
       <c r="E86" t="s">
         <v>20</v>
       </c>
       <c r="F86" t="s">
         <v>21</v>
       </c>
       <c r="G86" t="s">
         <v>55</v>
       </c>
       <c r="H86">
         <v>2011</v>
       </c>
       <c r="I86"/>
       <c r="J86" t="s">
         <v>44</v>
       </c>
       <c r="K86" t="s">
         <v>34</v>
       </c>
       <c r="L86"/>
       <c r="M86" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="N86" t="s">
         <v>36</v>
       </c>
       <c r="O86" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="P86" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">